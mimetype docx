--- v1 (2026-03-26)
+++ v2 (2026-04-30)
@@ -1636,373 +1636,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new toolbox to compare target localizations for non-invasive brain stimulation: An application of rTMS treatment for auditory hallucinations in schizophrenia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hippocampal glutamate and hippocampus subfield volumes in antipsychotic-naive first episode psychosis subjects and relationships to duration of untreated psychosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Briend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Briend</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Omar Maximo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Kraguljac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2020.09.001⟩</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-020-0812-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03047850v1</w:t>
+                <w:t xml:space="preserve">hal-04424216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippocampal glutamate and hippocampus subfield volumes in antipsychotic-naive first episode psychosis subjects and relationships to duration of untreated psychosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Nelson</w:t>
+                <w:t xml:space="preserve">A new toolbox to compare target localizations for non-invasive brain stimulation: An application of rTMS treatment for auditory hallucinations in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Briend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nathou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dollfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Maximo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier M Etard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.137. </w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 223, pp.305-310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41398-020-0812-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2020.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04424216v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeodesicSlicer: a Slicer Toolbox for Targeting Brain Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Briend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nathou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dollfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (4), pp.509-516. </w:t>
@@ -2170,51 +2170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social cognition in schizophrenia: Validation of an ecological fMRI task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Briend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marzloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2317,77 +2317,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theta burst stimulation on social cognition and N-Acetyl aspartate in two patients with schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Briend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nathou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lecardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2476,51 +2476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Briend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Razafimandimby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3109,51 +3109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417256v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latinus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Briend" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.70206" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250175v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Mah&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Morel-Kohlmeyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Briend" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-025-06966-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041985v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Bufo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guidotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lemaire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Malvy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10484-025-09696-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442317v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Diederich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9404" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790577v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gargot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vachaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gilard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audrain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/55754" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591444v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maximo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Armstrong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kraguljac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Lahti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-024-02854-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246311v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Silleresi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-023-02554-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424194v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Cl&#233;ry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cottier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2023.110801" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424220v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nelson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsc.2020.04.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424686v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galineau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arlicot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dupont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01860-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424199v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Edward Bryant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Carol Lahti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Vanessa Kraguljac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbab014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2021.102845" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03047850v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Briend" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nathou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delcroix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dollfus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M Etard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2020.09.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424216v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Maximo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-0812-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03047844v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-020-09457-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357954v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shella Keilhloz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24992" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marzloff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brazo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecardeur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2019.03.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424234v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kauffmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2018.02.007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C05ZJ29K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424238v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razafimandimby" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Etard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2017.01.049" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6CK975S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424240v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Legrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1016-9040/a000208" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231045v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01688432v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMC412" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417256v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latinus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Briend" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.70206" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250175v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Mah&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Morel-Kohlmeyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Briend" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-025-06966-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041985v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Bufo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guidotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lemaire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Malvy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10484-025-09696-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442317v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Diederich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9404" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790577v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gargot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vachaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gilard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audrain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/55754" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591444v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maximo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Armstrong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kraguljac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Lahti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-024-02854-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246311v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Silleresi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-023-02554-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424194v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Cl&#233;ry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cottier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2023.110801" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424220v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nelson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsc.2020.04.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424686v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galineau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arlicot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dupont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01860-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424199v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Edward Bryant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Carol Lahti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Vanessa Kraguljac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbab014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2021.102845" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424216v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Maximo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-0812-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03047850v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Briend" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nathou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delcroix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dollfus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M Etard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2020.09.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03047844v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-020-09457-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357954v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shella Keilhloz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24992" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marzloff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brazo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecardeur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2019.03.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424234v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kauffmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2018.02.007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C05ZJ29K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424238v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razafimandimby" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Etard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2017.01.049" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6CK975S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424240v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Legrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1016-9040/a000208" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231045v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01688432v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMC412" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>