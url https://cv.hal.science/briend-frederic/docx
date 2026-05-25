--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -853,563 +853,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voice acoustics allow classifying autism spectrum disorder with high accuracy</w:t>
+                <w:t xml:space="preserve">Glutamate levels of the right and left anterior cingulate cortex in autistics adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Briend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline David</w:t>
+                <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Silleresi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Malvy</w:t>
+                <w:t xml:space="preserve">Helen Cléry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Ferré</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Cottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41398-023-02554-8⟩</w:t>
+              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 126, pp.110801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2023.110801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246311v1</w:t>
+                <w:t xml:space="preserve">hal-04424194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutamate levels of the right and left anterior cingulate cortex in autistics adults</w:t>
+                <w:t xml:space="preserve">Voice acoustics allow classifying autism spectrum disorder with high accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Briend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Cléry</w:t>
+                <w:t xml:space="preserve">Céline David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Cottier</w:t>
+                <w:t xml:space="preserve">Silvia Silleresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Malvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+                <w:t xml:space="preserve">Sandrine Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 126, pp.110801. </w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2023.110801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41398-023-02554-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04424194v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippocampal Dysconnectivity and Altered Glutamatergic Modulation of the Default Mode Network: A Combined Resting-State Connectivity and Magnetic Resonance Spectroscopy Study in Schizophrenia</w:t>
+                <w:t xml:space="preserve">Glutamatergic synapse in autism: a complex story for a complex disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Nelson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jose Maximo</w:t>
+                <w:t xml:space="preserve">Laurent Galineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arlicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Briend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">William Armstrong</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry: Cognitive Neuroscience and Neuroimaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpsc.2020.04.014⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (2), pp.801-809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-022-01860-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04424220v1</w:t>
+                <w:t xml:space="preserve">hal-04424686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutamatergic synapse in autism: a complex story for a complex disorder</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hippocampal Dysconnectivity and Altered Glutamatergic Modulation of the Default Mode Network: A Combined Resting-State Connectivity and Magnetic Resonance Spectroscopy Study in Schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Dupont</w:t>
+                <w:t xml:space="preserve">Eric Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Kraguljac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Maximo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Briend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (2), pp.801-809. </w:t>
+              <w:t xml:space="preserve">Biological Psychiatry: Cognitive Neuroscience and Neuroimaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (1), pp.108-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41380-022-01860-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpsc.2020.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04424686v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White Matter Neurometabolic Signatures Support the Deficit and Nondeficit Distinction in Antipsychotic-Naïve First-Episode Psychosis Patients</w:t>
               </w:r>
@@ -1655,51 +1655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippocampal glutamate and hippocampus subfield volumes in antipsychotic-naive first episode psychosis subjects and relationships to duration of untreated psychosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Briend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Maximo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3109,51 +3109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417256v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latinus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Briend" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.70206" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250175v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Mah&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Morel-Kohlmeyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Briend" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-025-06966-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041985v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Bufo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guidotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lemaire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Malvy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10484-025-09696-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442317v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Diederich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9404" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790577v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gargot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vachaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gilard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audrain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/55754" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591444v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maximo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Armstrong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kraguljac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Lahti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-024-02854-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246311v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Silleresi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-023-02554-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424194v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Cl&#233;ry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cottier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2023.110801" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424220v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nelson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsc.2020.04.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424686v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galineau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arlicot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dupont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01860-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424199v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Edward Bryant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Carol Lahti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Vanessa Kraguljac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbab014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2021.102845" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424216v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Maximo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-0812-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03047850v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Briend" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nathou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delcroix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dollfus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M Etard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2020.09.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03047844v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-020-09457-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357954v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shella Keilhloz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24992" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marzloff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brazo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecardeur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2019.03.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424234v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kauffmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2018.02.007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C05ZJ29K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424238v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razafimandimby" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Etard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2017.01.049" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6CK975S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424240v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Legrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1016-9040/a000208" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231045v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01688432v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMC412" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417256v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latinus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Briend" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.70206" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250175v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Mah&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Morel-Kohlmeyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Briend" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-025-06966-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041985v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Bufo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guidotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lemaire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Malvy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10484-025-09696-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442317v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Diederich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9404" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790577v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gargot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vachaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gilard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audrain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/55754" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591444v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maximo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Armstrong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kraguljac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Lahti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-024-02854-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424194v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Cl&#233;ry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cottier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2023.110801" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246311v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Silleresi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-023-02554-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424686v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arlicot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dupont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01860-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424220v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nelson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsc.2020.04.014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424199v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Edward Bryant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Carol Lahti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Vanessa Kraguljac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbab014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2021.102845" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424216v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Maximo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-0812-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03047850v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Briend" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nathou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delcroix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dollfus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M Etard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2020.09.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03047844v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-020-09457-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357954v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shella Keilhloz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24992" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marzloff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brazo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecardeur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2019.03.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424234v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kauffmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2018.02.007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C05ZJ29K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424238v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razafimandimby" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Etard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2017.01.049" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6CK975S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424240v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Legrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1016-9040/a000208" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231045v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01688432v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMC412" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>