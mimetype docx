--- v0 (2026-03-21)
+++ v1 (2026-04-17)
@@ -2165,208 +2165,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional corrections to cell-centered finite volume methods for Maxwell equations</w:t>
+                <w:t xml:space="preserve">Time Discretizations for Maxwell-Bloch Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Ghidaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19 (3), pp.284-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/num.10046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0168-9274(02)00171-X⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319992v1</w:t>
+                <w:t xml:space="preserve">hal-00319990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Discretizations for Maxwell-Bloch Equations</w:t>
+                <w:t xml:space="preserve">Multidimensional corrections to cell-centered finite volume methods for Maxwell equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ghidaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/num.10046⟩</w:t>
+              <w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 44 (3), pp.281-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-9274(02)00171-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319990v1</w:t>
+                <w:t xml:space="preserve">hal-00319992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Order estimates in time of splitting methods for the nonlinear Schrödinger equation</w:t>
               </w:r>
@@ -6858,51 +6858,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second order corrections to the finite volume upwind scheme for the 2D Maxwell equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ghidaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Volumes For Complex Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Duisbourg, Germany. pp.483-490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8574,51 +8574,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B826FA67"/>
+    <w:nsid w:val="4323D538"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8805,51 +8805,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigitte-bidegaray-fesquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4221-5109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/053300491" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/51919610" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000016772241" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ljk.imag.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ljk.imag.fr/EDP/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862017v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay-Fesquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Zobiri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2024.2379580" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04171818v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jourdana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Tr&#233;mant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.250208224637" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283849v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. Songolo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2023.2300726" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962323500447" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5123" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171814v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2019.100831" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01724116v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962318500332" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905184v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03549578" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738063v5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kole Keita" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865426" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639759v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jouet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labb&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199713500132" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831868v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume James" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130924196" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646536v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03549532" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493354v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.03.030" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270556v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2010.05.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005368v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060671255" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135644v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Saut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202507002509" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319994v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2004.11.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001303v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gisclon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202504003829" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018460v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourgeade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2004015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319992v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ghidaglia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9274(02)00171-X" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319990v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.10046" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NSR4509B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319991v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142900381497" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319989v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2001106" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453872v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Reignier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcph.2001.6752" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/10F988AA4B120DB325B909ECB60A8AB56A6E0468/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319988v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202500000185" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319986v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57262/ade/1366399850" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319987v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berg&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2789(96)00058-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRBQFJ6F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319984v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2789(94)00238-L" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A64DBFA30CEE9833BD625A790E4FAF5DF971036/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319982v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0362-546X(94)00136-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTRFMC5J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319996v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05340923v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05340911v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05340921v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04192379v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04192208v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03274232v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP53293.2021.9502361" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02043321v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44101-2_10" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157368v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2019.8836836" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157370v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157371v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157365v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2019.8836919" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01827398v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01802365v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01802340v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514129v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514134v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2017.8022821" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364026v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2016.7605235" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324990v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2016.7605261" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187290v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simatic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMPTA.2015.7148894" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228968v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228965v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2015.7300694" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974827v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974878v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061132v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugdual Le Pelleter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Darwish" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Beyrouthy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974816v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974845v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905185v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905183v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leblanc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750505v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905182v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646287v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750500v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905180v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517684v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sicard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537804" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453350v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748101v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750549v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171508v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171506v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104009v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171640v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320000v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319999v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ziolkowski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319998v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319997v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02354933v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alarcon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Delhaye" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lentretien" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Orange" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01830656v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104069v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-37725-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228969v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Event-Based-Control-and-Signal-Processing/Miskowicz/9781482256550" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910147v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01906210v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750061v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187269v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905175v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005369v3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_04397787v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boileau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Chancerel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Filatre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03263566v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03040719v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03722478v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2ebf028773a3f8b39ae813c7f545c818a52fecb7;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/bidegarb/nautil/;visit=swh:1:snp:7e703b42239921162ef647ef720912000b80a8c5;anchor=swh:1:rev:5d60f004a965a016cf40cca42cc696e33296969a" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigitte-bidegaray-fesquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4221-5109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/053300491" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/51919610" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000016772241" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ljk.imag.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ljk.imag.fr/EDP/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862017v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay-Fesquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Zobiri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2024.2379580" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04171818v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jourdana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Tr&#233;mant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.250208224637" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283849v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. Songolo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2023.2300726" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962323500447" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5123" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171814v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2019.100831" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01724116v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962318500332" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905184v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03549578" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738063v5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kole Keita" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865426" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639759v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jouet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labb&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199713500132" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831868v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume James" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130924196" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646536v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03549532" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493354v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.03.030" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270556v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2010.05.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005368v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060671255" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135644v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Saut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202507002509" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319994v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2004.11.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001303v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gisclon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202504003829" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018460v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourgeade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2004015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319990v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.10046" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NSR4509B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319992v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ghidaglia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9274(02)00171-X" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319991v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142900381497" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319989v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2001106" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453872v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Reignier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcph.2001.6752" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/10F988AA4B120DB325B909ECB60A8AB56A6E0468/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319988v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202500000185" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319986v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57262/ade/1366399850" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319987v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berg&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2789(96)00058-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRBQFJ6F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319984v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2789(94)00238-L" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A64DBFA30CEE9833BD625A790E4FAF5DF971036/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319982v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0362-546X(94)00136-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTRFMC5J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319996v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05340923v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05340911v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05340921v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04192379v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04192208v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03274232v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP53293.2021.9502361" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02043321v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44101-2_10" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157368v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2019.8836836" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157370v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157371v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157365v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2019.8836919" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01827398v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01802365v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01802340v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514129v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514134v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2017.8022821" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364026v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2016.7605235" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324990v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2016.7605261" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187290v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simatic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMPTA.2015.7148894" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228968v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228965v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2015.7300694" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974827v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974878v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061132v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugdual Le Pelleter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Darwish" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Beyrouthy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974816v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974845v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905185v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905183v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leblanc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750505v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905182v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646287v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750500v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905180v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517684v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sicard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537804" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453350v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748101v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750549v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171508v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171506v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104009v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171640v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320000v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319999v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ziolkowski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319998v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319997v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02354933v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alarcon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Delhaye" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lentretien" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Orange" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01830656v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104069v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-37725-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228969v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Event-Based-Control-and-Signal-Processing/Miskowicz/9781482256550" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910147v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01906210v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750061v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187269v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905175v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005369v3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_04397787v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boileau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Chancerel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Filatre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03263566v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03040719v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03722478v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2ebf028773a3f8b39ae813c7f545c818a52fecb7;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/bidegarb/nautil/;visit=swh:1:snp:7e703b42239921162ef647ef720912000b80a8c5;anchor=swh:1:rev:5d60f004a965a016cf40cca42cc696e33296969a" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>