--- v1 (2026-04-17)
+++ v2 (2026-05-08)
@@ -306,235 +306,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-triggered Controllers using Contraction Analysis</w:t>
+                <w:t xml:space="preserve">Multi-frequency averaging and uniform accuracy towards numerical approximations for a Bloch model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nacim Meslem</w:t>
+                <w:t xml:space="preserve">Clément Jourdana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fairouz Zobiri</w:t>
+                <w:t xml:space="preserve">Léopold Trémant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 98 (5), pp.994-1010. </w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (3), pp.731-764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207179.2024.2379580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4310/CMS.250208224637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862017v2</w:t>
+                <w:t xml:space="preserve">hal-04171818v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-frequency averaging and uniform accuracy towards numerical approximations for a Bloch model</w:t>
+                <w:t xml:space="preserve">Event-triggered Controllers using Contraction Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Jourdana</w:t>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léopold Trémant</w:t>
+                <w:t xml:space="preserve">Fairouz Zobiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (3), pp.731-764. </w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 98 (5), pp.994-1010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4310/CMS.250208224637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2024.2379580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171818v3</w:t>
+                <w:t xml:space="preserve">hal-03862017v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending nonstandard finite difference schemes rules to systems of nonlinear ODEs with constant coefficients</w:t>
               </w:r>
@@ -702,64 +702,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-triggered stabilizing controllers for linear continuous-time systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fairouz Zobiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -806,64 +806,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-Triggered Stabilizing Controllers for Switched Linear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fairouz Zobiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2929,207 +2929,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant measures for some partial differential equations</w:t>
+                <w:t xml:space="preserve">On a nonlocal Zakharov equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 82 (4), pp.340-364. </w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 25 (3), pp.247-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0167-2789(94)00238-L⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0362-546X(94)00136-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319984v1</w:t>
+                <w:t xml:space="preserve">hal-00319982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a nonlocal Zakharov equation</w:t>
+                <w:t xml:space="preserve">Invariant measures for some partial differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 25 (3), pp.247-278. </w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 82 (4), pp.340-364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0362-546X(94)00136-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0167-2789(94)00238-L⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319982v1</w:t>
+                <w:t xml:space="preserve">hal-00319984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'équations intervenant en optique non linéaire</w:t>
               </w:r>
@@ -3298,51 +3298,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schémas en temps pour le couplage des équations de Maxwell dans des milieux matériels complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jourdana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46e Congrès d’Analyse Numérique, CANUM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Le-Bois-Plage-en-Ré, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3380,51 +3380,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unicorns in the Maxwell–Debye and Maxwell–Lorentz worlds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jourdana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical and theoretical methods for electromagnetic waves workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3531,51 +3531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the numerical coupling for laser-quantum metamaterial interaction models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jourdana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on Electric and Magnetic Fields (EMF 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3613,64 +3613,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-Based Set-point Tracking Based on a State Observer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fairouz Zobiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBCCSP 2021 - 7th International Conference on Event Based Control, Communication, and Signal Processing (EBCCSP 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Cracovie, Poland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3717,51 +3717,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a Bloch-type model with electron-phonon interactions: modeling and numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jourdana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kole Keita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3808,64 +3808,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-Based Integral Control for Output Disturbance Rejection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fairouz Zobiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3925,51 +3925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle de type Bloch pour modéliser l’interaction électron–phonon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jourdana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kole Keita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4161,316 +4161,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous Filters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infinite Impulse Response Filters for Nonuniform Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Event-Based Control, Communications, and Signal Processing (EBCCSP 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Perpignan, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Advances in Signal, Image and Video Processing (SIGNAL 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nice, France. pp.67-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827398v1</w:t>
+                <w:t xml:space="preserve">hal-01802340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An event-based point of view on the control of insulin-dependent diabetes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asynchronous Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Event Based Control, Communication, and Signal Processing (EBCCSP 2018)</w:t>
+              <w:t xml:space="preserve">4th International Conference on Event-Based Control, Communications, and Signal Processing (EBCCSP 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01802365v1</w:t>
+                <w:t xml:space="preserve">hal-01827398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite Impulse Response Filters for Nonuniform Data</w:t>
+                <w:t xml:space="preserve">An event-based point of view on the control of insulin-dependent diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Advances in Signal, Image and Video Processing (SIGNAL 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nice, France. pp.67-72</w:t>
+              <w:t xml:space="preserve">4th International Conference on Event Based Control, Communication, and Signal Processing (EBCCSP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01802340v1</w:t>
+                <w:t xml:space="preserve">hal-01802365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de trajectoire évènementiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fairouz Zobiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMAI 2017 - 8e Biennale Française des Mathématiques Appliquées et Industrielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, La Tremblade, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4495,64 +4495,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-Triggered Stabilizing Controllers Based on an Exponentially Decreasing Threshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fairouz Zobiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4599,64 +4599,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-Based Sampling Algorithm for Setpoint Tracking Using a State-Feedback Controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fairouz Zobiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5052,312 +5052,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression and signal processing using level-crossing sampling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitigating the data-deluge by an adequate sampling for low-power systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tugdual Le Pelleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Darwish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Beyrouthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCHA5 - 5th International Conference on Computational Harmonic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2014, Nashville, United States</w:t>
+              <w:t xml:space="preserve">, May 2014, Nashville, United States. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00974827v1</w:t>
+                <w:t xml:space="preserve">hal-01061132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle asymptotique pour les solutions de faible amplitude du berceau de Newton</w:t>
+                <w:t xml:space="preserve">Compression and signal processing using level-crossing sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume James</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CANUM 2014 - Congrès National d'Analyse Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Carry-le-Rouet, France</w:t>
+              <w:t xml:space="preserve">ICCHA5 - 5th International Conference on Computational Harmonic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974878v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating the data-deluge by an adequate sampling for low-power systems</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un modèle asymptotique pour les solutions de faible amplitude du berceau de Newton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume James</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCHA5 - 5th International Conference on Computational Harmonic Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Nashville, United States. pp.17</w:t>
+              <w:t xml:space="preserve">CANUM 2014 - Congrès National d'Analyse Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061132v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum models for laser-matter interaction</w:t>
               </w:r>
@@ -7166,51 +7166,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a Bloch-type model with electron-phonon interactions: modeling and numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jourdana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kole Keita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8574,51 +8574,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4323D538"/>
+    <w:nsid w:val="58B6BF3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8805,51 +8805,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigitte-bidegaray-fesquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4221-5109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/053300491" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/51919610" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000016772241" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ljk.imag.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ljk.imag.fr/EDP/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862017v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay-Fesquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Zobiri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2024.2379580" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04171818v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jourdana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Tr&#233;mant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.250208224637" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283849v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. Songolo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2023.2300726" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962323500447" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5123" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171814v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2019.100831" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01724116v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962318500332" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905184v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03549578" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738063v5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kole Keita" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865426" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639759v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jouet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labb&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199713500132" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831868v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume James" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130924196" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646536v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03549532" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493354v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.03.030" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270556v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2010.05.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005368v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060671255" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135644v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Saut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202507002509" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319994v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2004.11.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001303v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gisclon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202504003829" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018460v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourgeade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2004015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319990v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.10046" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NSR4509B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319992v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ghidaglia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9274(02)00171-X" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319991v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142900381497" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319989v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2001106" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453872v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Reignier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcph.2001.6752" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/10F988AA4B120DB325B909ECB60A8AB56A6E0468/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319988v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202500000185" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319986v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57262/ade/1366399850" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319987v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berg&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2789(96)00058-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRBQFJ6F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319984v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2789(94)00238-L" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A64DBFA30CEE9833BD625A790E4FAF5DF971036/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319982v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0362-546X(94)00136-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTRFMC5J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319996v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05340923v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05340911v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05340921v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04192379v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04192208v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03274232v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP53293.2021.9502361" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02043321v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44101-2_10" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157368v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2019.8836836" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157370v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157371v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157365v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2019.8836919" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01827398v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01802365v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01802340v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514129v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514134v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2017.8022821" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364026v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2016.7605235" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324990v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2016.7605261" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187290v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simatic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMPTA.2015.7148894" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228968v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228965v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2015.7300694" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974827v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974878v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061132v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugdual Le Pelleter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Darwish" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Beyrouthy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974816v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974845v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905185v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905183v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leblanc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750505v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905182v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646287v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750500v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905180v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517684v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sicard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537804" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453350v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748101v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750549v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171508v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171506v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104009v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171640v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320000v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319999v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ziolkowski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319998v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319997v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02354933v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alarcon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Delhaye" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lentretien" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Orange" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01830656v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104069v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-37725-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228969v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Event-Based-Control-and-Signal-Processing/Miskowicz/9781482256550" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910147v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01906210v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750061v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187269v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905175v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005369v3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_04397787v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boileau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Chancerel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Filatre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03263566v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03040719v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03722478v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2ebf028773a3f8b39ae813c7f545c818a52fecb7;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/bidegarb/nautil/;visit=swh:1:snp:7e703b42239921162ef647ef720912000b80a8c5;anchor=swh:1:rev:5d60f004a965a016cf40cca42cc696e33296969a" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigitte-bidegaray-fesquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4221-5109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/053300491" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/51919610" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000016772241" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ljk.imag.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ljk.imag.fr/EDP/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04171818v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay-Fesquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jourdana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Tr&#233;mant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.250208224637" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862017v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Zobiri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2024.2379580" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283849v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. Songolo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2023.2300726" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962323500447" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5123" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171814v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2019.100831" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01724116v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962318500332" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905184v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03549578" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738063v5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kole Keita" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865426" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639759v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jouet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labb&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199713500132" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831868v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume James" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130924196" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646536v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03549532" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493354v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.03.030" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270556v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2010.05.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005368v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060671255" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135644v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Saut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202507002509" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319994v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2004.11.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001303v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gisclon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202504003829" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018460v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourgeade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2004015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319990v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.10046" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NSR4509B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319992v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ghidaglia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9274(02)00171-X" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319991v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142900381497" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319989v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2001106" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453872v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Reignier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcph.2001.6752" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/10F988AA4B120DB325B909ECB60A8AB56A6E0468/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319988v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202500000185" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319986v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57262/ade/1366399850" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319987v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berg&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2789(96)00058-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRBQFJ6F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319982v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0362-546X(94)00136-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTRFMC5J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319984v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2789(94)00238-L" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A64DBFA30CEE9833BD625A790E4FAF5DF971036/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319996v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05340923v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05340911v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05340921v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04192379v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04192208v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03274232v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP53293.2021.9502361" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02043321v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44101-2_10" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157368v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2019.8836836" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157370v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157371v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157365v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2019.8836919" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01802340v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01827398v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01802365v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514129v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514134v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2017.8022821" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364026v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2016.7605235" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324990v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2016.7605261" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187290v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simatic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMPTA.2015.7148894" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228968v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228965v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2015.7300694" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061132v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugdual Le Pelleter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Darwish" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Beyrouthy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974827v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974878v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974816v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974845v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905185v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905183v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leblanc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750505v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905182v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646287v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750500v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905180v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517684v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sicard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537804" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453350v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748101v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750549v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171508v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171506v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104009v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171640v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320000v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319999v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ziolkowski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319998v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319997v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02354933v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alarcon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Delhaye" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lentretien" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Orange" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01830656v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104069v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-37725-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228969v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Event-Based-Control-and-Signal-Processing/Miskowicz/9781482256550" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910147v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01906210v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750061v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187269v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905175v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005369v3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_04397787v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boileau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Chancerel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Filatre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03263566v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03040719v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03722478v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2ebf028773a3f8b39ae813c7f545c818a52fecb7;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/bidegarb/nautil/;visit=swh:1:snp:7e703b42239921162ef647ef720912000b80a8c5;anchor=swh:1:rev:5d60f004a965a016cf40cca42cc696e33296969a" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>