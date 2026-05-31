--- v2 (2026-05-08)
+++ v3 (2026-05-31)
@@ -2929,207 +2929,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a nonlocal Zakharov equation</w:t>
+                <w:t xml:space="preserve">Invariant measures for some partial differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 25 (3), pp.247-278. </w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 82 (4), pp.340-364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0362-546X(94)00136-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0167-2789(94)00238-L⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319982v1</w:t>
+                <w:t xml:space="preserve">hal-00319984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant measures for some partial differential equations</w:t>
+                <w:t xml:space="preserve">On a nonlocal Zakharov equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 82 (4), pp.340-364. </w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 25 (3), pp.247-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0167-2789(94)00238-L⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0362-546X(94)00136-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319984v1</w:t>
+                <w:t xml:space="preserve">hal-00319982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'équations intervenant en optique non linéaire</w:t>
               </w:r>
@@ -4161,260 +4161,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite Impulse Response Filters for Nonuniform Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asynchronous Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Advances in Signal, Image and Video Processing (SIGNAL 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nice, France. pp.67-72</w:t>
+              <w:t xml:space="preserve">4th International Conference on Event-Based Control, Communications, and Signal Processing (EBCCSP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01802340v1</w:t>
+                <w:t xml:space="preserve">hal-01827398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous Filters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An event-based point of view on the control of insulin-dependent diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Event-Based Control, Communications, and Signal Processing (EBCCSP 2018)</w:t>
+              <w:t xml:space="preserve">4th International Conference on Event Based Control, Communication, and Signal Processing (EBCCSP 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827398v1</w:t>
+                <w:t xml:space="preserve">hal-01802365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An event-based point of view on the control of insulin-dependent diabetes</w:t>
+                <w:t xml:space="preserve">Infinite Impulse Response Filters for Nonuniform Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Event Based Control, Communication, and Signal Processing (EBCCSP 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Perpignan, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Advances in Signal, Image and Video Processing (SIGNAL 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nice, France. pp.67-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01802365v1</w:t>
+                <w:t xml:space="preserve">hal-01802340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de trajectoire évènementiel</w:t>
               </w:r>
@@ -5052,312 +5052,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating the data-deluge by an adequate sampling for low-power systems</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compression and signal processing using level-crossing sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCHA5 - 5th International Conference on Computational Harmonic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2014, Nashville, United States. pp.17</w:t>
+              <w:t xml:space="preserve">, May 2014, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061132v1</w:t>
+                <w:t xml:space="preserve">hal-00974827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression and signal processing using level-crossing sampling</w:t>
+                <w:t xml:space="preserve">Un modèle asymptotique pour les solutions de faible amplitude du berceau de Newton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume James</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCHA5 - 5th International Conference on Computational Harmonic Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Nashville, United States</w:t>
+              <w:t xml:space="preserve">CANUM 2014 - Congrès National d'Analyse Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974827v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle asymptotique pour les solutions de faible amplitude du berceau de Newton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitigating the data-deluge by an adequate sampling for low-power systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tugdual Le Pelleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Darwish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Beyrouthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume James</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CANUM 2014 - Congrès National d'Analyse Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Carry-le-Rouet, France</w:t>
+              <w:t xml:space="preserve">ICCHA5 - 5th International Conference on Computational Harmonic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nashville, United States. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974878v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum models for laser-matter interaction</w:t>
               </w:r>
@@ -8574,51 +8574,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58B6BF3B"/>
+    <w:nsid w:val="FBF2E2B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8805,51 +8805,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigitte-bidegaray-fesquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4221-5109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/053300491" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/51919610" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000016772241" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ljk.imag.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ljk.imag.fr/EDP/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04171818v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay-Fesquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jourdana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Tr&#233;mant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.250208224637" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862017v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Zobiri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2024.2379580" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283849v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. Songolo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2023.2300726" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962323500447" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5123" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171814v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2019.100831" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01724116v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962318500332" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905184v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03549578" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738063v5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kole Keita" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865426" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639759v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jouet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labb&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199713500132" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831868v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume James" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130924196" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646536v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03549532" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493354v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.03.030" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270556v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2010.05.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005368v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060671255" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135644v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Saut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202507002509" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319994v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2004.11.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001303v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gisclon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202504003829" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018460v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourgeade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2004015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319990v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.10046" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NSR4509B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319992v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ghidaglia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9274(02)00171-X" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319991v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142900381497" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319989v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2001106" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453872v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Reignier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcph.2001.6752" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/10F988AA4B120DB325B909ECB60A8AB56A6E0468/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319988v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202500000185" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319986v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57262/ade/1366399850" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319987v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berg&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2789(96)00058-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRBQFJ6F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319982v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0362-546X(94)00136-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTRFMC5J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319984v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2789(94)00238-L" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A64DBFA30CEE9833BD625A790E4FAF5DF971036/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319996v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05340923v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05340911v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05340921v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04192379v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04192208v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03274232v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP53293.2021.9502361" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02043321v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44101-2_10" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157368v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2019.8836836" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157370v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157371v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157365v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2019.8836919" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01802340v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01827398v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01802365v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514129v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514134v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2017.8022821" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364026v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2016.7605235" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324990v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2016.7605261" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187290v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simatic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMPTA.2015.7148894" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228968v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228965v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2015.7300694" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061132v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugdual Le Pelleter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Darwish" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Beyrouthy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974827v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974878v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974816v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974845v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905185v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905183v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leblanc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750505v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905182v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646287v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750500v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905180v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517684v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sicard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537804" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453350v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748101v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750549v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171508v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171506v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104009v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171640v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320000v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319999v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ziolkowski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319998v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319997v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02354933v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alarcon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Delhaye" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lentretien" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Orange" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01830656v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104069v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-37725-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228969v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Event-Based-Control-and-Signal-Processing/Miskowicz/9781482256550" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910147v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01906210v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750061v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187269v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905175v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005369v3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_04397787v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boileau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Chancerel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Filatre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03263566v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03040719v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03722478v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2ebf028773a3f8b39ae813c7f545c818a52fecb7;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/bidegarb/nautil/;visit=swh:1:snp:7e703b42239921162ef647ef720912000b80a8c5;anchor=swh:1:rev:5d60f004a965a016cf40cca42cc696e33296969a" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigitte-bidegaray-fesquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4221-5109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/053300491" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/51919610" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000016772241" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ljk.imag.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ljk.imag.fr/EDP/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04171818v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay-Fesquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jourdana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Tr&#233;mant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.250208224637" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862017v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Zobiri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2024.2379580" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283849v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. Songolo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2023.2300726" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962323500447" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5123" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171814v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2019.100831" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01724116v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962318500332" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905184v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03549578" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738063v5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kole Keita" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865426" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639759v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jouet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labb&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199713500132" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831868v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume James" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130924196" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646536v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03549532" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493354v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.03.030" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270556v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2010.05.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005368v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060671255" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135644v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Saut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202507002509" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319994v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2004.11.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001303v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gisclon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202504003829" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018460v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourgeade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2004015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319990v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.10046" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NSR4509B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319992v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ghidaglia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9274(02)00171-X" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319991v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142900381497" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319989v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2001106" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453872v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Reignier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcph.2001.6752" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/10F988AA4B120DB325B909ECB60A8AB56A6E0468/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319988v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202500000185" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319986v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57262/ade/1366399850" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319987v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berg&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2789(96)00058-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRBQFJ6F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319984v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2789(94)00238-L" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A64DBFA30CEE9833BD625A790E4FAF5DF971036/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319982v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0362-546X(94)00136-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTRFMC5J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319996v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05340923v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05340911v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05340921v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04192379v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04192208v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03274232v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP53293.2021.9502361" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02043321v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44101-2_10" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157368v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2019.8836836" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157370v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157371v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157365v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2019.8836919" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01827398v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01802365v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01802340v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514129v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514134v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2017.8022821" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364026v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2016.7605235" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324990v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2016.7605261" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187290v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simatic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMPTA.2015.7148894" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228968v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228965v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2015.7300694" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974827v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974878v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061132v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugdual Le Pelleter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Darwish" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Beyrouthy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974816v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974845v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905185v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905183v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leblanc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750505v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905182v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646287v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750500v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905180v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517684v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sicard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537804" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453350v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748101v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750549v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171508v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171506v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104009v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171640v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320000v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319999v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ziolkowski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319998v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319997v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02354933v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alarcon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Delhaye" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lentretien" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Orange" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01830656v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104069v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-37725-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228969v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Event-Based-Control-and-Signal-Processing/Miskowicz/9781482256550" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910147v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01906210v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750061v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187269v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905175v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005369v3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_04397787v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boileau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Chancerel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Filatre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03263566v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03040719v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03722478v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2ebf028773a3f8b39ae813c7f545c818a52fecb7;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/bidegarb/nautil/;visit=swh:1:snp:7e703b42239921162ef647ef720912000b80a8c5;anchor=swh:1:rev:5d60f004a965a016cf40cca42cc696e33296969a" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>