--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -817,165 +817,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soins palliatifs et Pédiatrie</w:t>
+                <w:t xml:space="preserve">Enfant en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des soins palliatifs à la médecine palliative : quels enjeux pour l’avenir ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp 26-28, 2020, Les cahiers du centre national des soins palliatifs et de la fin de vie</w:t>
+              <w:t xml:space="preserve">Pédiatrie pour le Praticien. Médecine de l’Enfant et de l’Adolescent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7ème édition Elsevier Masson SAS., pp.207-209, 2020, 9782294760686</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027472v1</w:t>
+                <w:t xml:space="preserve">hal-03027543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enfant en situation de handicap</w:t>
+                <w:t xml:space="preserve">Soins palliatifs et Pédiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pédiatrie pour le Praticien. Médecine de l’Enfant et de l’Adolescent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 7ème édition Elsevier Masson SAS., pp.207-209, 2020, 9782294760686</w:t>
+              <w:t xml:space="preserve">Des soins palliatifs à la médecine palliative : quels enjeux pour l’avenir ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp 26-28, 2020, Les cahiers du centre national des soins palliatifs et de la fin de vie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027543v1</w:t>
+                <w:t xml:space="preserve">hal-03027472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annonce du handicap et des maladies</w:t>
               </w:r>
@@ -1024,191 +1024,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept de handicap. Handicaps de l'enfant</w:t>
+                <w:t xml:space="preserve">Transition de la pédiatrie vers la médecine pour adultes chez les adolescents porteurs de handicap.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Desguerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicaps de l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, John Libbey Eurotext Paris, pp.1-7 ; 195-200, 2020, 9782704016280</w:t>
+              <w:t xml:space="preserve">, John Libbey Eurotext Paris, pp.219-223, 2020, 9782704016280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027500v1</w:t>
+                <w:t xml:space="preserve">hal-03027525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition de la pédiatrie vers la médecine pour adultes chez les adolescents porteurs de handicap.</w:t>
+                <w:t xml:space="preserve">Concept de handicap. Handicaps de l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Desguerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicaps de l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, John Libbey Eurotext Paris, pp.219-223, 2020, 9782704016280</w:t>
+              <w:t xml:space="preserve">, John Libbey Eurotext Paris, pp.1-7 ; 195-200, 2020, 9782704016280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027525v1</w:t>
+                <w:t xml:space="preserve">hal-03027500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1747,295 +1747,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding SPTAN1 monoallelic variant associated disorders: From epileptic encephalopathy to pure spastic paraplegia and ataxia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced plantar-flexors extensibility but improved selective motor control associated with age in young children with unilateral cerebral palsy and equinovalgus gait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heba Morsy</w:t>
+                <w:t xml:space="preserve">Morgan Sangeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Benkirane</w:t>
+                <w:t xml:space="preserve">Guillaume Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Cali</w:t>
+                <w:t xml:space="preserve">Michel Jacquemier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarissa Rocca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kristina Zhelcheska</w:t>
+                <w:t xml:space="preserve">Andrea Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gim.2022.09.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2022.102665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840317v1</w:t>
+                <w:t xml:space="preserve">hal-03991640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced plantar-flexors extensibility but improved selective motor control associated with age in young children with unilateral cerebral palsy and equinovalgus gait</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boulay</w:t>
+                <w:t xml:space="preserve">Expanding SPTAN1 monoallelic variant associated disorders: From epileptic encephalopathy to pure spastic paraplegia and ataxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heba Morsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Sangeux</w:t>
+                <w:t xml:space="preserve">Mehdi Benkirane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Authier</w:t>
+                <w:t xml:space="preserve">Elisa Cali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Jacquemier</w:t>
+                <w:t xml:space="preserve">Clarissa Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Merlo</w:t>
+                <w:t xml:space="preserve">Kristina Zhelcheska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 65, </w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2022.102665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gim.2022.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991640v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analyses of deflazacort versus prednisone/prednisolone in patients with nonsense mutation Duchenne muscular dystrophy</w:t>
               </w:r>
@@ -4853,826 +4853,826 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of the ATP8A2 gene in a patient with a t(10;13) de novo balanced translocation and a severe neurological phenotype.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The severity of phenotype linked to SUCLG1 mutations could be correlated with residual amount of SUCLG1 protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rouzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Villard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cacciagli</w:t>
+                <w:t xml:space="preserve">Sandie Le Guédard-Méreuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantina Fragaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Reine Haddad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bilal El-Waly</w:t>
+                <w:t xml:space="preserve">Julie Miro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ejhg.2010.126⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (10), pp.670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmg.2009.073445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00563106v1</w:t>
+                <w:t xml:space="preserve">hal-00557375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiexon deletions account for 15% of Congenital Myasthenic Syndrome with RAPSN mutations after negative DNA Sequencing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anticipatory postural adjustments in a bimanual load-lifting task in children with developmental coordination disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Jover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Gaudon</w:t>
+                <w:t xml:space="preserve">Laurie Centelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pénisson-Besnier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Assaiante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (9), pp.850-855</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00574007v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation update for the CSB/ERCC6 and CSA/ERCC8 genes involved in Cockayne syndrome.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hans-Ulrik Kristensen</w:t>
+                <w:t xml:space="preserve">Disruption of the ATP8A2 gene in a patient with a t(10;13) de novo balanced translocation and a severe neurological phenotype.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cacciagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Reine Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Mignon-Ravix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal El-Waly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/humu.21154⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2010.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00436454v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00563106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipatory postural adjustments in a bimanual load-lifting task in children with developmental coordination disorder</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mutation update for the CSB/ERCC6 and CSA/ERCC8 genes involved in Cockayne syndrome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sauvanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Ulrik Kristensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8749.2009.03611.x⟩</w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (2), pp.113-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.21154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772106v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00436454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The severity of phenotype linked to SUCLG1 mutations could be correlated with residual amount of SUCLG1 protein</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Miro</w:t>
+                <w:t xml:space="preserve">Multiexon deletions account for 15% of Congenital Myasthenic Syndrome with RAPSN mutations after negative DNA Sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pénisson-Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bouhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Demay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 47 (10), pp.670. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jmg.2009.073445⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 47 (12), pp.795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmg.2010.081034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557375v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipatory postural adjustments in a bimanual load-lifting task in children with developmental coordination disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Centelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 52 (9), pp.850-855</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 52 (9), pp.850 - 855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8749.2009.03611.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989663v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ataxia with oculomotor apraxia type 2: clinical, biological and genotype/phenotype correlation study of a cohort of 90 patients.</w:t>
               </w:r>
@@ -6207,90 +6207,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipatory postural adjustments in a bimanual load-lifting task in children with Duchenne muscular dystrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bosdure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 403 (3), pp.271-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6349,90 +6349,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de l'anticipation posturale chez l'enfant sain et pathologique: revue de travaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne ´ Jover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bosdure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6672,51 +6672,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09049AC6"/>
+    <w:nsid w:val="4EF56FBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6820,51 +6820,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8F6E49AB"/>
+    <w:nsid w:val="40A341F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6968,51 +6968,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C2388428"/>
+    <w:nsid w:val="37DA8A25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7116,51 +7116,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="38E99EE2"/>
+    <w:nsid w:val="9E5B94DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7264,51 +7264,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="BDFBB878"/>
+    <w:nsid w:val="14301292"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7412,51 +7412,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="CC9FFF57"/>
+    <w:nsid w:val="F7F0FDD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7560,51 +7560,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="6052E12A"/>
+    <w:nsid w:val="69E4454D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7708,51 +7708,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="52D00C79"/>
+    <w:nsid w:val="1BFF6880"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7856,51 +7856,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="0961E77D"/>
+    <w:nsid w:val="0866E7EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8111,51 +8111,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigitte-chabrol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027472v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabrol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027543v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027555v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027500v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desguerres" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507607v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boulay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Delmont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Audic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Halbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pesenti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.28470" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05525123v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Biotteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ropars" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desguerre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barn&#233;ria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2025.105044" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345188v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Level" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Thauvin-Robinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Binquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Duffourd" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Davoine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-105752" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344178v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Anne Pisa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Coz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-ange Einaudi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Tosello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsogiannou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840317v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Morsy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benkirane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Rocca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Zhelcheska" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2022.09.013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03991640v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sangeux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Authier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacquemier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Merlo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2022.102665" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469333v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perry Shieh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Elfring" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiota Trifillis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Santos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Peltz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/cer-2021-0018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500990v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hully" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barn&#233;rias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chabalier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Guen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Germa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2020.00004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097112v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagrue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dogan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Antonio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bach" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000006948" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02434896v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krahn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Biancalana" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cerino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Michel-Calemard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0305-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991955v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cignetti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vaugoyeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fontan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jover" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Livet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2018.03.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01984168v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bacquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Stojkovic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Boyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-021632" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01668649v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villeneuve" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affef Abidi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cacciagli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mignon-Ravix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2017.04.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436197v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bordon-Pallier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lapointe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/201632s112" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469048v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Di Meglio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonello-Palot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ovaert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.braindev.2015.11.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473978v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Lagarde" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lepine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caietta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pelletier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Boucraut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.braindev.2015.10.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377872v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sedel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Audoin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kaphan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tranchant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-016-8051-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01215937v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guffon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Heron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feillet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montauban" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-015-0259-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01664313v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Di Meglio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lesca" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoste" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13214" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968707v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rouzier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Chaussenot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Fragaki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bannwarth" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2013.171" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00989733v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Boizot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Talmat-Amar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Morrogh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Kuntz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Halbert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2051-5960-2-47" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00829466v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boutry-Kryza" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sutera-Sardo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mignot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auvin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-8-80" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01668674v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Falace" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Vanni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22318" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7VP72TPL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01681808v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Humbertclaude" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hamroun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bezzou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;rard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Boespflug-Tanguy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2011.07.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5WF12ZV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00723766v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte H&#233;ron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Valayannopoulos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baruteau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ogier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-7-36" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00780328v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joncquel-Chevalier Curt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Briand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gajja Salomons" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mention-Mulliez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-7-96" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01668681v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Chouchane" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kaminska" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laroche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1528-1167.2011.03181.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563106v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Haddad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El-Waly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2010.126" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574007v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaudon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P&#233;nisson-Besnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouhour" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Demay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2010.081034" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/69925B31E928E1059AB9D964D7096E64F6027C7B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00436454v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laugel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dalloz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sauvanaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Ulrik Kristensen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21154" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772106v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schmitz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Centelles" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8749.2009.03611.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557375v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Gu&#233;dard-M&#233;reuze" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Miro" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2009.073445" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989663v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00437772v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Anheim" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Monga" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charles" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Barbot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awp211" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483473v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cardoso" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Boys" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellena Parrini" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta M. Mcmahon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/01.wnl.0000336339.08878.2d" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00343965v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Yana Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Clot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cif" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra D&#252;rr" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10048-008-0123-7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00325404v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Giurgea" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Missirian" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Whalen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Fredriksen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.20859" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989696v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bosdure" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.04.054" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH4SFSVT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792526v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne &#180; Jover" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311512v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gepner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massion" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigitte-chabrol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027543v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabrol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027472v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027555v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027525v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desguerres" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507607v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boulay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Delmont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Audic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Halbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pesenti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.28470" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05525123v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Biotteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ropars" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desguerre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barn&#233;ria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2025.105044" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345188v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Level" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Thauvin-Robinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Binquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Duffourd" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Davoine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-105752" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344178v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Anne Pisa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Coz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-ange Einaudi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Tosello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsogiannou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03991640v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sangeux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Authier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacquemier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Merlo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2022.102665" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Morsy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benkirane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Rocca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Zhelcheska" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2022.09.013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469333v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perry Shieh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Elfring" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiota Trifillis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Santos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Peltz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/cer-2021-0018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500990v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hully" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barn&#233;rias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chabalier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Guen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Germa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2020.00004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097112v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagrue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dogan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Antonio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bach" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000006948" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02434896v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krahn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Biancalana" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cerino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Michel-Calemard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0305-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991955v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cignetti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vaugoyeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fontan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jover" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Livet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2018.03.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01984168v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bacquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Stojkovic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Boyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-021632" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01668649v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villeneuve" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affef Abidi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cacciagli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mignon-Ravix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2017.04.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436197v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bordon-Pallier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lapointe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/201632s112" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469048v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Di Meglio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonello-Palot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ovaert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.braindev.2015.11.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473978v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Lagarde" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lepine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caietta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pelletier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Boucraut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.braindev.2015.10.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377872v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sedel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Audoin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kaphan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tranchant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-016-8051-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01215937v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guffon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Heron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feillet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montauban" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-015-0259-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01664313v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Di Meglio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lesca" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoste" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13214" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968707v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rouzier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Chaussenot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Fragaki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bannwarth" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2013.171" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00989733v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Boizot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Talmat-Amar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Morrogh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Kuntz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Halbert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2051-5960-2-47" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00829466v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boutry-Kryza" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sutera-Sardo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mignot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auvin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-8-80" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01668674v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Falace" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Vanni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22318" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7VP72TPL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01681808v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Humbertclaude" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hamroun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bezzou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;rard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Boespflug-Tanguy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2011.07.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5WF12ZV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00723766v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte H&#233;ron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Valayannopoulos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baruteau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ogier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-7-36" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00780328v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joncquel-Chevalier Curt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Briand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gajja Salomons" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mention-Mulliez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-7-96" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01668681v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Chouchane" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kaminska" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laroche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1528-1167.2011.03181.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557375v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Gu&#233;dard-M&#233;reuze" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Miro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2009.073445" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989663v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schmitz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Centelles" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563106v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Haddad" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El-Waly" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2010.126" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00436454v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laugel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dalloz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sauvanaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Ulrik Kristensen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21154" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574007v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaudon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P&#233;nisson-Besnier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouhour" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Demay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2010.081034" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/69925B31E928E1059AB9D964D7096E64F6027C7B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772106v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8749.2009.03611.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00437772v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Anheim" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Monga" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charles" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Barbot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awp211" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483473v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cardoso" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Boys" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellena Parrini" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta M. Mcmahon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/01.wnl.0000336339.08878.2d" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00343965v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Yana Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Clot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cif" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra D&#252;rr" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10048-008-0123-7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00325404v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Giurgea" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Missirian" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Whalen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Fredriksen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.20859" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989696v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bosdure" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.04.054" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH4SFSVT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792526v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne &#180; Jover" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311512v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gepner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massion" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>