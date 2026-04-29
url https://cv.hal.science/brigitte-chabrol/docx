--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -817,165 +817,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enfant en situation de handicap</w:t>
+                <w:t xml:space="preserve">Soins palliatifs et Pédiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pédiatrie pour le Praticien. Médecine de l’Enfant et de l’Adolescent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 7ème édition Elsevier Masson SAS., pp.207-209, 2020, 9782294760686</w:t>
+              <w:t xml:space="preserve">Des soins palliatifs à la médecine palliative : quels enjeux pour l’avenir ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp 26-28, 2020, Les cahiers du centre national des soins palliatifs et de la fin de vie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027543v1</w:t>
+                <w:t xml:space="preserve">hal-03027472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soins palliatifs et Pédiatrie</w:t>
+                <w:t xml:space="preserve">Enfant en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des soins palliatifs à la médecine palliative : quels enjeux pour l’avenir ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp 26-28, 2020, Les cahiers du centre national des soins palliatifs et de la fin de vie</w:t>
+              <w:t xml:space="preserve">Pédiatrie pour le Praticien. Médecine de l’Enfant et de l’Adolescent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7ème édition Elsevier Masson SAS., pp.207-209, 2020, 9782294760686</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027472v1</w:t>
+                <w:t xml:space="preserve">hal-03027543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annonce du handicap et des maladies</w:t>
               </w:r>
@@ -1186,51 +1186,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1622,2296 +1622,2296 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous deep sedation until death of children at the end of life: French physicians’ opinions</w:t>
+                <w:t xml:space="preserve">Difficulty of caring for children in danger or at risk of danger in Var (a French department) by general practitioners and private pediatricians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole-Anne Pisa</w:t>
+                <w:t xml:space="preserve">Clemence Desmarets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Le Coz</w:t>
+                <w:t xml:space="preserve">Julie Berbis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-ange Einaudi</w:t>
+                <w:t xml:space="preserve">Paul Casha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
+                <w:t xml:space="preserve">Violaine Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Katsogiannou</w:t>
+                <w:t xml:space="preserve">Emmanuelle Bosdure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Palliative Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.404-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2025.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344178v1</w:t>
+                <w:t xml:space="preserve">hal-05589507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced plantar-flexors extensibility but improved selective motor control associated with age in young children with unilateral cerebral palsy and equinovalgus gait</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuous deep sedation until death of children at the end of life: French physicians’ opinions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Authier</w:t>
+                <w:t xml:space="preserve">Carole-Anne Pisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Jacquemier</w:t>
+                <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Merlo</w:t>
+                <w:t xml:space="preserve">Marie-ange Einaudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Katsogiannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Palliative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991640v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding SPTAN1 monoallelic variant associated disorders: From epileptic encephalopathy to pure spastic paraplegia and ataxia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Heba Morsy</w:t>
+                <w:t xml:space="preserve">Reduced plantar-flexors extensibility but improved selective motor control associated with age in young children with unilateral cerebral palsy and equinovalgus gait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Benkirane</w:t>
+                <w:t xml:space="preserve">Morgan Sangeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Cali</w:t>
+                <w:t xml:space="preserve">Guillaume Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarissa Rocca</w:t>
+                <w:t xml:space="preserve">Michel Jacquemier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristina Zhelcheska</w:t>
+                <w:t xml:space="preserve">Andrea Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gim.2022.09.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2022.102665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840317v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analyses of deflazacort versus prednisone/prednisolone in patients with nonsense mutation Duchenne muscular dystrophy</w:t>
+                <w:t xml:space="preserve">Expanding SPTAN1 monoallelic variant associated disorders: From epileptic encephalopathy to pure spastic paraplegia and ataxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perry Shieh</w:t>
+                <w:t xml:space="preserve">Heba Morsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Elfring</w:t>
+                <w:t xml:space="preserve">Mehdi Benkirane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panayiota Trifillis</w:t>
+                <w:t xml:space="preserve">Elisa Cali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Santos</w:t>
+                <w:t xml:space="preserve">Clarissa Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuart Peltz</w:t>
+                <w:t xml:space="preserve">Kristina Zhelcheska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Effectiveness Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (18), pp.1337-1347. </w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2217/cer-2021-0018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gim.2022.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05469333v1</w:t>
+                <w:t xml:space="preserve">hal-03840317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palliative Care in SMA Type 1: A Prospective Multicenter French Study Based on Parents' Reports</w:t>
+                <w:t xml:space="preserve">Meta-analyses of deflazacort versus prednisone/prednisolone in patients with nonsense mutation Duchenne muscular dystrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hully</w:t>
+                <w:t xml:space="preserve">Perry Shieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Barnérias</w:t>
+                <w:t xml:space="preserve">Gary Elfring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Chabalier</w:t>
+                <w:t xml:space="preserve">Panayiota Trifillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Le Guen</w:t>
+                <w:t xml:space="preserve">Claudio Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Germa</w:t>
+                <w:t xml:space="preserve">Stuart Peltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.4. </w:t>
+              <w:t xml:space="preserve">Journal of Comparative Effectiveness Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (18), pp.1337-1347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fped.2020.00004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2217/cer-2021-0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02500990v1</w:t>
+                <w:t xml:space="preserve">hal-05469333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large multicenter study of pediatric myotonic dystrophy type 1 for evidence-based management</w:t>
+                <w:t xml:space="preserve">Palliative Care in SMA Type 1: A Prospective Multicenter French Study Based on Parents' Reports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Lagrue</w:t>
+                <w:t xml:space="preserve">Marie Hully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Dogan</w:t>
+                <w:t xml:space="preserve">Christine Barnérias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie de Antonio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Audic</w:t>
+                <w:t xml:space="preserve">Delphine Chabalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bach</w:t>
+                <w:t xml:space="preserve">Sophie Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Germa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000006948⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fped.2020.00004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097112v1</w:t>
+                <w:t xml:space="preserve">hal-02500990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A National French consensus on gene lists for the diagnosis of myopathies using next-generation sequencing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A large multicenter study of pediatric myotonic dystrophy type 1 for evidence-based management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Biancalana</w:t>
+                <w:t xml:space="preserve">Emmanuelle Lagrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Cerino</w:t>
+                <w:t xml:space="preserve">Celine Dogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Perrin</w:t>
+                <w:t xml:space="preserve">Marie de Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Michel-Calemard</w:t>
+                <w:t xml:space="preserve">Nathalie Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (3), pp.349-352. </w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92 (8), pp.e852-e865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41431-018-0305-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000006948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434896v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedforward motor control in developmental dyslexia and developmental coordination disorder: Does comorbidity matter?</w:t>
+                <w:t xml:space="preserve">A National French consensus on gene lists for the diagnosis of myopathies using next-generation sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Cignetti</w:t>
+                <w:t xml:space="preserve">Martin Krahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
+                <w:t xml:space="preserve">Valérie Biancalana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Fontan</w:t>
+                <w:t xml:space="preserve">Mathieu Cerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Jover</w:t>
+                <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Livet</w:t>
+                <w:t xml:space="preserve">Laurence Michel-Calemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 76, pp.25-34. </w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (3), pp.349-352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ridd.2018.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41431-018-0305-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991955v1</w:t>
+                <w:t xml:space="preserve">hal-02434896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular diagnosis of inherited peripheral neuropathies by targeted next-generation sequencing: molecular spectrum delineation</w:t>
+                <w:t xml:space="preserve">Feedforward motor control in developmental dyslexia and developmental coordination disorder: Does comorbidity matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Bacquet</w:t>
+                <w:t xml:space="preserve">Fabien Cignetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanya Stojkovic</w:t>
+                <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Boyer</w:t>
+                <w:t xml:space="preserve">Aurelie Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Martini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Audic</w:t>
+                <w:t xml:space="preserve">Marianne Jover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-021632⟩</w:t>
+              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 76, pp.25-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ridd.2018.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984168v1</w:t>
+                <w:t xml:space="preserve">hal-01991955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of FHF1 related phenotype: Novel case with early onset severe attacks of apnea, partial mitochondrial respiratory chain complex II deficiency, neonatal onset seizures without neurodegeneration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular diagnosis of inherited peripheral neuropathies by targeted next-generation sequencing: molecular spectrum delineation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affef Abidi</w:t>
+                <w:t xml:space="preserve">Juliette Bacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cacciagli</w:t>
+                <w:t xml:space="preserve">Tanya Stojkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Mignon-Ravix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Chabrol</w:t>
+                <w:t xml:space="preserve">Amandine Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Paediatric Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpn.2017.04.001⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (10), pp.e021632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-021632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668649v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde 6 - Quelles sont les responsabilités de la société vis-à-vis des personnes atteintes de maladies rares ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterogeneity of FHF1 related phenotype: Novel case with early onset severe attacks of apnea, partial mitochondrial respiratory chain complex II deficiency, neonatal onset seizures without neurodegeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Bordon-Pallier</w:t>
+                <w:t xml:space="preserve">Nathalie Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affef Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cacciagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Mignon-Ravix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabrol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Lapointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/201632s112⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Paediatric Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (5), pp.783 - 786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpn.2017.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436197v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and allelic heterogeneity in a pediatric cohort of 11 patients carrying MFN2 mutation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Table ronde 6 - Quelles sont les responsabilités de la société vis-à-vis des personnes atteintes de maladies rares ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Milh</w:t>
+                <w:t xml:space="preserve">Gilles Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Ovaert</w:t>
+                <w:t xml:space="preserve">Florence Bordon-Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lapointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.braindev.2015.11.006⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, RARE 2015 – Les maladies rares : quelles attentes et quels enjeux pour la société ? 4e édition (Montpellier, France, 26 et 27 novembre 2015), 32 (Hors série n°1), pp.48-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/201632s112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469048v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral (18)FluoroDeoxy-Glucose Positron Emission Tomography in paediatric anti N-methyl-D-aspartate receptor encephalitis: A case series</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical and allelic heterogeneity in a pediatric cohort of 11 patients carrying MFN2 mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lepine</w:t>
+                <w:t xml:space="preserve">Chloe Di Meglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Caietta</w:t>
+                <w:t xml:space="preserve">Nathalie Bonello-Palot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Pelletier</w:t>
+                <w:t xml:space="preserve">Mathieu Milh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Boucraut</w:t>
+                <w:t xml:space="preserve">Caroline Ovaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 38 (5), pp.461--470. </w:t>
+              <w:t xml:space="preserve">, 2016, 38 (5), pp.498-506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.braindev.2015.10.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.braindev.2015.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473978v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normalisation of brain spectroscopy findings in Niemann–Pick disease type C patients treated with miglustat</w:t>
+                <w:t xml:space="preserve">Cerebral (18)FluoroDeoxy-Glucose Positron Emission Tomography in paediatric anti N-methyl-D-aspartate receptor encephalitis: A case series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Sedel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Chabrol</w:t>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Audoin</w:t>
+                <w:t xml:space="preserve">Anne Lepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Kaphan</w:t>
+                <w:t xml:space="preserve">Emilie Caietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Tranchant</w:t>
+                <w:t xml:space="preserve">Florence Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Boucraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-016-8051-1⟩</w:t>
+              <w:t xml:space="preserve">Brain and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (5), pp.461--470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.braindev.2015.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377872v1</w:t>
+                <w:t xml:space="preserve">hal-01473978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis, quality of life, and treatment of patients with Hunter syndrome in the French healthcare system: a retrospective observational study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Normalisation of brain spectroscopy findings in Niemann–Pick disease type C patients treated with miglustat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Heron</w:t>
+                <w:t xml:space="preserve">Frédéric Sedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Feillet</w:t>
+                <w:t xml:space="preserve">Bertrand Audoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Montauban</w:t>
+                <w:t xml:space="preserve">Elsa Kaphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-015-0259-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 263 (5), pp.927 - 936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-016-8051-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215937v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epileptic patients with de novo STXBP1 mutations: Key clinical features based on 24 cases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagnosis, quality of life, and treatment of patients with Hunter syndrome in the French healthcare system: a retrospective observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Lesca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Villeneuve</w:t>
+                <w:t xml:space="preserve">Nathalie Guffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Lacoste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Affef Abidi</w:t>
+                <w:t xml:space="preserve">Bénédicte Heron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Feillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Montauban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.13214⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (43), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-015-0259-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664313v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative multiplex PCR of short fluorescent fragments for the detection of large intragenic POLG rearrangements in a large French cohort.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epileptic patients with de novo STXBP1 mutations: Key clinical features based on 24 cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Serre</w:t>
+                <w:t xml:space="preserve">Chloé Di Meglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantina Fragaki</w:t>
+                <w:t xml:space="preserve">Gaetan Lesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bannwarth</w:t>
+                <w:t xml:space="preserve">Caroline Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affef Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 22 (4), pp.542-50. </w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (12), pp.1931-1940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ejhg.2013.171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/epi.13214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968707v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The instability of the BTB-KELCH protein Gigaxonin causes Giant Axonal Neuropathy and constitutes a new penetrant and specific diagnostic test.</w:t>
               </w:r>
@@ -4025,1788 +4025,1788 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00989733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similar early characteristics but variable neurological outcome of patients with a de novo mutation of KCNQ2.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative multiplex PCR of short fluorescent fragments for the detection of large intragenic POLG rearrangements in a large French cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Boutry-Kryza</w:t>
+                <w:t xml:space="preserve">Cécile Rouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Sutera-Sardo</w:t>
+                <w:t xml:space="preserve">Annabelle Chaussenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Mignot</w:t>
+                <w:t xml:space="preserve">Valérie Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Auvin</w:t>
+                <w:t xml:space="preserve">Konstantina Fragaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bannwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1750-1172-8-80⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (4), pp.542-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2013.171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00829466v1</w:t>
+                <w:t xml:space="preserve">hal-00968707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Compound Heterozygous Mutations in TBC 1 D 24 Cause Familial Malignant Migrating Partial Seizures of Infancy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Similar early characteristics but variable neurological outcome of patients with a de novo mutation of KCNQ2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Milh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Vanni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cacciagli</w:t>
+                <w:t xml:space="preserve">Nadia Boutry-Kryza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sutera-Sardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Auvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/humu.22318⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1750-1172-8-80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01668674v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00829466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor and respiratory heterogeneity in Duchenne patients: Implication for clinical trials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dalil Hamroun</w:t>
+                <w:t xml:space="preserve">Novel Compound Heterozygous Mutations in TBC 1 D 24 Cause Familial Malignant Migrating Partial Seizures of Infancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Milh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Bezzou</w:t>
+                <w:t xml:space="preserve">Antonio Falace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bérard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Boespflug-Tanguy</w:t>
+                <w:t xml:space="preserve">Nicola Vanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cacciagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Paediatric Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (6), pp.869 - 872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.22318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejpn.2011.07.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681808v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miglustat therapy in the French cohort of paediatric patients with Niemann-Pick disease type C.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Screening for primary creatine deficiencies in French patients with unexplained neurological symptoms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cheillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Héron</w:t>
+                <w:t xml:space="preserve">Marie Joncquel-Chevalier Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vassili Valayannopoulos</w:t>
+                <w:t xml:space="preserve">Gilbert Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Baruteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Chabrol</w:t>
+                <w:t xml:space="preserve">Gajja Salomons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Ogier</w:t>
+                <w:t xml:space="preserve">Karine Mention-Mulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (1), pp.36. </w:t>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1750-1172-7-36⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1750-1172-7-96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00723766v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00780328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening for primary creatine deficiencies in French patients with unexplained neurological symptoms.</w:t>
+                <w:t xml:space="preserve">Motor and respiratory heterogeneity in Duchenne patients: Implication for clinical trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cheillan</w:t>
+                <w:t xml:space="preserve">Véronique Humbertclaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Joncquel-Chevalier Curt</w:t>
+                <w:t xml:space="preserve">Dalil Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Briand</w:t>
+                <w:t xml:space="preserve">Kamel Bezzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gajja Salomons</w:t>
+                <w:t xml:space="preserve">Carole Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Mention-Mulliez</w:t>
+                <w:t xml:space="preserve">Odile Boespflug-Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (1), pp.96. </w:t>
+              <w:t xml:space="preserve">European Journal of Paediatric Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (2), pp.149 - 160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1750-1172-7-96⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpn.2011.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00780328v1</w:t>
+                <w:t xml:space="preserve">hal-01681808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epileptic and nonepileptic features in patients with early onset epileptic encephalopathy and STXBP1 mutations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Miglustat therapy in the French cohort of paediatric patients with Niemann-Pick disease type C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Kaminska</w:t>
+                <w:t xml:space="preserve">Bénédicte Héron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Laroche</w:t>
+                <w:t xml:space="preserve">Vassili Valayannopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baruteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1528-1167.2011.03181.x⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1750-1172-7-36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668681v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00723766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The severity of phenotype linked to SUCLG1 mutations could be correlated with residual amount of SUCLG1 protein</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Miro</w:t>
+                <w:t xml:space="preserve">Epileptic and nonepileptic features in patients with early onset epileptic encephalopathy and STXBP1 mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Milh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Chouchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kaminska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jmg.2009.073445⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (10), pp.1828 - 1834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1528-1167.2011.03181.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557375v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipatory postural adjustments in a bimanual load-lifting task in children with developmental coordination disorder</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The severity of phenotype linked to SUCLG1 mutations could be correlated with residual amount of SUCLG1 protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rouzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Le Guédard-Méreuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantina Fragaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Miro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (10), pp.670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmg.2009.073445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989663v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of the ATP8A2 gene in a patient with a t(10;13) de novo balanced translocation and a severe neurological phenotype.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anticipatory postural adjustments in a bimanual load-lifting task in children with developmental coordination disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Jover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Centelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Assaiante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (9), pp.850-855</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00563106v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation update for the CSB/ERCC6 and CSA/ERCC8 genes involved in Cockayne syndrome.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiexon deletions account for 15% of Congenital Myasthenic Syndrome with RAPSN mutations after negative DNA Sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Durand</w:t>
+                <w:t xml:space="preserve">Karen Gaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Sauvanaud</w:t>
+                <w:t xml:space="preserve">Isabelle Pénisson-Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Ulrik Kristensen</w:t>
+                <w:t xml:space="preserve">Françoise Bouhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Demay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/humu.21154⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (12), pp.795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmg.2010.081034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00436454v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiexon deletions account for 15% of Congenital Myasthenic Syndrome with RAPSN mutations after negative DNA Sequencing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mutation update for the CSB/ERCC6 and CSA/ERCC8 genes involved in Cockayne syndrome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bouhour</w:t>
+                <w:t xml:space="preserve">Vincent Laugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Demay</w:t>
+                <w:t xml:space="preserve">Cécile Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sauvanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Ulrik Kristensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jmg.2010.081034⟩</w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (2), pp.113-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.21154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00574007v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00436454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipatory postural adjustments in a bimanual load-lifting task in children with developmental coordination disorder</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Disruption of the ATP8A2 gene in a patient with a t(10;13) de novo balanced translocation and a severe neurological phenotype.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cacciagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Reine Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Mignon-Ravix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal El-Waly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8749.2009.03611.x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2010.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772106v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00563106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ataxia with oculomotor apraxia type 2: clinical, biological and genotype/phenotype correlation study of a cohort of 90 patients.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anticipatory postural adjustments in a bimanual load-lifting task in children with developmental coordination disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Jover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Centelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Assaiante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 132 (Pt 10), pp.2688-98. </w:t>
+              <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (9), pp.850 - 855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awp211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8749.2009.03611.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00437772v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periventricular heterotopia, mental retardation, and epilepsy associated with 5q14.3-q15 deletion.</w:t>
               </w:r>
@@ -5831,51 +5831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amber Boys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellena Parrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mignon-Ravix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinta M. Mcmahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5920,161 +5920,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00483473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the early-onset torsion dystonia (EOTD) linked to TOR1A gene as frequent as expected in France?</w:t>
+                <w:t xml:space="preserve">Ataxia with oculomotor apraxia type 2: clinical, biological and genotype/phenotype correlation study of a cohort of 90 patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Yana Frédéric</w:t>
+                <w:t xml:space="preserve">Mathieu Anheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Clot</w:t>
+                <w:t xml:space="preserve">Ben Monga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Cif</w:t>
+                <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Blanchard</w:t>
+                <w:t xml:space="preserve">P. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Dürr</w:t>
+                <w:t xml:space="preserve">Clara Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">neurogenetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 9 (2), pp.143-50. </w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 132 (Pt 10), pp.2688-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10048-008-0123-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/brain/awp211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00343965v1</w:t>
+                <w:t xml:space="preserve">inserm-00437772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TCF4 deletions in Pitt-Hopkins Syndrome.</w:t>
               </w:r>
@@ -6086,51 +6086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Giurgea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Missirian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cacciagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Whalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6188,423 +6188,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00325404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipatory postural adjustments in a bimanual load-lifting task in children with Duchenne muscular dystrophy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is the early-onset torsion dystonia (EOTD) linked to TOR1A gene as frequent as expected in France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bosdure</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélissa Yana Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2006.04.054⟩</w:t>
+              <w:t xml:space="preserve">neurogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (2), pp.143-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10048-008-0123-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01989696v1</w:t>
+                <w:t xml:space="preserve">inserm-00343965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de l'anticipation posturale chez l'enfant sain et pathologique: revue de travaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Anticipatory postural adjustments in a bimanual load-lifting task in children with Duchenne muscular dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Jover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bosdure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 403 (3), pp.271-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2006.04.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792526v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Développement de l'anticipation posturale chez l'enfant sain et pathologique: revue de travaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne ´ Jover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bosdure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Assaiante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'autisme : une pathologie du codage temporel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gepner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Massion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gorgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 21, pp.177-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00311512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId252"/>
+      <w:footerReference w:type="default" r:id="rId258"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6672,51 +6806,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4EF56FBC"/>
+    <w:nsid w:val="E80693F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6820,51 +6954,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="40A341F1"/>
+    <w:nsid w:val="29707E19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6968,51 +7102,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="37DA8A25"/>
+    <w:nsid w:val="D5B0013B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7116,51 +7250,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9E5B94DA"/>
+    <w:nsid w:val="87E4E077"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7264,51 +7398,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="14301292"/>
+    <w:nsid w:val="9F2D5CFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7412,51 +7546,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="F7F0FDD3"/>
+    <w:nsid w:val="1D8366DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7560,51 +7694,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="69E4454D"/>
+    <w:nsid w:val="F966CE31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7708,51 +7842,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="1BFF6880"/>
+    <w:nsid w:val="610651E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7856,51 +7990,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="0866E7EC"/>
+    <w:nsid w:val="1240F4E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8111,51 +8245,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigitte-chabrol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027543v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabrol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027472v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027555v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027525v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desguerres" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507607v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boulay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Delmont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Audic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Halbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pesenti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.28470" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05525123v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Biotteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ropars" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desguerre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barn&#233;ria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2025.105044" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345188v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Level" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Thauvin-Robinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Binquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Duffourd" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Davoine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-105752" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344178v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Anne Pisa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Coz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-ange Einaudi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Tosello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsogiannou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03991640v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sangeux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Authier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacquemier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Merlo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2022.102665" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Morsy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benkirane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Rocca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Zhelcheska" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2022.09.013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469333v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perry Shieh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Elfring" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiota Trifillis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Santos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Peltz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/cer-2021-0018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500990v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hully" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barn&#233;rias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chabalier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Guen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Germa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2020.00004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097112v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagrue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dogan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Antonio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bach" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000006948" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02434896v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krahn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Biancalana" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cerino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Michel-Calemard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0305-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991955v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cignetti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vaugoyeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fontan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jover" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Livet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2018.03.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01984168v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bacquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Stojkovic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Boyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-021632" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01668649v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villeneuve" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affef Abidi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cacciagli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mignon-Ravix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2017.04.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436197v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bordon-Pallier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lapointe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/201632s112" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469048v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Di Meglio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonello-Palot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ovaert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.braindev.2015.11.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473978v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Lagarde" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lepine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caietta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pelletier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Boucraut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.braindev.2015.10.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377872v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sedel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Audoin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kaphan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tranchant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-016-8051-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01215937v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guffon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Heron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feillet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montauban" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-015-0259-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01664313v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Di Meglio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lesca" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoste" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13214" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968707v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rouzier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Chaussenot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Fragaki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bannwarth" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2013.171" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00989733v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Boizot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Talmat-Amar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Morrogh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Kuntz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Halbert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2051-5960-2-47" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00829466v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boutry-Kryza" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sutera-Sardo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mignot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auvin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-8-80" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01668674v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Falace" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Vanni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22318" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7VP72TPL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01681808v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Humbertclaude" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hamroun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bezzou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;rard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Boespflug-Tanguy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2011.07.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5WF12ZV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00723766v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte H&#233;ron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Valayannopoulos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baruteau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ogier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-7-36" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00780328v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joncquel-Chevalier Curt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Briand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gajja Salomons" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mention-Mulliez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-7-96" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01668681v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Chouchane" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kaminska" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laroche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1528-1167.2011.03181.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557375v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Gu&#233;dard-M&#233;reuze" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Miro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2009.073445" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989663v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schmitz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Centelles" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563106v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Haddad" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El-Waly" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2010.126" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00436454v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laugel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dalloz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sauvanaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Ulrik Kristensen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21154" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574007v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaudon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P&#233;nisson-Besnier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouhour" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Demay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2010.081034" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/69925B31E928E1059AB9D964D7096E64F6027C7B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772106v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8749.2009.03611.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00437772v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Anheim" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Monga" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charles" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Barbot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awp211" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483473v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cardoso" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Boys" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellena Parrini" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta M. Mcmahon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/01.wnl.0000336339.08878.2d" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00343965v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Yana Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Clot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cif" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra D&#252;rr" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10048-008-0123-7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00325404v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Giurgea" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Missirian" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Whalen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Fredriksen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.20859" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989696v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bosdure" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.04.054" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH4SFSVT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792526v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne &#180; Jover" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311512v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gepner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massion" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigitte-chabrol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027472v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabrol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027543v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027555v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027525v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desguerres" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507607v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boulay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Delmont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Audic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Halbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pesenti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.28470" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05525123v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Biotteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ropars" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desguerre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barn&#233;ria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2025.105044" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345188v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Level" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Thauvin-Robinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Binquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Duffourd" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Davoine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-105752" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589507v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Desmarets" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berbis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Casha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bresson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bosdure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2025.04.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344178v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Anne Pisa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Coz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-ange Einaudi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Tosello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsogiannou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03991640v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sangeux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Authier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacquemier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Merlo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2022.102665" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840317v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Morsy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benkirane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Rocca" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Zhelcheska" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2022.09.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469333v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perry Shieh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Elfring" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiota Trifillis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Santos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Peltz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/cer-2021-0018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500990v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hully" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barn&#233;rias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chabalier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Guen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Germa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2020.00004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097112v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagrue" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dogan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Antonio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bach" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000006948" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02434896v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krahn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Biancalana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cerino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Michel-Calemard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0305-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991955v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cignetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vaugoyeau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fontan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jover" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Livet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2018.03.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01984168v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bacquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Stojkovic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Boyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-021632" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01668649v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villeneuve" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affef Abidi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cacciagli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mignon-Ravix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2017.04.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436197v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bordon-Pallier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lapointe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/201632s112" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469048v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Di Meglio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonello-Palot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ovaert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.braindev.2015.11.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473978v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Lagarde" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lepine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caietta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pelletier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Boucraut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.braindev.2015.10.013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377872v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sedel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Audoin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kaphan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tranchant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-016-8051-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01215937v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guffon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Heron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feillet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montauban" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-015-0259-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01664313v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Di Meglio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lesca" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoste" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13214" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00989733v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Boizot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Talmat-Amar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Morrogh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Kuntz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Halbert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2051-5960-2-47" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968707v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rouzier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Chaussenot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Fragaki" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bannwarth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2013.171" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00829466v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boutry-Kryza" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sutera-Sardo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mignot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auvin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-8-80" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01668674v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Falace" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Vanni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22318" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7VP72TPL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00780328v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joncquel-Chevalier Curt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Briand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gajja Salomons" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mention-Mulliez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-7-96" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01681808v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Humbertclaude" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hamroun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bezzou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;rard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Boespflug-Tanguy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2011.07.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5WF12ZV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00723766v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte H&#233;ron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Valayannopoulos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baruteau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ogier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-7-36" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01668681v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Chouchane" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kaminska" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laroche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1528-1167.2011.03181.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557375v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Gu&#233;dard-M&#233;reuze" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Miro" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2009.073445" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989663v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schmitz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Centelles" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574007v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaudon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P&#233;nisson-Besnier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouhour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Demay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2010.081034" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/69925B31E928E1059AB9D964D7096E64F6027C7B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00436454v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laugel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dalloz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sauvanaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Ulrik Kristensen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21154" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563106v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Haddad" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El-Waly" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2010.126" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772106v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8749.2009.03611.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483473v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cardoso" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Boys" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellena Parrini" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta M. Mcmahon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/01.wnl.0000336339.08878.2d" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00437772v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Anheim" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Monga" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charles" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Barbot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awp211" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00325404v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Giurgea" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Missirian" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Whalen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Fredriksen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.20859" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00343965v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Yana Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Clot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cif" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra D&#252;rr" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10048-008-0123-7" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989696v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.04.054" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH4SFSVT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792526v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne &#180; Jover" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311512v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gepner" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massion" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>