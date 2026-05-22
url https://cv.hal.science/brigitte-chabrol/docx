--- v2 (2026-04-29)
+++ v3 (2026-05-22)
@@ -3459,3286 +3459,3298 @@
               <w:t xml:space="preserve">Brain and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 38 (5), pp.461--470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.braindev.2015.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalisation of brain spectroscopy findings in Niemann–Pick disease type C patients treated with miglustat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Audoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Kaphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 263 (5), pp.927 - 936. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00415-016-8051-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis, quality of life, and treatment of patients with Hunter syndrome in the French healthcare system: a retrospective observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Heron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Feillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Montauban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (43), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13023-015-0259-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epileptic patients with de novo STXBP1 mutations: Key clinical features based on 24 cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Di Meglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affef Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 56 (12), pp.1931-1940. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/epi.13214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The instability of the BTB-KELCH protein Gigaxonin causes Giant Axonal Neuropathy and constitutes a new penetrant and specific diagnostic test.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Talmat-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Morrogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Halbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (1), pp.47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/2051-5960-2-47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00989733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative multiplex PCR of short fluorescent fragments for the detection of large intragenic POLG rearrangements in a large French cohort.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Chaussenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantina Fragaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bannwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 22 (4), pp.542-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ejhg.2013.171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similar early characteristics but variable neurological outcome of patients with a de novo mutation of KCNQ2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Milh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boutry-Kryza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sutera-Sardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Auvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (1), pp.80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1750-1172-8-80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00829466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Compound Heterozygous Mutations in TBC 1 D 24 Cause Familial Malignant Migrating Partial Seizures of Infancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Milh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Falace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cacciagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34 (6), pp.869 - 872. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/humu.22318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening for primary creatine deficiencies in French patients with unexplained neurological symptoms.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Motor and respiratory heterogeneity in Duchenne patients: Implication for clinical trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Joncquel-Chevalier Curt</w:t>
+                <w:t xml:space="preserve">Véronique Humbertclaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Briand</w:t>
+                <w:t xml:space="preserve">Dalil Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gajja Salomons</w:t>
+                <w:t xml:space="preserve">Kamel Bezzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Mention-Mulliez</w:t>
+                <w:t xml:space="preserve">Carole Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Boespflug-Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1750-1172-7-96⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Paediatric Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (2), pp.149 - 160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpn.2011.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00780328v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor and respiratory heterogeneity in Duchenne patients: Implication for clinical trials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Miglustat therapy in the French cohort of paediatric patients with Niemann-Pick disease type C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Bezzou</w:t>
+                <w:t xml:space="preserve">Bénédicte Héron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bérard</w:t>
+                <w:t xml:space="preserve">Vassili Valayannopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Boespflug-Tanguy</w:t>
+                <w:t xml:space="preserve">Julien Baruteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Paediatric Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpn.2011.07.001⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1750-1172-7-36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01681808v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00723766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miglustat therapy in the French cohort of paediatric patients with Niemann-Pick disease type C.</w:t>
+                <w:t xml:space="preserve">Screening for primary creatine deficiencies in French patients with unexplained neurological symptoms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Héron</w:t>
+                <w:t xml:space="preserve">David Cheillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vassili Valayannopoulos</w:t>
+                <w:t xml:space="preserve">Marie Joncquel-Chevalier Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Baruteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Chabrol</w:t>
+                <w:t xml:space="preserve">Gilbert Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Ogier</w:t>
+                <w:t xml:space="preserve">Gajja Salomons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Mention-Mulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (1), pp.36. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1750-1172-7-36⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1750-1172-7-96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00723766v1</w:t>
+                <w:t xml:space="preserve">inserm-00780328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epileptic and nonepileptic features in patients with early onset epileptic encephalopathy and STXBP1 mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Milh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Chouchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kaminska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 52 (10), pp.1828 - 1834. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1528-1167.2011.03181.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The severity of phenotype linked to SUCLG1 mutations could be correlated with residual amount of SUCLG1 protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Le Guédard-Méreuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantina Fragaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantina Fragaki</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Miro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 47 (10), pp.670. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/jmg.2009.073445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipatory postural adjustments in a bimanual load-lifting task in children with developmental coordination disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Centelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 52 (9), pp.850-855</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiexon deletions account for 15% of Congenital Myasthenic Syndrome with RAPSN mutations after negative DNA Sequencing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disruption of the ATP8A2 gene in a patient with a t(10;13) de novo balanced translocation and a severe neurological phenotype.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pénisson-Besnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Chabrol</w:t>
+                <w:t xml:space="preserve">Laurent Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cacciagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bouhour</w:t>
+                <w:t xml:space="preserve">Marie-Reine Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Mignon-Ravix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Demay</w:t>
+                <w:t xml:space="preserve">Bilal El-Waly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 47 (12), pp.795. </w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jmg.2010.081034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2010.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00574007v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00563106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation update for the CSB/ERCC6 and CSA/ERCC8 genes involved in Cockayne syndrome.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiexon deletions account for 15% of Congenital Myasthenic Syndrome with RAPSN mutations after negative DNA Sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Laugel</w:t>
+                <w:t xml:space="preserve">Isabelle Pénisson-Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Dalloz</w:t>
+                <w:t xml:space="preserve">Françoise Bouhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Durand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hans-Ulrik Kristensen</w:t>
+                <w:t xml:space="preserve">Laurence Demay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/humu.21154⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (12), pp.795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmg.2010.081034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00436454v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of the ATP8A2 gene in a patient with a t(10;13) de novo balanced translocation and a severe neurological phenotype.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutation update for the CSB/ERCC6 and CSA/ERCC8 genes involved in Cockayne syndrome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Villard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cacciagli</w:t>
+                <w:t xml:space="preserve">Cécile Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Reine Haddad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cecile Mignon-Ravix</w:t>
+                <w:t xml:space="preserve">M. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilal El-Waly</w:t>
+                <w:t xml:space="preserve">Florence Sauvanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Ulrik Kristensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ejhg.2010.126⟩</w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (2), pp.113-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.21154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00563106v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00436454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipatory postural adjustments in a bimanual load-lifting task in children with developmental coordination disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Centelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 52 (9), pp.850 - 855. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8749.2009.03611.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periventricular heterotopia, mental retardation, and epilepsy associated with 5q14.3-q15 deletion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amber Boys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellena Parrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mignon-Ravix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinta M. Mcmahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 72 (9), pp.784-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1212/01.wnl.0000336339.08878.2d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00483473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ataxia with oculomotor apraxia type 2: clinical, biological and genotype/phenotype correlation study of a cohort of 90 patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Anheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Monga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 132 (Pt 10), pp.2688-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/brain/awp211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00437772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TCF4 deletions in Pitt-Hopkins Syndrome.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is the early-onset torsion dystonia (EOTD) linked to TOR1A gene as frequent as expected in France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Missirian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cacciagli</w:t>
+                <w:t xml:space="preserve">Mélissa Yana Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Whalen</w:t>
+                <w:t xml:space="preserve">Fabienne Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tessa Fredriksen</w:t>
+                <w:t xml:space="preserve">Laura Cif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/humu.20859⟩</w:t>
+              <w:t xml:space="preserve">neurogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (2), pp.143-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10048-008-0123-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00325404v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00343965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the early-onset torsion dystonia (EOTD) linked to TOR1A gene as frequent as expected in France?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TCF4 deletions in Pitt-Hopkins Syndrome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Cif</w:t>
+                <w:t xml:space="preserve">Irina Giurgea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Blanchard</w:t>
+                <w:t xml:space="preserve">Chantal Missirian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cacciagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Dürr</w:t>
+                <w:t xml:space="preserve">Sandra Whalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tessa Fredriksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">neurogenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10048-008-0123-7⟩</w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (11), pp.E242-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.20859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00343965v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00325404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipatory postural adjustments in a bimanual load-lifting task in children with Duchenne muscular dystrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bosdure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 403 (3), pp.271-275. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2006.04.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de l'anticipation posturale chez l'enfant sain et pathologique: revue de travaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne ´ Jover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bosdure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01792526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'autisme : une pathologie du codage temporel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gepner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Massion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gorgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 21, pp.177-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00311512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId258"/>
+      <w:footerReference w:type="default" r:id="rId259"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6806,51 +6818,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E80693F8"/>
+    <w:nsid w:val="D5D9EB20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6954,51 +6966,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="29707E19"/>
+    <w:nsid w:val="35DC589E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7102,51 +7114,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D5B0013B"/>
+    <w:nsid w:val="C5603A70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7250,51 +7262,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="87E4E077"/>
+    <w:nsid w:val="7EB709B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7398,51 +7410,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9F2D5CFD"/>
+    <w:nsid w:val="189170FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7546,51 +7558,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1D8366DE"/>
+    <w:nsid w:val="DD0B31E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7694,51 +7706,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="F966CE31"/>
+    <w:nsid w:val="10E6A78E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7842,51 +7854,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="610651E2"/>
+    <w:nsid w:val="F9CD2A27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7990,51 +8002,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="1240F4E5"/>
+    <w:nsid w:val="E2CD07C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8245,51 +8257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigitte-chabrol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027472v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabrol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027543v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027555v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027525v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desguerres" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507607v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boulay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Delmont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Audic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Halbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pesenti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.28470" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05525123v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Biotteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ropars" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desguerre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barn&#233;ria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2025.105044" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345188v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Level" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Thauvin-Robinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Binquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Duffourd" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Davoine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-105752" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589507v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Desmarets" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berbis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Casha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bresson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bosdure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2025.04.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344178v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Anne Pisa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Coz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-ange Einaudi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Tosello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsogiannou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03991640v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sangeux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Authier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacquemier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Merlo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2022.102665" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840317v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Morsy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benkirane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Rocca" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Zhelcheska" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2022.09.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469333v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perry Shieh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Elfring" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiota Trifillis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Santos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Peltz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/cer-2021-0018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500990v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hully" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barn&#233;rias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chabalier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Guen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Germa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2020.00004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097112v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagrue" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dogan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Antonio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bach" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000006948" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02434896v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krahn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Biancalana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cerino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Michel-Calemard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0305-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991955v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cignetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vaugoyeau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fontan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jover" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Livet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2018.03.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01984168v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bacquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Stojkovic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Boyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-021632" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01668649v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villeneuve" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affef Abidi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cacciagli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mignon-Ravix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2017.04.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436197v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bordon-Pallier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lapointe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/201632s112" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469048v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Di Meglio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonello-Palot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ovaert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.braindev.2015.11.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473978v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Lagarde" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lepine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caietta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pelletier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Boucraut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.braindev.2015.10.013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377872v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sedel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Audoin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kaphan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tranchant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-016-8051-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01215937v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guffon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Heron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feillet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montauban" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-015-0259-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01664313v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Di Meglio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lesca" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoste" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13214" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00989733v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Boizot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Talmat-Amar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Morrogh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Kuntz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Halbert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2051-5960-2-47" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968707v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rouzier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Chaussenot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Fragaki" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bannwarth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2013.171" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00829466v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boutry-Kryza" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sutera-Sardo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mignot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auvin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-8-80" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01668674v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Falace" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Vanni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22318" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7VP72TPL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00780328v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joncquel-Chevalier Curt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Briand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gajja Salomons" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mention-Mulliez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-7-96" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01681808v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Humbertclaude" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hamroun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bezzou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;rard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Boespflug-Tanguy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2011.07.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5WF12ZV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00723766v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte H&#233;ron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Valayannopoulos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baruteau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ogier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-7-36" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01668681v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Chouchane" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kaminska" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laroche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1528-1167.2011.03181.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557375v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Gu&#233;dard-M&#233;reuze" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Miro" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2009.073445" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989663v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schmitz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Centelles" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574007v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaudon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P&#233;nisson-Besnier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouhour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Demay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2010.081034" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/69925B31E928E1059AB9D964D7096E64F6027C7B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00436454v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laugel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dalloz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sauvanaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Ulrik Kristensen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21154" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563106v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Haddad" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El-Waly" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2010.126" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772106v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8749.2009.03611.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483473v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cardoso" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Boys" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellena Parrini" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta M. Mcmahon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/01.wnl.0000336339.08878.2d" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00437772v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Anheim" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Monga" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charles" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Barbot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awp211" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00325404v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Giurgea" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Missirian" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Whalen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Fredriksen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.20859" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00343965v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Yana Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Clot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cif" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra D&#252;rr" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10048-008-0123-7" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989696v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.04.054" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH4SFSVT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792526v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne &#180; Jover" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311512v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gepner" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massion" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigitte-chabrol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027472v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabrol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027543v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027555v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027525v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desguerres" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507607v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boulay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Delmont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Audic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Halbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pesenti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.28470" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05525123v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Biotteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ropars" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desguerre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barn&#233;ria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2025.105044" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345188v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Level" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Thauvin-Robinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Binquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Duffourd" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Davoine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-105752" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589507v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Desmarets" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berbis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Casha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bresson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bosdure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2025.04.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344178v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Anne Pisa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Coz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-ange Einaudi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Tosello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsogiannou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03991640v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sangeux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Authier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacquemier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Merlo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2022.102665" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840317v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Morsy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benkirane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Rocca" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Zhelcheska" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2022.09.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469333v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perry Shieh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Elfring" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiota Trifillis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Santos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Peltz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/cer-2021-0018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500990v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hully" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barn&#233;rias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chabalier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Guen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Germa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2020.00004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097112v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagrue" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dogan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Antonio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bach" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000006948" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02434896v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krahn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Biancalana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cerino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Michel-Calemard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0305-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991955v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cignetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vaugoyeau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fontan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jover" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Livet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2018.03.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01984168v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bacquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Stojkovic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Boyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-021632" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01668649v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villeneuve" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affef Abidi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cacciagli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mignon-Ravix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2017.04.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436197v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bordon-Pallier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lapointe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/201632s112" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469048v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Di Meglio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonello-Palot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ovaert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.braindev.2015.11.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473978v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Lagarde" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lepine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caietta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pelletier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Boucraut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.braindev.2015.10.013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2808DPH2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sedel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Audoin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kaphan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tranchant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-016-8051-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01215937v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guffon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Heron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feillet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montauban" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-015-0259-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01664313v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Di Meglio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lesca" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoste" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13214" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00989733v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Boizot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Talmat-Amar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Morrogh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Kuntz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Halbert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2051-5960-2-47" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968707v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rouzier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Chaussenot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Fragaki" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bannwarth" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2013.171" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00829466v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boutry-Kryza" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sutera-Sardo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mignot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auvin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-8-80" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01668674v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Falace" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Vanni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22318" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7VP72TPL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01681808v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Humbertclaude" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hamroun" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bezzou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;rard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Boespflug-Tanguy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2011.07.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5WF12ZV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00723766v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte H&#233;ron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Valayannopoulos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baruteau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ogier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-7-36" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00780328v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joncquel-Chevalier Curt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Briand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gajja Salomons" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mention-Mulliez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-7-96" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01668681v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Chouchane" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kaminska" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laroche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1528-1167.2011.03181.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557375v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Gu&#233;dard-M&#233;reuze" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Miro" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2009.073445" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989663v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schmitz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Centelles" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563106v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Haddad" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El-Waly" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2010.126" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574007v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaudon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P&#233;nisson-Besnier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouhour" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Demay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2010.081034" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/69925B31E928E1059AB9D964D7096E64F6027C7B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00436454v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laugel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dalloz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sauvanaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Ulrik Kristensen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21154" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772106v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8749.2009.03611.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483473v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cardoso" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Boys" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellena Parrini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta M. Mcmahon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/01.wnl.0000336339.08878.2d" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00437772v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Anheim" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Monga" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charles" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Barbot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awp211" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00343965v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Yana Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Clot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cif" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra D&#252;rr" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10048-008-0123-7" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00325404v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Giurgea" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Missirian" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Whalen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Fredriksen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.20859" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989696v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.04.054" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH4SFSVT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792526v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne &#180; Jover" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311512v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gepner" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massion" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>