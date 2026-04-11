--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -2423,51 +2423,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au thème du 2ème numéro spécial CIFA 2006 : Observation, filtrage, diagnostic</w:t>
+                <w:t xml:space="preserve">Introduction au thème du 1er numéro spécial CIFA 2006 : Modélisation et Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bourrières</w:t>
@@ -2489,93 +2489,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 3 (3), http://www.e-sta.see.asso.fr/?page=21&amp;sm=3</w:t>
+              <w:t xml:space="preserve">, 2006, 3 (2), http://www.e-sta.see.asso.fr/?page=20&amp;sm=3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126149v1</w:t>
+                <w:t xml:space="preserve">hal-00126148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au thème du 1er numéro spécial CIFA 2006 : Modélisation et Identification</w:t>
+                <w:t xml:space="preserve">Introduction au thème du 2ème numéro spécial CIFA 2006 : Observation, filtrage, diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bourrières</w:t>
@@ -2597,69 +2597,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 3 (2), http://www.e-sta.see.asso.fr/?page=20&amp;sm=3</w:t>
+              <w:t xml:space="preserve">, 2006, 3 (3), http://www.e-sta.see.asso.fr/?page=21&amp;sm=3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126148v1</w:t>
+                <w:t xml:space="preserve">hal-00126149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au thème du 3ème numéro spécial CIFA 2006 : Analyse et Commande : aspects théoriques</w:t>
               </w:r>
@@ -3332,373 +3332,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal and lateral control for four wheel steering vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Li</w:t>
+                <w:t xml:space="preserve">Active control of the axisymmetric vibration modes of a tom-tom drum using a modal-based observer-regulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Wijnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Quadrat</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Virtual IFAC World Congress (IFAC-V 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.639-646, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956925v1</w:t>
+                <w:t xml:space="preserve">hal-03234055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active control of the axisymmetric vibration modes of a tom-tom drum using a modal-based observer-regulator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Wijnand</w:t>
+                <w:t xml:space="preserve">Longitudinal and lateral control for four wheel steering vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Roze</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Quadrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st Virtual IFAC World Congress (IFAC-V 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, en ligne, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03234055v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New online estimation algorithm of lateral tire-road coefficients based on Inertial Navigation System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Li</w:t>
+                <w:t xml:space="preserve">Active control of the axisymmetric vibration modes of a tom-tom drum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Wijnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rosier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Intelligent Transportation Systems Conference - ITSC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2019.8917532⟩</w:t>
+              <w:t xml:space="preserve">58th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.6887-6892, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392141v1</w:t>
+                <w:t xml:space="preserve">hal-02296092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroacoustic absorbers based on passive finite-time control of loudspeakers: a numerical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Wijnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3729,210 +3759,180 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Nonlinear Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Rome, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-34747-5_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046069v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active control of the axisymmetric vibration modes of a tom-tom drum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Wijnand</w:t>
+                <w:t xml:space="preserve">New online estimation algorithm of lateral tire-road coefficients based on Inertial Navigation System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.6887-6892, </w:t>
+              <w:t xml:space="preserve">2019 IEEE Intelligent Transportation Systems Conference - ITSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand. pp.3859-3866, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2019.8917532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296092v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle des vibrations d'un oscillateur passif : stabilisation en temps fini et par remodelage d'énergie</w:t>
               </w:r>
@@ -4882,511 +4882,511 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAC 2016 - 8th IFAC International Symposium on Advances in Automotive Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Norrköping, Sweden. pp.440-447, </w:t>
+              <w:t xml:space="preserve">, Jun 2016, Norrköping, Sweden. pp.440-447, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.08.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Discrete-Time Switched H ∞ Optimal Control: Application for Lateral Vehicle Control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B D 'Andréa-Novel</w:t>
+                <w:t xml:space="preserve">A new model-free design for vehicle control and its validation through an advanced simulation platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lghani Menhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fliess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPVS 2015 - 1st IFAC Workshop on Linear Parameter Varying Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th annual European Control Conference - ECC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Linz, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ecc.2015.7330852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236030v1</w:t>
+                <w:t xml:space="preserve">hal-01134599v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Agent Motion Planning Using Burgers' Viscous Equation and Hopf-Cole Transformation, A Flatness-based implementation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ground Control of a Hybrid Tricopter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Servais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Mounier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Systems and Control (ICSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Sousse, Tunisia. </w:t>
+              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Denver, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icosc.2015.7153288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icuas.2015.7152382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332412v1</w:t>
+                <w:t xml:space="preserve">hal-02332413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new model-free design for vehicle control and its validation through an advanced simulation platform</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugues Mounier</w:t>
+                <w:t xml:space="preserve">Simple Discrete-Time Switched H ∞ Optimal Control: Application for Lateral Vehicle Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Menhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B D 'Andréa-Novel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th annual European Control Conference - ECC 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LPVS 2015 - 1st IFAC Workshop on Linear Parameter Varying Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134599v2</w:t>
+                <w:t xml:space="preserve">hal-01236030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground Control of a Hybrid Tricopter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Agent Motion Planning Using Burgers' Viscous Equation and Hopf-Cole Transformation, A Flatness-based implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Denver, United States. </w:t>
+              <w:t xml:space="preserve">4th International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Sousse, Tunisia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icuas.2015.7152382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icosc.2015.7153288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332413v1</w:t>
+                <w:t xml:space="preserve">hal-02332412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory tracking of Trirotor UAV with Pendulum Load</w:t>
               </w:r>
@@ -5461,151 +5461,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Virtual to Reality, How to Prototype, Test and Evaluate New ADAS: Application to Automatic Car Parking</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Boussard</w:t>
+                <w:t xml:space="preserve">Motion Planning for Multi-Agent Systems Using Gevrey Trajectories Based on Burgers' Viscous Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV 2014 - IEEE Intelligent Vehicles Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, France. pp. 261-267</w:t>
+              <w:t xml:space="preserve">19th IFAC World Congress on International Federation of Automatic Control (IFAC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Aug 2014, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059574v1</w:t>
+                <w:t xml:space="preserve">hal-01100841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full vehicle dynamics control based on LPV/Hinf and flatness approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soheib Fergani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5660,152 +5647,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Planning for Multi-Agent Systems Using Gevrey Trajectories Based on Burgers' Viscous Equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Servais</w:t>
+                <w:t xml:space="preserve">From Virtual to Reality, How to Prototype, Test and Evaluate New ADAS: Application to Automatic Car Parking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sungwoo Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IFAC World Congress on International Federation of Automatic Control (IFAC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Aug 2014, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">IV 2014 - IEEE Intelligent Vehicles Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, France. pp. 261-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100841v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Algebraic Observers for Brass Instruments</w:t>
               </w:r>
@@ -5899,51 +5899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Menhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B D 'Andréa-Novel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa. pp.6424-6429, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6963,51 +6963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lghani Menhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fliess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7052,420 +7052,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00611950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical explanation via &amp;quot;intelligent&amp;quot; PID controllers of the strange ubiquity of PIDs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An algebraic approach for maximum friction estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Villagra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fliess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Mounier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Steux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Mediterranean Conference on Control and Automation, MED'10</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th IFAC Symposium on Nonlinear Control Systems (NOLCOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Sep 2010, Bologna, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00480293v2</w:t>
+                <w:t xml:space="preserve">inria-00484781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande sans modèle de la vitesse longitudinale d'un véhicule électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fliess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama El Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique (CIFA 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00463865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algebraic approach for maximum friction estimation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A mathematical explanation via &amp;quot;intelligent&amp;quot; PID controllers of the strange ubiquity of PIDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fliess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Join</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Steux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC Symposium on Nonlinear Control Systems (NOLCOS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th Mediterranean Conference on Control and Automation, MED'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2010, Marrakech, Morocco. pp.CDROM, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/med.2010.5547700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00484781v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00480293v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visibility Distance Estimation based on Structure from Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hautiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7627,230 +7627,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse fréquentielle des dérivateurs algébriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco de Asís García Collado</w:t>
+                <w:t xml:space="preserve">Observers of a nonlinear neutral system modelling a musical brass instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hugues Mounier</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIe Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">IFAC Workshop on Control of Distributed Parameter Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Toulouse, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00394972v1</w:t>
+                <w:t xml:space="preserve">hal-01161409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observers of a nonlinear neutral system modelling a musical brass instrument</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hélie</w:t>
+                <w:t xml:space="preserve">Analyse fréquentielle des dérivateurs algébriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco de Asís García Collado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Coron</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fliess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Workshop on Control of Distributed Parameter Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Toulouse, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">XXIIe Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01161409v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00394972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind instruments as time delay systems. Part I : modeling</w:t>
               </w:r>
@@ -8059,325 +8059,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00395393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust grey-box closed-loop stop-and-go control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Villagra</w:t>
+                <w:t xml:space="preserve">Vehicle Dynamics Estimation for Camera-based Visibility Distance Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hautiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2008, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ - International Conference on Intelligent RObots and Systems (IROS'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, France. pp 600-605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00319591v1</w:t>
+                <w:t xml:space="preserve">hal-00411777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle Dynamics Estimation for Camera-based Visibility Distance Estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hautiere</w:t>
+                <w:t xml:space="preserve">Boundary Feedback Control and Lyapunov Stability Analysis for Physical Networks of 2 2 Hyperbolic Balance Laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ - International Conference on Intelligent RObots and Systems (IROS'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, France. pp 600-605</w:t>
+              <w:t xml:space="preserve">47th Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411777v1</w:t>
+                <w:t xml:space="preserve">hal-00923599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Feedback Control and Lyapunov Stability Analysis for Physical Networks of 2 2 Hyperbolic Balance Laws</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Coron</w:t>
+                <w:t xml:space="preserve">Robust grey-box closed-loop stop-and-go control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Villagra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fliess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">47th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2008, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923599v1</w:t>
+                <w:t xml:space="preserve">inria-00319591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse problem: recovering the full-state of a simplified model of a trumpet-like instrument from the radiated pressure</w:t>
               </w:r>
@@ -10236,51 +10236,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169384v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boutin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;lie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte d'Andrea-Novel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368719v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wijnand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte d'Andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rosier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021090" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998430v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1285081" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488312v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Polack" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delprat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte D&#8217;andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.06.011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01515681v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lghani Menhour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mounier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tits.2017.2699283" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509787v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheib Fergani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3846" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01884700v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Menhour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368550v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#1523;andr&#233;a-Novel Brigitte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thorel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2016047" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256089v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Koenig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.05.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SRHMBF0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00869053v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.09.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072055v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Demmel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Larue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rakotonirainy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2013.041226" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533586v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Villagra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.11.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923627v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419445v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwoo Choi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2009.033264" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289015v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923596v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bastin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151551v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bourri&#232;res" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Oustaloup" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154998v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025671v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie dos Santos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126149v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126148v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228708v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163646v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185934v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roze" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788446v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02956925v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Quadrat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234055v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0439" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02392141v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Li" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917532" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046069v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lebrun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34747-5_3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296092v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029960" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795878v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980597v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Altch&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de La Fortelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2018.856942" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980743v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01597592v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01520869v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01498358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2191" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01453164v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte D 'Andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Joly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony No&#235;l" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Senpauroca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2948910.2948921" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01294825v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314548v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.08.065" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236030v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B D 'Andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02332412v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Servais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icosc.2015.7153288" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01134599v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecc.2015.7330852" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02332413v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icuas.2015.7152382" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02332414v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059574v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966904v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01100841v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01068283v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boisg&#233;rault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01235969v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00221" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01235992v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862402" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868229v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2013.6608738" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822258v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00859444v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2013.6760313" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822255v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868186v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822264v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810702v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00686653v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00611950v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00480293v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Steux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med.2010.5547700" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463865v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama El Hamzaoui" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484781v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559896v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hautiere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2010.5707416" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161416v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394972v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de As&#237;s Garc&#237;a Collado" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161409v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106431v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395393v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00319591v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411777v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923599v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106320v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00263844v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291878v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163653v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327193v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169147v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828722v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261838v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Talon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964981v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Lara" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752617v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752836v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442381v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141490v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140549v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809806v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Moyano" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075167v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Boustany" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Conrad" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169384v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boutin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;lie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte d'Andrea-Novel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368719v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wijnand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte d'Andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rosier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021090" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998430v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1285081" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488312v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Polack" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delprat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte D&#8217;andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.06.011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01515681v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lghani Menhour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mounier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tits.2017.2699283" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509787v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheib Fergani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3846" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01884700v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Menhour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368550v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#1523;andr&#233;a-Novel Brigitte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thorel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2016047" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256089v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Koenig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.05.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SRHMBF0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00869053v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.09.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072055v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Demmel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Larue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rakotonirainy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2013.041226" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533586v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Villagra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.11.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923627v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419445v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwoo Choi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2009.033264" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289015v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923596v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bastin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151551v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bourri&#232;res" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Oustaloup" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154998v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025671v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie dos Santos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126149v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228708v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163646v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185934v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roze" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788446v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234055v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0439" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02956925v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Li" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Quadrat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296092v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029960" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046069v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lebrun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34747-5_3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02392141v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917532" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795878v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980597v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Altch&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de La Fortelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2018.856942" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980743v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01597592v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01520869v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01498358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2191" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01453164v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte D 'Andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Joly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony No&#235;l" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Senpauroca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2948910.2948921" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01294825v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314548v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.08.065" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01134599v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecc.2015.7330852" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02332413v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Servais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icuas.2015.7152382" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236030v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B D 'Andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02332412v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icosc.2015.7153288" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02332414v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01100841v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966904v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059574v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01068283v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boisg&#233;rault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01235969v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00221" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01235992v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862402" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868229v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2013.6608738" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822258v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00859444v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2013.6760313" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822255v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868186v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822264v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810702v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00686653v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00611950v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484781v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463865v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama El Hamzaoui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00480293v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Steux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med.2010.5547700" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559896v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hautiere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2010.5707416" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161416v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161409v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394972v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de As&#237;s Garc&#237;a Collado" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106431v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395393v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411777v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923599v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00319591v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106320v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00263844v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291878v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163653v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327193v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169147v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828722v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261838v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Talon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964981v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Lara" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752617v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752836v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442381v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141490v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140549v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809806v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Moyano" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075167v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Boustany" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Conrad" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>