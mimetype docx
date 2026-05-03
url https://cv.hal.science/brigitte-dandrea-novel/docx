--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -5461,243 +5461,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Planning for Multi-Agent Systems Using Gevrey Trajectories Based on Burgers' Viscous Equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Servais</w:t>
+                <w:t xml:space="preserve">Full vehicle dynamics control based on LPV/Hinf and flatness approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soheib Fergani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lghani Menhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IFAC World Congress on International Federation of Automatic Control (IFAC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Aug 2014, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100841v1</w:t>
+                <w:t xml:space="preserve">hal-00966904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full vehicle dynamics control based on LPV/Hinf and flatness approaches</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Dugard</w:t>
+                <w:t xml:space="preserve">Motion Planning for Multi-Agent Systems Using Gevrey Trajectories Based on Burgers' Viscous Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">19th IFAC World Congress on International Federation of Automatic Control (IFAC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Aug 2014, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966904v1</w:t>
+                <w:t xml:space="preserve">hal-01100841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Virtual to Reality, How to Prototype, Test and Evaluate New ADAS: Application to Automatic Car Parking</w:t>
               </w:r>
@@ -5785,213 +5785,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Algebraic Observers for Brass Instruments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
+                <w:t xml:space="preserve">Simple Tracking Output Feedback H ∞ Control for Switched Linear Systems: Lateral Vehicle Control Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Menhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B D 'Andréa-Novel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA 2014, International Symposium on Musical Acoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa. pp.6424-6429, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.00221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068283v1</w:t>
+                <w:t xml:space="preserve">hal-01235969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Tracking Output Feedback H ∞ Control for Switched Linear Systems: Lateral Vehicle Control Application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B D 'Andréa-Novel</w:t>
+                <w:t xml:space="preserve">Design of Algebraic Observers for Brass Instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boisgérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISMA 2014, International Symposium on Musical Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Le Mans, France. pp.623-628</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235969v1</w:t>
+                <w:t xml:space="preserve">hal-01068283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous-Time Switched H∞ Proportional-Integral observer: Application for sideslip and road bank angles estimation</w:t>
               </w:r>
@@ -8059,217 +8059,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00395393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle Dynamics Estimation for Camera-based Visibility Distance Estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hautiere</w:t>
+                <w:t xml:space="preserve">Boundary Feedback Control and Lyapunov Stability Analysis for Physical Networks of 2 2 Hyperbolic Balance Laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ - International Conference on Intelligent RObots and Systems (IROS'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, France. pp 600-605</w:t>
+              <w:t xml:space="preserve">47th Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411777v1</w:t>
+                <w:t xml:space="preserve">hal-00923599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Feedback Control and Lyapunov Stability Analysis for Physical Networks of 2 2 Hyperbolic Balance Laws</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Coron</w:t>
+                <w:t xml:space="preserve">Vehicle Dynamics Estimation for Camera-based Visibility Distance Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hautiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ - International Conference on Intelligent RObots and Systems (IROS'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, France. pp 600-605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923599v1</w:t>
+                <w:t xml:space="preserve">hal-00411777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust grey-box closed-loop stop-and-go control</w:t>
               </w:r>
@@ -10236,51 +10236,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169384v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boutin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;lie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte d'Andrea-Novel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368719v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wijnand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte d'Andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rosier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021090" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998430v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1285081" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488312v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Polack" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delprat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte D&#8217;andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.06.011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01515681v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lghani Menhour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mounier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tits.2017.2699283" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509787v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheib Fergani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3846" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01884700v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Menhour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368550v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#1523;andr&#233;a-Novel Brigitte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thorel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2016047" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256089v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Koenig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.05.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SRHMBF0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00869053v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.09.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072055v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Demmel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Larue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rakotonirainy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2013.041226" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533586v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Villagra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.11.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923627v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419445v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwoo Choi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2009.033264" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289015v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923596v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bastin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151551v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bourri&#232;res" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Oustaloup" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154998v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025671v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie dos Santos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126149v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228708v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163646v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185934v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roze" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788446v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234055v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0439" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02956925v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Li" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Quadrat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296092v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029960" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046069v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lebrun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34747-5_3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02392141v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917532" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795878v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980597v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Altch&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de La Fortelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2018.856942" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980743v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01597592v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01520869v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01498358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2191" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01453164v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte D 'Andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Joly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony No&#235;l" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Senpauroca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2948910.2948921" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01294825v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314548v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.08.065" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01134599v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecc.2015.7330852" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02332413v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Servais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icuas.2015.7152382" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236030v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B D 'Andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02332412v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icosc.2015.7153288" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02332414v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01100841v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966904v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059574v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01068283v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boisg&#233;rault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01235969v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00221" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01235992v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862402" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868229v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2013.6608738" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822258v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00859444v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2013.6760313" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822255v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868186v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822264v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810702v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00686653v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00611950v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484781v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463865v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama El Hamzaoui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00480293v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Steux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med.2010.5547700" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559896v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hautiere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2010.5707416" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161416v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161409v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394972v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de As&#237;s Garc&#237;a Collado" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106431v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395393v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411777v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923599v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00319591v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106320v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00263844v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291878v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163653v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327193v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169147v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828722v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261838v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Talon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964981v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Lara" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752617v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752836v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442381v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141490v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140549v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809806v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Moyano" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075167v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Boustany" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Conrad" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169384v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boutin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;lie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte d'Andrea-Novel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368719v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wijnand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte d'Andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rosier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021090" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998430v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1285081" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488312v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Polack" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delprat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte D&#8217;andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.06.011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01515681v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lghani Menhour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mounier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tits.2017.2699283" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509787v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheib Fergani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3846" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01884700v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Menhour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368550v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#1523;andr&#233;a-Novel Brigitte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thorel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2016047" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256089v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Koenig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.05.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SRHMBF0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00869053v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.09.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072055v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Demmel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Larue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rakotonirainy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2013.041226" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533586v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Villagra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.11.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923627v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419445v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwoo Choi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2009.033264" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289015v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923596v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bastin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151551v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bourri&#232;res" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Oustaloup" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154998v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025671v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie dos Santos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126149v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228708v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163646v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185934v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roze" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788446v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234055v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0439" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02956925v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Li" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Quadrat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296092v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029960" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046069v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lebrun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34747-5_3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02392141v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917532" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795878v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980597v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Altch&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de La Fortelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2018.856942" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980743v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01597592v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01520869v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01498358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2191" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01453164v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte D 'Andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Joly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony No&#235;l" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Senpauroca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2948910.2948921" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01294825v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314548v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.08.065" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01134599v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecc.2015.7330852" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02332413v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Servais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icuas.2015.7152382" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236030v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B D 'Andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02332412v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icosc.2015.7153288" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02332414v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966904v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01100841v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059574v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01235969v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00221" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01068283v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boisg&#233;rault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01235992v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862402" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868229v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2013.6608738" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822258v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00859444v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2013.6760313" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822255v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868186v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822264v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810702v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00686653v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00611950v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484781v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463865v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama El Hamzaoui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00480293v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Steux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med.2010.5547700" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559896v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hautiere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2010.5707416" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161416v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161409v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394972v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de As&#237;s Garc&#237;a Collado" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106431v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395393v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923599v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411777v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00319591v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106320v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00263844v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291878v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163653v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327193v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169147v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828722v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261838v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Talon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964981v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Lara" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752617v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752836v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442381v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141490v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140549v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809806v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Moyano" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075167v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Boustany" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Conrad" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>