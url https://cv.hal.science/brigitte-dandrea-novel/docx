--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -3332,239 +3332,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active control of the axisymmetric vibration modes of a tom-tom drum using a modal-based observer-regulator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Wijnand</w:t>
+                <w:t xml:space="preserve">Longitudinal and lateral control for four wheel steering vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Roze</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Quadrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st Virtual IFAC World Congress (IFAC-V 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, en ligne, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03234055v1</w:t>
+                <w:t xml:space="preserve">hal-02956925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal and lateral control for four wheel steering vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Li</w:t>
+                <w:t xml:space="preserve">Active control of the axisymmetric vibration modes of a tom-tom drum using a modal-based observer-regulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Wijnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Quadrat</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Virtual IFAC World Congress (IFAC-V 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.639-646, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956925v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active control of the axisymmetric vibration modes of a tom-tom drum</w:t>
               </w:r>
@@ -4933,460 +4933,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new model-free design for vehicle control and its validation through an advanced simulation platform</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugues Mounier</w:t>
+                <w:t xml:space="preserve">Simple Discrete-Time Switched H ∞ Optimal Control: Application for Lateral Vehicle Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Menhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B D 'Andréa-Novel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th annual European Control Conference - ECC 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LPVS 2015 - 1st IFAC Workshop on Linear Parameter Varying Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134599v2</w:t>
+                <w:t xml:space="preserve">hal-01236030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground Control of a Hybrid Tricopter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Agent Motion Planning Using Burgers' Viscous Equation and Hopf-Cole Transformation, A Flatness-based implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Denver, United States. </w:t>
+              <w:t xml:space="preserve">4th International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Sousse, Tunisia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icuas.2015.7152382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icosc.2015.7153288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332413v1</w:t>
+                <w:t xml:space="preserve">hal-02332412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Discrete-Time Switched H ∞ Optimal Control: Application for Lateral Vehicle Control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B D 'Andréa-Novel</w:t>
+                <w:t xml:space="preserve">A new model-free design for vehicle control and its validation through an advanced simulation platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lghani Menhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fliess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPVS 2015 - 1st IFAC Workshop on Linear Parameter Varying Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th annual European Control Conference - ECC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Linz, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ecc.2015.7330852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236030v1</w:t>
+                <w:t xml:space="preserve">hal-01134599v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Agent Motion Planning Using Burgers' Viscous Equation and Hopf-Cole Transformation, A Flatness-based implementation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ground Control of a Hybrid Tricopter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Servais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Mounier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Systems and Control (ICSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Sousse, Tunisia. </w:t>
+              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Denver, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icosc.2015.7153288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icuas.2015.7152382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332412v1</w:t>
+                <w:t xml:space="preserve">hal-02332413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory tracking of Trirotor UAV with Pendulum Load</w:t>
               </w:r>
@@ -5785,213 +5785,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Tracking Output Feedback H ∞ Control for Switched Linear Systems: Lateral Vehicle Control Application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B D 'Andréa-Novel</w:t>
+                <w:t xml:space="preserve">Design of Algebraic Observers for Brass Instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boisgérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISMA 2014, International Symposium on Musical Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Le Mans, France. pp.623-628</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235969v1</w:t>
+                <w:t xml:space="preserve">hal-01068283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Algebraic Observers for Brass Instruments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
+                <w:t xml:space="preserve">Simple Tracking Output Feedback H ∞ Control for Switched Linear Systems: Lateral Vehicle Control Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Menhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B D 'Andréa-Novel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA 2014, International Symposium on Musical Acoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa. pp.6424-6429, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.00221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068283v1</w:t>
+                <w:t xml:space="preserve">hal-01235969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous-Time Switched H∞ Proportional-Integral observer: Application for sideslip and road bank angles estimation</w:t>
               </w:r>
@@ -9538,77 +9538,210 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00752836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of &amp;quot;Experimental implementation of a finite-time controller for the axisymmetric vibration modes of a tom-tom drum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Wijnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental implementation of a finite-time controller for the axisymmetric vibration modes of a tom-tom drum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Wijnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9643,73 +9776,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite-time stabilization of an overhead crane with a flexible cable submitted to an affine tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Wijnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9731,73 +9864,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-time stabilization of nonholonomic or underactuated mechanical systems: the unicycle and the slider examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9819,139 +9952,139 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FINITE-TIME STABILIZATION OF AN OVERHEAD CRANE WITH A FLEXIBLE CABLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Moyano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rosier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9961,135 +10094,135 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of an overhead crane : stabilization of flexibilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Boustany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Conrad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-1393, INRIA. 1991, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00075167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId190"/>
+      <w:footerReference w:type="default" r:id="rId191"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10236,51 +10369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169384v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boutin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;lie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte d'Andrea-Novel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368719v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wijnand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte d'Andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rosier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021090" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998430v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1285081" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488312v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Polack" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delprat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte D&#8217;andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.06.011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01515681v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lghani Menhour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mounier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tits.2017.2699283" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509787v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheib Fergani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3846" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01884700v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Menhour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368550v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#1523;andr&#233;a-Novel Brigitte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thorel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2016047" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256089v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Koenig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.05.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SRHMBF0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00869053v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.09.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072055v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Demmel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Larue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rakotonirainy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2013.041226" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533586v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Villagra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.11.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923627v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419445v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwoo Choi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2009.033264" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289015v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923596v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bastin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151551v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bourri&#232;res" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Oustaloup" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154998v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025671v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie dos Santos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126149v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228708v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163646v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185934v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roze" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788446v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234055v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0439" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02956925v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Li" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Quadrat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296092v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029960" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046069v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lebrun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34747-5_3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02392141v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917532" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795878v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980597v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Altch&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de La Fortelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2018.856942" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980743v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01597592v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01520869v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01498358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2191" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01453164v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte D 'Andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Joly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony No&#235;l" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Senpauroca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2948910.2948921" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01294825v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314548v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.08.065" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01134599v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecc.2015.7330852" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02332413v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Servais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icuas.2015.7152382" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236030v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B D 'Andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02332412v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icosc.2015.7153288" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02332414v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966904v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01100841v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059574v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01235969v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00221" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01068283v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boisg&#233;rault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01235992v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862402" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868229v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2013.6608738" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822258v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00859444v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2013.6760313" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822255v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868186v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822264v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810702v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00686653v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00611950v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484781v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463865v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama El Hamzaoui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00480293v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Steux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med.2010.5547700" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559896v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hautiere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2010.5707416" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161416v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161409v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394972v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de As&#237;s Garc&#237;a Collado" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106431v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395393v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923599v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411777v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00319591v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106320v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00263844v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291878v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163653v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327193v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169147v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828722v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261838v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Talon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964981v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Lara" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752617v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752836v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442381v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141490v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140549v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809806v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Moyano" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075167v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Boustany" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Conrad" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169384v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boutin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;lie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte d'Andrea-Novel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368719v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wijnand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte d'Andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rosier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021090" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998430v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1285081" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488312v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Polack" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delprat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte D&#8217;andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.06.011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01515681v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lghani Menhour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mounier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tits.2017.2699283" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509787v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheib Fergani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3846" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01884700v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Menhour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368550v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#1523;andr&#233;a-Novel Brigitte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thorel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2016047" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256089v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Koenig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.05.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SRHMBF0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00869053v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.09.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072055v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Demmel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Larue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rakotonirainy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2013.041226" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533586v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Villagra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.11.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923627v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419445v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwoo Choi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2009.033264" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289015v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923596v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bastin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151551v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bourri&#232;res" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Oustaloup" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154998v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025671v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie dos Santos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126149v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228708v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163646v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185934v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roze" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788446v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02956925v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Quadrat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234055v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0439" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296092v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029960" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046069v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lebrun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34747-5_3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02392141v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917532" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795878v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980597v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Altch&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de La Fortelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2018.856942" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980743v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01597592v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01520869v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01498358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2191" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01453164v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte D 'Andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Joly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony No&#235;l" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Senpauroca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2948910.2948921" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01294825v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314548v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.08.065" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236030v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B D 'Andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02332412v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Servais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icosc.2015.7153288" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01134599v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecc.2015.7330852" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02332413v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icuas.2015.7152382" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02332414v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966904v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01100841v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059574v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01068283v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boisg&#233;rault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01235969v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00221" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01235992v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862402" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868229v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2013.6608738" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822258v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00859444v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2013.6760313" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822255v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868186v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822264v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810702v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00686653v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00611950v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484781v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463865v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama El Hamzaoui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00480293v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Steux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med.2010.5547700" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559896v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hautiere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2010.5707416" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161416v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161409v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394972v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de As&#237;s Garc&#237;a Collado" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106431v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395393v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923599v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411777v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00319591v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106320v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00263844v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291878v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163653v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327193v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169147v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828722v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261838v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Talon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964981v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Lara" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752617v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752836v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611331v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442381v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141490v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140549v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809806v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Moyano" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075167v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Boustany" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Conrad" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>