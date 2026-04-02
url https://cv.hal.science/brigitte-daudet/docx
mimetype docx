--- v0 (2026-03-10)
+++ v1 (2026-04-02)
@@ -66,852 +66,852 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routes, Rail, Mer : Quelles Voies Pour Demain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment le conflit Israël-Hamas redessine les routes du transport maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment le conflit Israël-Hamas redessine les routes du transport maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.sxhr6nd3q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concentration of containerized shipping and handling services: The case of the Dakar-Luanda port range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croissance portuaire africaine et connectivité maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ports et connectivité : miroir(s) de globalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport maritime conteneurisé : bon élève de la décarbonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner demain les relations métropole-port</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un partenariat public-privé portuaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thorrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiquer la gouvernance portuaire autrement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Daudet</w:t>
+                <w:t xml:space="preserve">Yann Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Alix</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Serry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110124v1</w:t>
-              </w:r>
-[...688 lines deleted...]
-                <w:t xml:space="preserve">hal-05268992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -929,90 +929,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance portuaire par le compromis : Réflexions managériales et stratégiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Daudet</w:t>
+                <w:t xml:space="preserve">Yann Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Serry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1050,64 +1050,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance portuaire : Réflexions opérationnelles sur le concept de compromis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue interdisciplinaire droit et organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7, pp.33-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1141,77 +1141,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des trafics portuaires de la Baltique : miroir d’une géopolitique maritime turbulente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Serry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Daudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 84, pp.51-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1236,64 +1236,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Republic of Iran: Geopolitics game changer thanks to the railway sector?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World affairs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 33 (2), pp.93-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1318,64 +1318,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services ferroviaires eurasiatiques et stratégies économiques et géopolitiques de la Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Daudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Région et Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 41, pp.149-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1392,51 +1392,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1445,51 +1445,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compensation carbone locale : une approche par les proximités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Daudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème CIFEPME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1514,64 +1514,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From liner shipping connectivity to global terminal operator strategies: Toward a new competition on the Western &amp; Central Port Range of Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUGEO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1596,217 +1596,312 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Port Autonome de San Pedro : quelle place dans les stratégies conteneurisées internationales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEVPORT 2023 : Quelle place pour les ports territoriaux dans le système maritime de demain ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DEVPORT, Oct 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux maritimes et portuaires : la spécificité des ports normands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Devport 2020 : Ports, transport maritime et développement régional : globalisation, jeux d'échelles et environnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Le Havre Normandie, Oct 2020, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact des crises géopolitiques contemporaines : l'exemple des ports de la mer Baltique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Serry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Daudet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, https://theconversation.com/comment-les-ports-de-la-mer-baltique-sadaptent-a-la-nouvelle-donne-geopolitique-201609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1816,206 +1911,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des pistes de réflexion pour la gestion des ports secs en Afrique Atlantique : apport par le concept de résilience.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Apitsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Daudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ports secs : outils d'accélération socio-économiques en Afrique Atlantique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS éditions, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLP, EME, ACC : Pour une reconsidération de la gouvernance ville-port</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Daudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Port-city governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions EMS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.93-105, 2014, 978-2-84769-684-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2025,114 +2120,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche par le compromis des pratiques de gouvernance portuaire : pistes prospectives à partir de l'étude des cas des ports du Havre et d'Abidjan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Daudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Normandie Université, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021NORMC006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03220986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2279,51 +2374,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110124v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Daudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Loubet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409462v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501181v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kerbiriou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409716v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.sxhr6nd3q" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265474v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265462v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268997v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265478v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268987v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268992v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thorrance" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350950v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2023.2294211" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04624677v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34699/rido.2024.35" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099724v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02173159v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02173184v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015663v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Condor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954406v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04089012v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Apitsa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02173092v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/les-oceanides.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03220986v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021NORMC006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409462v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Daudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501181v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kerbiriou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409716v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.sxhr6nd3q" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265478v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268987v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265462v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265474v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268997v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268992v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thorrance" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110124v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Loubet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350950v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2023.2294211" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04624677v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34699/rido.2024.35" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099724v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02173159v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02173184v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015663v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Condor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954406v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570342v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducruet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04089012v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887923v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Apitsa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02173092v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/les-oceanides.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03220986v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021NORMC006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>