--- v1 (2026-04-02)
+++ v2 (2026-05-09)
@@ -66,1722 +66,1834 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routes, Rail, Mer : Quelles Voies Pour Demain ?</w:t>
+                <w:t xml:space="preserve">Pratiquer la gouvernance portuaire autrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Brigitte Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yann Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Serry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409462v1</w:t>
+                <w:t xml:space="preserve">hal-05593789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le conflit Israël-Hamas redessine les routes du transport maritime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gouvernance portuaire par le compromis : Réflexions managériales et stratégiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Kerbiriou</w:t>
+                <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Daudet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Alix</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501181v1</w:t>
+                <w:t xml:space="preserve">Arnaud Serry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12507970.2023.2294211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le conflit Israël-Hamas redessine les routes du transport maritime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Kerbiriou</w:t>
+                <w:t xml:space="preserve">Gouvernance portuaire : Réflexions opérationnelles sur le concept de compromis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Daudet</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-05409716v1</w:t>
+                <w:t xml:space="preserve">Yann Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue interdisciplinaire droit et organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, pp.33-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34699/rido.2024.35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration of containerized shipping and handling services: The case of the Dakar-Luanda port range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution des trafics portuaires de la Baltique : miroir d’une géopolitique maritime turbulente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Serry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yann Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Brigitte Daudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05265478v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 84, pp.51-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance portuaire africaine et connectivité maritime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Republic of Iran: Geopolitics game changer thanks to the railway sector?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Daudet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05268987v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (2), pp.93-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ports et connectivité : miroir(s) de globalisation</w:t>
+                <w:t xml:space="preserve">Services ferroviaires eurasiatiques et stratégies économiques et géopolitiques de la Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yann Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Brigitte Daudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...95 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Région et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41, pp.149-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...130 lines deleted...]
-                <w:t xml:space="preserve">hal-05268992v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiquer la gouvernance portuaire autrement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Daudet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Serry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance portuaire par le compromis : Réflexions managériales et stratégiques</w:t>
+                <w:t xml:space="preserve">Routes, Rail, Mer : Quelles Voies Pour Demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yann Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Brigitte Daudet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-04350950v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance portuaire : Réflexions opérationnelles sur le concept de compromis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment le conflit Israël-Hamas redessine les routes du transport maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Daudet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04624677v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des trafics portuaires de la Baltique : miroir d’une géopolitique maritime turbulente</w:t>
+                <w:t xml:space="preserve">Comment le conflit Israël-Hamas redessine les routes du transport maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Serry</w:t>
+                <w:t xml:space="preserve">Ronan Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Alix</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brigitte Daudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05099724v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.sxhr6nd3q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Republic of Iran: Geopolitics game changer thanks to the railway sector?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour un partenariat public-privé portuaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thorrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Daudet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-02173159v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services ferroviaires eurasiatiques et stratégies économiques et géopolitiques de la Chine</w:t>
+                <w:t xml:space="preserve">Ports et connectivité : miroir(s) de globalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Brigitte Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport maritime conteneurisé : bon élève de la décarbonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner demain les relations métropole-port</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concentration of containerized shipping and handling services: The case of the Dakar-Luanda port range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croissance portuaire africaine et connectivité maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yann Alix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02173184v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compensation carbone locale : une approche par les proximités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Daudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème CIFEPME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From liner shipping connectivity to global terminal operator strategies: Toward a new competition on the Western &amp; Central Port Range of Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUGEO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Port Autonome de San Pedro : quelle place dans les stratégies conteneurisées internationales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEVPORT 2023 : Quelle place pour les ports territoriaux dans le système maritime de demain ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DEVPORT, Oct 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux maritimes et portuaires : la spécificité des ports normands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devport 2020 : Ports, transport maritime et développement régional : globalisation, jeux d'échelles et environnements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Le Havre Normandie, Oct 2020, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05570342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1791,117 +1903,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact des crises géopolitiques contemporaines : l'exemple des ports de la mer Baltique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Serry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Daudet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, https://theconversation.com/comment-les-ports-de-la-mer-baltique-sadaptent-a-la-nouvelle-donne-geopolitique-201609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1911,206 +2023,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des pistes de réflexion pour la gestion des ports secs en Afrique Atlantique : apport par le concept de résilience.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Apitsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Daudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ports secs : outils d'accélération socio-économiques en Afrique Atlantique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS éditions, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLP, EME, ACC : Pour une reconsidération de la gouvernance ville-port</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Daudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Port-city governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions EMS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-105, 2014, 978-2-84769-684-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2120,114 +2232,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche par le compromis des pratiques de gouvernance portuaire : pistes prospectives à partir de l'étude des cas des ports du Havre et d'Abidjan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Daudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Normandie Université, 2021. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2021NORMC006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03220986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2374,51 +2486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409462v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Daudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501181v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kerbiriou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409716v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.sxhr6nd3q" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265478v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268987v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265462v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265474v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268997v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268992v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thorrance" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110124v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Loubet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350950v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2023.2294211" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04624677v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34699/rido.2024.35" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099724v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02173159v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02173184v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015663v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Condor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954406v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570342v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducruet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04089012v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887923v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Apitsa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02173092v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/les-oceanides.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03220986v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021NORMC006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Daudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Loubet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350950v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2023.2294211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04624677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34699/rido.2024.35" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099724v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02173159v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02173184v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110124v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409462v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501181v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kerbiriou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409716v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.sxhr6nd3q" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268992v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thorrance" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265462v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265474v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268997v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265478v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268987v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015663v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Condor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952019v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954406v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570342v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducruet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04089012v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887923v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Apitsa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02173092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/les-oceanides.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03220986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021NORMC006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>