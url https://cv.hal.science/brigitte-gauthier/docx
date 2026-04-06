--- v0 (2026-03-06)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Brigitte GAUTHIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Université Evry Paris-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Novelist, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personne ne le saura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Gallimard, série noire)Screenwriter. Script Doctor.Research on Theater, Film & Dance.Expert on Pinter & on Pina Bausch.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (L'Entretemps)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage chorégraphique de Pina Bausch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (L'Arche)Expert for the EACEA Education Audiovisual and Culture Executive Agency.Author: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dramatologie(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Entretemps</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration du créole chagossien dans un contexte français (roman) ou anglais (scénario)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mots aux actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 7. Sémantique(s), sémiotique(s) et traduction, pp.537-563. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08745-8.p.0537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait de Pina Bausch en noir et rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme Orphée et Eurydice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Publication Opéra National de Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Figures du jeu dans Fin de Partie de Samuel Beckett »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, RADAC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Pina Bausch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes théatrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1-2 (47-48), pp.122-123. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etth.047.0122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie, l’énergie, la danse. Le Sacre du printemps de Pina Bausch inscrit au répertoire de l’Opéra de Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En scène ! : le journal de l'Opéra national de Paris </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chez Pina Bausch, le théâtre sert d’infrastructure à la danse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Théâtrales, Centre d’études théâtrales, Université Catholique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vol. 1 Filiations historiques et positions actuelles, Textes réunis par Philippe Ivernel et Anne Longuet Marx (N°47-48 Théâtre et danse, un croisement moderne et contemporain), pp.113-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hommage à Pina Bausch »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Théâtrales, Centre d’études théâtrales, Université Catholique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vol. 1 Filiations historiques et positions actuelles, Textes réunis par Philippe Ivernel et Anne Longuet Marx (N°47-48), pp.122-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre/Danse, Chorégraphies de Pina Bausch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Théatre-Danse : la fusion ou rien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubrick forever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Occasional papers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chez Pina Bausch, le théâtre sert d’infrastructure à la danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes théatrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1-2 (47-48), pp.113-121. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etth.047.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett vs. Pinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Occasional papers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Harold Pinter et ses contemporains », Dossier Spécial Harold Pinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Avant-scène. Théâtre </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1258, pp.199è-1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Politique par le théâtre », Dossier Spécial Harold Pinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Avant-scène. Théâtre </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1258, pp.93-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cri du chat : déchirure, invasion, évasion. Analyse psychanalytique de A Streetcar Named Desire de Tennessee Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentecost de David Edgar ou l'Épiphanie de l'Europe de l'Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 52 (2), pp.185-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humphrey Bogart : l'Acteur, la Star et le Mythe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Ciclaho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrits et Figures dans Strange Interlude d'Eugene O'Neill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cinéma d'Andy Warhol, crise conceptuelle de la représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Antonin Artaud, Soirée Cinervure à Sainte-Anne. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.13-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Zanussi : Inventaire, interview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 1 (2), pp.68-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de la psychanalyse au cinéma, le Freud de John Huston, Traduction d’un article de Donald Chankin, Directeur de la série de séminaires « Camera on the Couch », Anthology Film Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 7 (1), pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusan Makavejev : Révolution sociale et sexuelle – WR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 1 (2), pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cas Otto Gross et ses liens avec l’avant-garde cinématographique berlinoise : Le Caligari de Wiene, traduction d'un texte de Neil Donahue, Université d’Hofstra, Hempstead, NY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Donahue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 7 (1.), pp.52-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques de l'aliénation dans Family Life de Ken Loach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Forman : Taking Off, Hair, One Flew Over the Cuckoo's Nest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.16-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma de Nervure (Dossier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 7 (1), pp.16-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatisation d'une psychiatrie policière, Agnes of God de John Pielmeier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 111, pp.64-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sarah aux 21 visages. » (Trad. Law: “The 21 Faces of Sarah. A jury must decide whether a woman claiming to have multiple-personality disorder was sexually assaulted”, by Jill Smolowe Monday, Time magazine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.77-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatisation d'une psychiatrie policière, Agnes of God de John Pielmeier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.64-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Aujourd'hui, c'est l'anniversaire de l'œuvre de Kantor. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 4 (6), pp.59-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et Psychiatrie 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 3, pp.61-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et Antipsychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, pp.68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et Psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 2 (6), pp.69-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Normosés d’Avignon, Penthésilée de Heinrich von Kleist ; Les nouveaux horizons d’Harold Pinter, Une sorte d’Alaska, Notes de Festival, Avignon 1987 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 1 (1), pp.98-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis y clasificación de la terminología del terrorismo desde la ficción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Jornadas de Lingüística, Traducción y Cultura, celebradas; V Conferencia de Enseñanza y Aprendizaje de Lenguas en la Educación Superior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geisy L. Hernández (CEALES), Pedro Mogorron Huerta (FRASYTRAM), Oct 2023, Universidad de Holguin, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentación de los trabajos de subtitulación de videoclips hispano-franceses realizados por los estudiantes del Máster de Traducción, Narración y Nuevos Medios, de la Universidad de París-Saclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">las I Jornadas de Lingüística, Traducción y Cultura, celebradas, V Conferencia de Enseñanza y Aprendizaje de Lenguas en la Educación Superior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geisy L. Hernández (CEALES), Pedro Mogorron Huerta (FRASYTRAM), Oct 2023, Universidad de Holguin, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue auteur traducteur sur les enjeux référentiels, traduction collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traducción de los referentes culturales: transversalidad y nuevas tendencias VIII Coloquio Lucentino. globalización, comprensión y traducción de los referentes culturales: transversalidad y nuevas tecnologías</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedro Mogorron Huerta (FRASYTRAM), Brigitte Gauthier, (SLAM), Rosario Valdivia Paz-Soldán, (Université Ricardo Palma), Nov 2022, Alicante, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture sociale et harcèlement dans le cinéma sud-africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet AVISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armel Dubois-Nayt, Dec 2020, Versailles - Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Diary Workshop : Bari Upside Up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRS, Center for Remembering and Sharing, Socially Relevant Film Festival, SRFF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nora Armani, Mar 2019, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Triangulation Method, filling the gaps of automatic translation tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de Traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Baholisoa Simone Ralalaoherivony, Pr, Laboratoires CIRAM (Langues et Lettres Malgaches), CERCOM (Langages, Communication et Dynamique Locale), Sep 2019, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Netflix Syndrome : How the American film industry evolved from a Dream Factory to an Emotion Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotions dans le cinéma ibéro-américain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carlos Belmonte Grey, May 2019, EVRY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la voix off narrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCI-Fi et AI Screenwriting Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brigitte Gauthier, Feb 2019, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screenwriting Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCI-Fi et AI Screenwriting Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brigitte Gauthier, Feb 2019, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramaturgie des Amériques contestataires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre le Summer of Love et le Cordobazo, conflits sociaux, jeunesse et défis culturels dans les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Bouffartigue et Antonio Ramos, Jan 2018, EVRY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political Semantics (Underground d'une sémantique politique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional Fraseología y Traducción en Lima, Universidad Ricardo Palma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedro Mogorron Huerta (FRASYTRAM), Brigitte Gauthier, (SLAM), Rosario Valdivia Paz-Soldán, (Université Ricardo Palma), Sep 2018, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre engagé pour la cause mexicaine dans l'affaire du &amp;quot;Mur&amp;quot;, Robert Shenkkan, Building the Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réfugiés Transmedia (2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, EVRY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche/Théâtre & Développement, la scène new-yorkaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche-création : une utopie à explorer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Starkier et Sylvie Roques, Nov 2017, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Intimités électives de Patrice Chéreau » : un cinéma engagé de l’analyse des mœurs contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chéreau en son temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Book to Movie : the Art of Adapting with Robert Schenkkan-Pulitzer Prize, Marc Levy, Lila Azam Zanganeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Book to Movie : the Art of Adapting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délires, Madonna, MDNA World Tour, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Expériences de la Déraison au Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Jan 2014, PARIS, EHESS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cinéma d'Andy Warhol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Art of Discomfort in L. Buñuel & Carson McCullers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur l’intertextualité dans le cinéma hispanique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CUNY Graduate Center, NY, May 1989, New York (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Oracle du Caire, vol. 3, L’émir des attentats (roman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Oracle du Caire, vol. 1, Le groupe des campeurs (roman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Oracle du Caire, vol. 2, Le tueur au scooter (roman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Oracle du Caire, vol. 4, Le boucher de Raqqa (roman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madonna revisitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Agar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Série S.C.R.I.P.T., Champ Théâtral, Brigitte Gauthier, 235539413X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatologie(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Entretemps, 2023, Champ théâtral, Les points dans les poches, 9782355394089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réfugiés Transmédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Série S.C.R.I.P.T., Champ théâtral, Brigitte Gauthier, 978-2-35539-405-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCRIPT/Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Série S.C.R.I.P.T., Les points dans les poches, Brigitte Gauthier, 978-2-35539-401-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaliser un long métrage: Le travail avec l’équipe artistique et technique (Trad. Directing Feature Films de Mark Travis, nouvelle édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DIXIT, 303 p., 2019, 2844811876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personne ne le saura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Story, Écrire un scénario pour le cinéma et la télévision (Trad. de Story de Robert McKee, nouvelle édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 416 p., 2017, 220061747X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l'Entretemps, 2015, Les Points dans les Poches. Série S.C.R.I.P.T., 978-2-35539-217-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personne ne le saura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Enseignement du cinéma aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénaristes de la paix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabindranath Tagore - Satyajit Ray. Une filiation indienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre contemporain Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, Série S.C.R.I.P.T., Les Points dans les Poches, Brigitte Gauthier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubrick, les musiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, Série S.C.R.I.P.T., sous la direction de Brigitte Gauthier, Collection les points dans les poches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubrick, les films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Série S.C.R.I.P.T., sous la direction de Brigitte Gauthier, Collection les points dans les poches, Brigitte Gauthier, 9782355391385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre contemporain Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 304 p, 2011, Série S.C.R.I.P.T., Champ Théâtral, Brigitte Gauthier, ISBN : 9782355391217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2010, 2296126405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage chorégraphique de Pina Bausch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viva Pinter: Harold Pinter's Spirit of Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 246 p., 2009, European Connections, 13: 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viva Pinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gauthier, Brigitte. Peter Lang, 246 pp, 2009, European Connections Vol. 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les règles élémentaires de l’écriture de scénario, (Trad. de Save the Cat! de Blake Snyder)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIXIT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2844811922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en scène (Trad. de Directing Feature Films, M. Travis),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIXIT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2844810985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire une comédie. Faites les rire. (Trad. de Writing the Comedy Film de Stuart Voytilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2844810829</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Pinter, le maître de la fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clés des plus grands succès cinématographiques (The megahits, M. Stefaniks)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2844810721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramaturges et cinéastes de l'antipsychiatrie, Entretiens sur l'ère de la fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Pinter et les dramaturges de la fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Story, Contenu, Structure, Genre, Les principes de l’écriture de scénario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mckee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIXIT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2844811310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment reconnaître, identifier et définir les problèmes liés à l’écriture de scénario (The Screenwriter’s Problem Solver de Syd Field) Traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIXIT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2000, 2844811906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision et société aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Caretaker of the Fragments of Modernity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du cinéma américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette, 1995, 2011456231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Pinter, Prix Nobel de Littérature 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Prix Nobel de littérature (1901-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Aden, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketermaya de Lucas Jedrzejak, la situation des réfugiés au Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réfugiés Transmédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.209-218, 2022, Série S.C.R.I.P.T., Champ Théâtral, 2355394059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface, Réfugiés Transmédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réfugiés Transmédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-15, 2022, Série S.C.R.I.P.T., 2355394059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Netflix Syndrome : How the American film industry evolved from a Dream Factory to an Emotion Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belmonte Grey, Carlos; Fernández Reyes, Álvaro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El paraíso de las emociones Teoría, producción y contextos de la experiencia fílmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial Tirant Humanidades; Université Évry Val-d’Essonne/Paris Saclay y Universidad de Guadalajara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.325-346, 2022, 9788418970733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête à Bari, porte du terrorisme international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réfugiés Transmédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.303-312, 2022, Série S.C.R.I.P.T., Champ Théâtral, 2355394059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction multicible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Lautel-Ribstein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches linguistiques contemporaines de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Universitaires, pp.145-161, 2022, 978-2-84832-532-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Pinter visionnaire : réfugiés et jeu vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réfugiés Transmédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-40, 2022, Série S.C.R.I.P.T., les points dans les poches, 2355394059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fil de la transmission en danse, théâtre, cinéma et performance aux Etats-Unis et en Europe, nécessité d'une-création itinérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Starkier et Sylvie Roques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECHERCHE CREATION THEATRE : savoir ou savoir-faire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-56, 2021, Série S.C.R.I.P.T., Champ Théâtral, 978-2-35539-402-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface, SCRIPT/Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCRIPT/Afrique du Sud, cinéma et enjeux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-10, 2021, Série S.C.R.I.P.T., Les points dans les poches, 2355392242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire et scénariser - at the same time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Genty, Sabrina Baldo, Julio de los Reyes Lozano (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Traduction Audiovisuelle : Normes, transgressions et nouveaux défis professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-202, 2021, Série S.C.R.I.P.T., Champ Théâtral, ISBN : 9782355394027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifeste de la Recherche-Création : l'alliance d'un héritage culturel et d'une pratique des arts de la scène. Hommage au Watermill Center de Bob Wilson.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Starkier et Sylvie Roques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche Création Théâtre, savoir ou savoir-faire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-21, 2021, Série S.C.R.I.P.T., 9782355394003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viol(s), métaphore de la société post-apartheid, dans Disgrace de J.M. Coetzee et ses adaptations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCRIPT/Afrique du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-27, 2021, Série S.C.R.I.P.T., Les points dans les poches, 2355392242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école de cinéma de Johannesburg, l'AFDA, visite guidée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCRIPT/Afrique du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://entretemps.org/products/script-afrique-du-sud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-209, 2021, Série S.C.R.I.P.T., Les points dans les poches, 2355392242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dentellières de la traduction, accord auteur/traducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianna Tarquini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Genty, Sabrina Baldo, Julio de los Reyes Lozano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction audiovisuelle : normes, transgressions et nouveaux défis professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-223, 2021, Série S.C.R.I.P.T., Champ Théâtral, 978-2-35539-402-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative translating: from novel2film in a bilingual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerd Wotjak; Pino Valero Cuadra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevas tendencias en traducción e interpretación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 128, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.449-462, 2018, Studien zur romanischen Sprachwissenschaft und interkulturellen Kommunikation, 9783631770788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative translating from novel2film in a bilingual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">coord. por Pino Valero Cuadra, Analía Cuadrado Rey, Paola Carrión González. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevas tendencias en traducción: Fraseología, Interpretación, TAV y sus didácticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.449-462, 2018, ISBN 978-3-631-75743-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geopolitics of European Theater : Tom Stoppard, David Edgar, Harold Pinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuria Santamaria, Francesc Foguet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De fronteres i arts escèniques (GRAE), Universitat Autonoma de Barcelona, Barcelone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.131-146, 2015, 978-84-943779-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat avec Mira Nair. Écriture et improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-111, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre sur l’Université de Columbia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.14-136, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Yves Lavandier, scénariste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.96-99, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface, Satyajit Ray, ambassadeur de Tagore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabindranath Tagore - Satyajit Ray. Une filiation indienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-24, 2014, Série S.C.R.I.P.T., Les points dans les poches, 235539184X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Guy Gallo, un exemple d’adaptation : Au-dessous du volcan de Malcolm Lowry réalisé par John Huston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.46-56, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Annette Insdorf. Analyse des films du monde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56-69, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Corinne Jacker, Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-80, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Stephan Sharff, Écriture de scénario & poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Enseignement du cinéma aux États-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.134-139, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Milena Jelinek, Analyse de scénario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.86-96, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Larry Engel, Le langage cinématographique des documentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.30-37, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Ralph Rosenblum, le monteur de Woody Allen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.112-127, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Milena Jelinek, Analyse de scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.86-96, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Amérique des médias, les pacificateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scénaristes de la paix - Orient, Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-132, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pina Bausch, Une vie, une œuvre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Garrigou-Lagrange. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Destins inoubliables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albin Michel, pp.43-50, 2014, 2226259090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Pinter, Une vie, une oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Garrigou-Lagrange. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Destins inoubliables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-277, 2014, 2226259090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat avec Milos Forman. Écriture et jeu de l’acteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-46, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface, Scénaristes de la paix - Orient, Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scénaristes de la paix - Orient, occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-23, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat avec Mira Nair, Écriture et improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-111, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l'Est et l'Ouest : Austin / Philadelphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cremieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabous et Totems chez Pina Bausch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Camarade, Marie-Lise Paoli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges et territoires chorégraphiques de Pina Bausch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Arche, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface, Shakespeare, le langage des blessures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clifford Armion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shakespeare, le langage des blessures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2355391556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre ultra-contemporain américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre Contemporain, Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-30, 2012, 2355391505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubrick, cinéaste compositeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kubrick, les films, les musiques, vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Entretemps, 2012, 2355391491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre Contemporain, Occident – Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre Contemporain, Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-15, 2012, Série S.C.R.I.P.T., Les points dans les poches, 2355391505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubrick, les films, les films, les films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kubrick, les films, les musiques (volume 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-15, 2012, Série S.C.R.I.P.T., Les points dans les poches, 2355391386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre Contemporain, Orient – Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre Contemporain, Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-15, 2012, Série S.C.R.I.P.T., Les points dans les poches, 2355391394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabous et Totem chez Pina Bausch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Lise Paoli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges et territoires chorégraphiques de Pina Bausch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Arche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-207, 2012, 285181804X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat avec Lin Hsiu-Wey du Contemporary Legend Theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre Contemporain, Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.166-188, 2012, Série S.C.R.I.P.T., Les points dans les poches, 2355391505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Kubrick, forever »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kubrick, les films, les musiques, vol. 1,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-27, 2012, Série S.C.R.I.P.T., les points dans les poches, 2355391386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entretien avec Monica Guillouet-Gélys »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre Contemporain, Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.16-27, 2012, 2355391394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction : Kubrick, les musiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kubrick, les films, les musiques, vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Série S.C.R.I.P.T., Les points dans les poches, 2355391491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Limier au carré : Anthony Shaffer et John Mankiewicz vs Harold Pinter et Kenneth Branagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Torti-Alcayaga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre au cinéma : arts ouverts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manuscrit Eds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-115, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeats et le théâtre No</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre Contemporain, Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-45, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Pinter, dramaturge et cinéaste des jeux de pouvoir du fascisme au quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.264-271, 2011, Champ Théâtral, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien Brigitte Gauthier et Volker Schlöndorff: Pinter, un résistant spirituel éternel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Entretemps, pp.32-41, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier : Dialogue avec Michel Ciment et Eric Kahane à l’Entrepôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-82, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde des metteurs en scènes de Pinter : Philippe Lanton, Stuart Seide, David Jones, ainsi que Jean Pavans, traducteur de Pinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Entretemps, pp.113-136, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien Brigitte Gauthier et David Jones, Pinter et Kafka : Souvenirs du tournage à Prague du Procès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.96-104, 2011, Champ Théâtral, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entretien Brigitte Gauthier et Jerry Schatzberg : Pinter et L’Ami retrouvé de Fred Uhlman »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Entretemps, pp.60-66, 2011, Champ Théâtral</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entretien Brigitte Gauthier et David Jones sur les adaptations de Pinter : Langrishe, Go Down, Trahisons conjugales, Le Procès. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en Scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-95, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Espaces rêves dans les chorégraphies de Pina Bausch »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Torti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rythmes du corps dans l’espace spectaculaire et textuel2 : Arts ouverts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manuscrit Eds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Savoir, 2304035663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien Brigitte Gauthier et William Baker, une oeuvre topologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.184-190, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien Brigitte Gauthier et Cynthia Liebow: Shakespeare, Beckett et Pinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-168, 2011, Champ Théâtral</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinter ou l’esprit de résistance contre la tapisserie des mensonges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en Scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-24, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien Brigitte Gauthier et Chittaranjan Misra : Pinter et l’esprit indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.212-221, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien Brigitte Gauthier et David Jones, Les coulisses de Trahisons conjugales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-110, 2011, Champ Théâtral</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux parcours de combattants : Harold Pinter et Volker Schlöndorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.26-31, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entretien Brigitte Gauthier et David Jones sur le théâtre de Pinter : L’Anniversaire, Le Gardien, C’était hier, No Man’s Land et Hot-house »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-92, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entretien Brigitte Gauthier et Barbara Bray »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.148-158, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entretien Brigitte Gauthier et Volker Schlöndorff : Pinter et La Servante écarlate de Margaret Atwood. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.42-59, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde des réalisateurs de Harold Pinter: Jerry Schatzberg, David Jones, Roberto Ando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-145, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier interviews Nicole Boireau on Pinter, a theater of moral values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter’s Spirit of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.193-197, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier interviews Cynthia Liebow: Shakespeare, Beckett and Pinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter’s Spirit of Resistance, Oxford, New York, Peter Lang, 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.111-118, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier interviews Jerry Schatzberg on his adaptation of Fred Uhlman's Reunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter’s Spirit of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.67-74, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinter’s Spirit of Resistance against the tapestry of lies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter’s Spirit of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.1-16, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Volker Schlöndorff, The Handmaid’s Tail »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter’s Spirit of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier interviews Chittaranjan Misra on Silencing rites in Pinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter’s Spirit of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.183-192, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier interviews William Baker on Pinter's poetry: a topological corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter’s Spirit of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.135-138, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier interviews David Jones on staging pauses and silences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter’s Spirit of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-66, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier interviews Barbara Bray on Pinter's radio plays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter's Spirit of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.19-26, 2009, ISBN 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier moderates a discussion between Michel Ciment and Eric Kahane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier moderates a discussion between Michel Ciment and Eric Kahane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-92, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinter and the power games of daily fascism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter’s Spirit of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.219-230, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Pinter and Volker Schlöndorff: two freedom fighters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter’s Spirit of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.27-32, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vortex et frôlement dans Waltenberg, roman de Hédi Kaddour. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Sur Waltenberg, Roman de Hedi Kaddour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Act Mem, 2007, 978-2-35513-000-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pentecost, David Edgar »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elizabeth Angel-Perez, Nicole Boireau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Théâtre anglais contemporain : (1985-2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincksieck, pp.83-100, 2007, 978-2-252-03601-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instinct et Intellect dans L’Homme et le Surhomme de Bernard Shaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Brennan, Thierry Dubost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G.B. Shaw, un dramaturge engagé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.U. Caen, pp.65-75, 1998, 978-2- 84133-460-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId216"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Brigitte GAUTHIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Université Evry Paris-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Novelist, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personne ne le saura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Gallimard, série noire)Screenwriter. Script Doctor.Research on Theater, Film & Dance.Expert on Pinter & on Pina Bausch.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (L'Entretemps)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage chorégraphique de Pina Bausch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (L'Arche)Expert for the EACEA Education Audiovisual and Culture Executive Agency.Author: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dramatologie(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Entretemps</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration du créole chagossien dans un contexte français (roman) ou anglais (scénario)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mots aux actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 7. Sémantique(s), sémiotique(s) et traduction, pp.537-563. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08745-8.p.0537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait de Pina Bausch en noir et rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme Orphée et Eurydice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Publication Opéra National de Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Figures du jeu dans Fin de Partie de Samuel Beckett »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, RADAC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett vs. Pinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Occasional papers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chez Pina Bausch, le théâtre sert d’infrastructure à la danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes théatrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1-2 (47-48), pp.113-121. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etth.047.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie, l’énergie, la danse. Le Sacre du printemps de Pina Bausch inscrit au répertoire de l’Opéra de Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En scène ! : le journal de l'Opéra national de Paris </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Pina Bausch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes théatrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1-2 (47-48), pp.122-123. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etth.047.0122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hommage à Pina Bausch »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Théâtrales, Centre d’études théâtrales, Université Catholique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vol. 1 Filiations historiques et positions actuelles, Textes réunis par Philippe Ivernel et Anne Longuet Marx (N°47-48), pp.122-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chez Pina Bausch, le théâtre sert d’infrastructure à la danse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Théâtrales, Centre d’études théâtrales, Université Catholique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vol. 1 Filiations historiques et positions actuelles, Textes réunis par Philippe Ivernel et Anne Longuet Marx (N°47-48 Théâtre et danse, un croisement moderne et contemporain), pp.113-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre/Danse, Chorégraphies de Pina Bausch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Théatre-Danse : la fusion ou rien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubrick forever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Occasional papers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Harold Pinter et ses contemporains », Dossier Spécial Harold Pinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Avant-scène. Théâtre </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1258, pp.199è-1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Politique par le théâtre », Dossier Spécial Harold Pinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Avant-scène. Théâtre </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1258, pp.93-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cri du chat : déchirure, invasion, évasion. Analyse psychanalytique de A Streetcar Named Desire de Tennessee Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentecost de David Edgar ou l'Épiphanie de l'Europe de l'Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 52 (2), pp.185-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humphrey Bogart : l'Acteur, la Star et le Mythe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Ciclaho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrits et Figures dans Strange Interlude d'Eugene O'Neill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cinéma d'Andy Warhol, crise conceptuelle de la représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma de Nervure (Dossier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 7 (1), pp.16-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Antonin Artaud, Soirée Cinervure à Sainte-Anne. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.13-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusan Makavejev : Révolution sociale et sexuelle – WR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 1 (2), pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de la psychanalyse au cinéma, le Freud de John Huston, Traduction d’un article de Donald Chankin, Directeur de la série de séminaires « Camera on the Couch », Anthology Film Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 7 (1), pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Zanussi : Inventaire, interview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 1 (2), pp.68-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cas Otto Gross et ses liens avec l’avant-garde cinématographique berlinoise : Le Caligari de Wiene, traduction d'un texte de Neil Donahue, Université d’Hofstra, Hempstead, NY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Donahue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 7 (1.), pp.52-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Forman : Taking Off, Hair, One Flew Over the Cuckoo's Nest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.16-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques de l'aliénation dans Family Life de Ken Loach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatisation d'une psychiatrie policière, Agnes of God de John Pielmeier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 111, pp.64-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sarah aux 21 visages. » (Trad. Law: “The 21 Faces of Sarah. A jury must decide whether a woman claiming to have multiple-personality disorder was sexually assaulted”, by Jill Smolowe Monday, Time magazine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.77-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatisation d'une psychiatrie policière, Agnes of God de John Pielmeier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.64-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Aujourd'hui, c'est l'anniversaire de l'œuvre de Kantor. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 4 (6), pp.59-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et Psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 2 (6), pp.69-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et Psychiatrie 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 3, pp.61-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et Antipsychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, pp.68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Normosés d’Avignon, Penthésilée de Heinrich von Kleist ; Les nouveaux horizons d’Harold Pinter, Une sorte d’Alaska, Notes de Festival, Avignon 1987 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 1 (1), pp.98-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis y clasificación de la terminología del terrorismo desde la ficción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Jornadas de Lingüística, Traducción y Cultura, celebradas; V Conferencia de Enseñanza y Aprendizaje de Lenguas en la Educación Superior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geisy L. Hernández (CEALES), Pedro Mogorron Huerta (FRASYTRAM), Oct 2023, Universidad de Holguin, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentación de los trabajos de subtitulación de videoclips hispano-franceses realizados por los estudiantes del Máster de Traducción, Narración y Nuevos Medios, de la Universidad de París-Saclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">las I Jornadas de Lingüística, Traducción y Cultura, celebradas, V Conferencia de Enseñanza y Aprendizaje de Lenguas en la Educación Superior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geisy L. Hernández (CEALES), Pedro Mogorron Huerta (FRASYTRAM), Oct 2023, Universidad de Holguin, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue auteur traducteur sur les enjeux référentiels, traduction collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traducción de los referentes culturales: transversalidad y nuevas tendencias VIII Coloquio Lucentino. globalización, comprensión y traducción de los referentes culturales: transversalidad y nuevas tecnologías</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedro Mogorron Huerta (FRASYTRAM), Brigitte Gauthier, (SLAM), Rosario Valdivia Paz-Soldán, (Université Ricardo Palma), Nov 2022, Alicante, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture sociale et harcèlement dans le cinéma sud-africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet AVISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armel Dubois-Nayt, Dec 2020, Versailles - Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Diary Workshop : Bari Upside Up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRS, Center for Remembering and Sharing, Socially Relevant Film Festival, SRFF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nora Armani, Mar 2019, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Triangulation Method, filling the gaps of automatic translation tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de Traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Baholisoa Simone Ralalaoherivony, Pr, Laboratoires CIRAM (Langues et Lettres Malgaches), CERCOM (Langages, Communication et Dynamique Locale), Sep 2019, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Netflix Syndrome : How the American film industry evolved from a Dream Factory to an Emotion Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotions dans le cinéma ibéro-américain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carlos Belmonte Grey, May 2019, EVRY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screenwriting Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCI-Fi et AI Screenwriting Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brigitte Gauthier, Feb 2019, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la voix off narrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCI-Fi et AI Screenwriting Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brigitte Gauthier, Feb 2019, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre engagé pour la cause mexicaine dans l'affaire du &amp;quot;Mur&amp;quot;, Robert Shenkkan, Building the Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réfugiés Transmedia (2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, EVRY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramaturgie des Amériques contestataires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre le Summer of Love et le Cordobazo, conflits sociaux, jeunesse et défis culturels dans les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Bouffartigue et Antonio Ramos, Jan 2018, EVRY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political Semantics (Underground d'une sémantique politique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional Fraseología y Traducción en Lima, Universidad Ricardo Palma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedro Mogorron Huerta (FRASYTRAM), Brigitte Gauthier, (SLAM), Rosario Valdivia Paz-Soldán, (Université Ricardo Palma), Sep 2018, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche/Théâtre & Développement, la scène new-yorkaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche-création : une utopie à explorer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Starkier et Sylvie Roques, Nov 2017, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Book to Movie : the Art of Adapting with Robert Schenkkan-Pulitzer Prize, Marc Levy, Lila Azam Zanganeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Book to Movie : the Art of Adapting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Intimités électives de Patrice Chéreau » : un cinéma engagé de l’analyse des mœurs contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chéreau en son temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délires, Madonna, MDNA World Tour, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Expériences de la Déraison au Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Jan 2014, PARIS, EHESS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cinéma d'Andy Warhol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Art of Discomfort in L. Buñuel & Carson McCullers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur l’intertextualité dans le cinéma hispanique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CUNY Graduate Center, NY, May 1989, New York (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Oracle du Caire, vol. 4, Le boucher de Raqqa (roman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madonna revisitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Agar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Série S.C.R.I.P.T., Champ Théâtral, Brigitte Gauthier, 235539413X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Oracle du Caire, vol. 3, L’émir des attentats (roman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Oracle du Caire, vol. 1, Le groupe des campeurs (roman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Oracle du Caire, vol. 2, Le tueur au scooter (roman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatologie(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Entretemps, 2023, Champ théâtral, Les points dans les poches, 9782355394089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réfugiés Transmédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Série S.C.R.I.P.T., Champ théâtral, Brigitte Gauthier, 978-2-35539-405-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCRIPT/Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Série S.C.R.I.P.T., Les points dans les poches, Brigitte Gauthier, 978-2-35539-401-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaliser un long métrage: Le travail avec l’équipe artistique et technique (Trad. Directing Feature Films de Mark Travis, nouvelle édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DIXIT, 303 p., 2019, 2844811876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personne ne le saura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Story, Écrire un scénario pour le cinéma et la télévision (Trad. de Story de Robert McKee, nouvelle édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 416 p., 2017, 220061747X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l'Entretemps, 2015, Les Points dans les Poches. Série S.C.R.I.P.T., 978-2-35539-217-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personne ne le saura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabindranath Tagore - Satyajit Ray. Une filiation indienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Enseignement du cinéma aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénaristes de la paix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre contemporain Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, Série S.C.R.I.P.T., Les Points dans les Poches, Brigitte Gauthier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubrick, les musiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, Série S.C.R.I.P.T., sous la direction de Brigitte Gauthier, Collection les points dans les poches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubrick, les films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Série S.C.R.I.P.T., sous la direction de Brigitte Gauthier, Collection les points dans les poches, Brigitte Gauthier, 9782355391385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre contemporain Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 304 p, 2011, Série S.C.R.I.P.T., Champ Théâtral, Brigitte Gauthier, ISBN : 9782355391217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2010, 2296126405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viva Pinter: Harold Pinter's Spirit of Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 246 p., 2009, European Connections, 13: 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage chorégraphique de Pina Bausch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viva Pinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gauthier, Brigitte. Peter Lang, 246 pp, 2009, European Connections Vol. 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les règles élémentaires de l’écriture de scénario, (Trad. de Save the Cat! de Blake Snyder)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIXIT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2844811922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en scène (Trad. de Directing Feature Films, M. Travis),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIXIT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2844810985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire une comédie. Faites les rire. (Trad. de Writing the Comedy Film de Stuart Voytilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2844810829</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Pinter, le maître de la fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clés des plus grands succès cinématographiques (The megahits, M. Stefaniks)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2844810721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramaturges et cinéastes de l'antipsychiatrie, Entretiens sur l'ère de la fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Pinter et les dramaturges de la fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Story, Contenu, Structure, Genre, Les principes de l’écriture de scénario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mckee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIXIT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2844811310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment reconnaître, identifier et définir les problèmes liés à l’écriture de scénario (The Screenwriter’s Problem Solver de Syd Field) Traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIXIT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2000, 2844811906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision et société aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Caretaker of the Fragments of Modernity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du cinéma américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette, 1995, 2011456231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Pinter, Prix Nobel de Littérature 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Prix Nobel de littérature (1901-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Aden, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketermaya de Lucas Jedrzejak, la situation des réfugiés au Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réfugiés Transmédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.209-218, 2022, Série S.C.R.I.P.T., Champ Théâtral, 2355394059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface, Réfugiés Transmédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réfugiés Transmédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-15, 2022, Série S.C.R.I.P.T., 2355394059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Netflix Syndrome : How the American film industry evolved from a Dream Factory to an Emotion Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belmonte Grey, Carlos; Fernández Reyes, Álvaro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El paraíso de las emociones Teoría, producción y contextos de la experiencia fílmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial Tirant Humanidades; Université Évry Val-d’Essonne/Paris Saclay y Universidad de Guadalajara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.325-346, 2022, 9788418970733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête à Bari, porte du terrorisme international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réfugiés Transmédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.303-312, 2022, Série S.C.R.I.P.T., Champ Théâtral, 2355394059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Pinter visionnaire : réfugiés et jeu vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réfugiés Transmédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-40, 2022, Série S.C.R.I.P.T., les points dans les poches, 2355394059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction multicible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Lautel-Ribstein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches linguistiques contemporaines de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Universitaires, pp.145-161, 2022, 978-2-84832-532-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dentellières de la traduction, accord auteur/traducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianna Tarquini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Genty, Sabrina Baldo, Julio de los Reyes Lozano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction audiovisuelle : normes, transgressions et nouveaux défis professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-223, 2021, Série S.C.R.I.P.T., Champ Théâtral, 978-2-35539-402-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface, SCRIPT/Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCRIPT/Afrique du Sud, cinéma et enjeux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-10, 2021, Série S.C.R.I.P.T., Les points dans les poches, 2355392242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire et scénariser - at the same time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Genty, Sabrina Baldo, Julio de los Reyes Lozano (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Traduction Audiovisuelle : Normes, transgressions et nouveaux défis professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-202, 2021, Série S.C.R.I.P.T., Champ Théâtral, ISBN : 9782355394027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fil de la transmission en danse, théâtre, cinéma et performance aux Etats-Unis et en Europe, nécessité d'une-création itinérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Starkier et Sylvie Roques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECHERCHE CREATION THEATRE : savoir ou savoir-faire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-56, 2021, Série S.C.R.I.P.T., Champ Théâtral, 978-2-35539-402-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifeste de la Recherche-Création : l'alliance d'un héritage culturel et d'une pratique des arts de la scène. Hommage au Watermill Center de Bob Wilson.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Starkier et Sylvie Roques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche Création Théâtre, savoir ou savoir-faire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-21, 2021, Série S.C.R.I.P.T., 9782355394003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école de cinéma de Johannesburg, l'AFDA, visite guidée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCRIPT/Afrique du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://entretemps.org/products/script-afrique-du-sud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-209, 2021, Série S.C.R.I.P.T., Les points dans les poches, 2355392242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viol(s), métaphore de la société post-apartheid, dans Disgrace de J.M. Coetzee et ses adaptations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCRIPT/Afrique du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-27, 2021, Série S.C.R.I.P.T., Les points dans les poches, 2355392242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative translating: from novel2film in a bilingual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerd Wotjak; Pino Valero Cuadra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevas tendencias en traducción e interpretación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 128, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.449-462, 2018, Studien zur romanischen Sprachwissenschaft und interkulturellen Kommunikation, 9783631770788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative translating from novel2film in a bilingual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">coord. por Pino Valero Cuadra, Analía Cuadrado Rey, Paola Carrión González. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevas tendencias en traducción: Fraseología, Interpretación, TAV y sus didácticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.449-462, 2018, ISBN 978-3-631-75743-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geopolitics of European Theater : Tom Stoppard, David Edgar, Harold Pinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuria Santamaria, Francesc Foguet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De fronteres i arts escèniques (GRAE), Universitat Autonoma de Barcelona, Barcelone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.131-146, 2015, 978-84-943779-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat avec Mira Nair, Écriture et improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-111, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat avec Milos Forman. Écriture et jeu de l’acteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-46, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface, Scénaristes de la paix - Orient, Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scénaristes de la paix - Orient, occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-23, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l'Est et l'Ouest : Austin / Philadelphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cremieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Pinter, Une vie, une oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Garrigou-Lagrange. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Destins inoubliables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-277, 2014, 2226259090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat avec Mira Nair. Écriture et improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-111, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre sur l’Université de Columbia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.14-136, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Annette Insdorf. Analyse des films du monde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56-69, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Guy Gallo, un exemple d’adaptation : Au-dessous du volcan de Malcolm Lowry réalisé par John Huston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.46-56, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface, Satyajit Ray, ambassadeur de Tagore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabindranath Tagore - Satyajit Ray. Une filiation indienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-24, 2014, Série S.C.R.I.P.T., Les points dans les poches, 235539184X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Yves Lavandier, scénariste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.96-99, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Corinne Jacker, Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-80, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Stephan Sharff, Écriture de scénario & poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Enseignement du cinéma aux États-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.134-139, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Milena Jelinek, Analyse de scénario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.86-96, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Larry Engel, Le langage cinématographique des documentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.30-37, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Ralph Rosenblum, le monteur de Woody Allen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.112-127, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Milena Jelinek, Analyse de scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.86-96, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Amérique des médias, les pacificateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scénaristes de la paix - Orient, Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-132, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pina Bausch, Une vie, une œuvre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Garrigou-Lagrange. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Destins inoubliables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albin Michel, pp.43-50, 2014, 2226259090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface, Shakespeare, le langage des blessures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clifford Armion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shakespeare, le langage des blessures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2355391556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabous et Totems chez Pina Bausch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Camarade, Marie-Lise Paoli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges et territoires chorégraphiques de Pina Bausch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Arche, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeats et le théâtre No</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre Contemporain, Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-45, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre ultra-contemporain américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre Contemporain, Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-30, 2012, 2355391505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubrick, cinéaste compositeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kubrick, les films, les musiques, vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Entretemps, 2012, 2355391491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre Contemporain, Orient – Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre Contemporain, Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-15, 2012, Série S.C.R.I.P.T., Les points dans les poches, 2355391394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabous et Totem chez Pina Bausch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Lise Paoli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges et territoires chorégraphiques de Pina Bausch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Arche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-207, 2012, 285181804X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre Contemporain, Occident – Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre Contemporain, Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-15, 2012, Série S.C.R.I.P.T., Les points dans les poches, 2355391505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubrick, les films, les films, les films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kubrick, les films, les musiques (volume 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-15, 2012, Série S.C.R.I.P.T., Les points dans les poches, 2355391386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat avec Lin Hsiu-Wey du Contemporary Legend Theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre Contemporain, Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.166-188, 2012, Série S.C.R.I.P.T., Les points dans les poches, 2355391505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Kubrick, forever »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kubrick, les films, les musiques, vol. 1,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-27, 2012, Série S.C.R.I.P.T., les points dans les poches, 2355391386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entretien avec Monica Guillouet-Gélys »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre Contemporain, Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.16-27, 2012, 2355391394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction : Kubrick, les musiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kubrick, les films, les musiques, vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Série S.C.R.I.P.T., Les points dans les poches, 2355391491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Limier au carré : Anthony Shaffer et John Mankiewicz vs Harold Pinter et Kenneth Branagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Torti-Alcayaga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre au cinéma : arts ouverts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manuscrit Eds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-115, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde des réalisateurs de Harold Pinter: Jerry Schatzberg, David Jones, Roberto Ando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-145, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entretien Brigitte Gauthier et David Jones sur le théâtre de Pinter : L’Anniversaire, Le Gardien, C’était hier, No Man’s Land et Hot-house »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-92, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entretien Brigitte Gauthier et Volker Schlöndorff : Pinter et La Servante écarlate de Margaret Atwood. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.42-59, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entretien Brigitte Gauthier et Barbara Bray »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.148-158, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Pinter, dramaturge et cinéaste des jeux de pouvoir du fascisme au quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.264-271, 2011, Champ Théâtral, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien Brigitte Gauthier et Volker Schlöndorff: Pinter, un résistant spirituel éternel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Entretemps, pp.32-41, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier : Dialogue avec Michel Ciment et Eric Kahane à l’Entrepôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-82, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entretien Brigitte Gauthier et David Jones sur les adaptations de Pinter : Langrishe, Go Down, Trahisons conjugales, Le Procès. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en Scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-95, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde des metteurs en scènes de Pinter : Philippe Lanton, Stuart Seide, David Jones, ainsi que Jean Pavans, traducteur de Pinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Entretemps, pp.113-136, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entretien Brigitte Gauthier et Jerry Schatzberg : Pinter et L’Ami retrouvé de Fred Uhlman »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Entretemps, pp.60-66, 2011, Champ Théâtral</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien Brigitte Gauthier et David Jones, Pinter et Kafka : Souvenirs du tournage à Prague du Procès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.96-104, 2011, Champ Théâtral, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Espaces rêves dans les chorégraphies de Pina Bausch »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Torti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rythmes du corps dans l’espace spectaculaire et textuel2 : Arts ouverts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manuscrit Eds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Savoir, 2304035663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien Brigitte Gauthier et William Baker, une oeuvre topologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.184-190, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien Brigitte Gauthier et Cynthia Liebow: Shakespeare, Beckett et Pinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-168, 2011, Champ Théâtral</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinter ou l’esprit de résistance contre la tapisserie des mensonges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en Scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-24, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien Brigitte Gauthier et Chittaranjan Misra : Pinter et l’esprit indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.212-221, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux parcours de combattants : Harold Pinter et Volker Schlöndorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.26-31, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien Brigitte Gauthier et David Jones, Les coulisses de Trahisons conjugales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-110, 2011, Champ Théâtral</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinter and the power games of daily fascism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter’s Spirit of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.219-230, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Pinter and Volker Schlöndorff: two freedom fighters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter’s Spirit of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.27-32, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinter’s Spirit of Resistance against the tapestry of lies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter’s Spirit of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.1-16, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Volker Schlöndorff, The Handmaid’s Tail »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter’s Spirit of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier interviews Jerry Schatzberg on his adaptation of Fred Uhlman's Reunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter’s Spirit of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.67-74, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier interviews Cynthia Liebow: Shakespeare, Beckett and Pinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter’s Spirit of Resistance, Oxford, New York, Peter Lang, 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.111-118, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier interviews Nicole Boireau on Pinter, a theater of moral values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter’s Spirit of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.193-197, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier interviews Chittaranjan Misra on Silencing rites in Pinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter’s Spirit of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.183-192, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier interviews William Baker on Pinter's poetry: a topological corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter’s Spirit of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.135-138, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier interviews David Jones on staging pauses and silences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter’s Spirit of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-66, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier interviews Barbara Bray on Pinter's radio plays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter's Spirit of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.19-26, 2009, ISBN 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier moderates a discussion between Michel Ciment and Eric Kahane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier moderates a discussion between Michel Ciment and Eric Kahane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-92, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vortex et frôlement dans Waltenberg, roman de Hédi Kaddour. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Sur Waltenberg, Roman de Hedi Kaddour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Act Mem, 2007, 978-2-35513-000-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pentecost, David Edgar »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elizabeth Angel-Perez, Nicole Boireau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Théâtre anglais contemporain : (1985-2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincksieck, pp.83-100, 2007, 978-2-252-03601-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instinct et Intellect dans L’Homme et le Surhomme de Bernard Shaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Brennan, Thierry Dubost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G.B. Shaw, un dramaturge engagé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.U. Caen, pp.65-75, 1998, 978-2- 84133-460-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId216"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04414308v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gauthier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08745-8.p.0537" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04414211v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426040v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02089875v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.047.0122" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427530v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426097v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426182v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427508v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426026v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02089867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.047.0113" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426012v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420617v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420608v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420600v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420568v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420378v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428818v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420365v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428807v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Donahue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420144v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420130v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420563v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420073v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420022v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419921v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419900v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419982v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436924v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436932v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436918v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437004v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436898v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436913v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02146241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436900v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436904v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019668v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436889v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176588v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019701v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02023855v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02023839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024337v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024348v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433380v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436175v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maxmilo.com/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436170v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436173v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436179v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430653v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Agar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armitiere.com/livre/23268132-madonna-revisitee-brigitte-gauthier-editions-l-entretemps" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04335015v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04064403v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/products/refugies-transmedia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04064376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/products/script-afrique-du-sud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433823v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02023816v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.folio-lesite.fr/Catalogue/Folio/Folio-policier/Personne-ne-le-saura" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433802v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/lettres-et-arts/story-ecrire-un-scenario-pour-cinema-et-television" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825693v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831130v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830921v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830903v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830914v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831099v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830949v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.entretemps.org/les-points-dans-les-poches/146-kubrick-les-films.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831107v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420634v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831131v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831110v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430731v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abebooks.com/9783039119295/Viva-Pinter-Harold-Pinter%E2%80%99s-Spirit-303911929X/plp" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00436470v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831738v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dixit.fr/boutique-detail-livre-les-regles-elementaires-pour-l-ecriture-d-un-scenario-par-blake-snyder-270-0-0.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831735v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dixit.fr/boutique-detail-livre-la-mise-en-scene-par-mark-travis-190-0-0.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831731v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831114v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;isbn=9782296309937" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831729v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dixit.fr/boutique-detail-livre-les-cles-des-plus-grands-succes-cinematographiques-par-richard-michaels-stefanik-101-0-0.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02023791v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=15128&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831120v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831726v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mckee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babelio.com/livres/McKee-Story/114719" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831723v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dixit.fr/boutique-detail-livre-comment-identifier-et-resoudre-les-problemes-d-un-scenario-par-syd-field-248-0-0.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831122v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831126v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831127v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421033v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417534v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417460v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04414351v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.tirant.com/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417676v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416595v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417499v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414745v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417353v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414662v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414698v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417379v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417416v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04414391v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianna Tarquini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430467v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04414261v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024400v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430341v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425259v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/products/l-enseignement-du-cinema-aux-etats-unis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04430585v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425179v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fnac.com/a7627418/Brigitte-Gauthier-Tagore-Ray-Une-filiation-indienne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425271v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425315v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425317v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430349v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430317v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425279v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430346v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04430583v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425164v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fnac.com/a7627419/Brigitte-Gauthier-Scenaristes-de-la-paix-Orient-Occident" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024383v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024393v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.albin-michel.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425276v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425116v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04430589v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121489v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cremieux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024367v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422594v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422564v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422442v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422553v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422060v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/products/kubrick-les-films" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422465v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422048v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arche-editeur.com/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422570v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/products/theatre-contemporain-occident" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422090v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422479v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422412v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024361v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422486v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422016v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421964v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421976v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/products/mettre-en-scene-harold-pinter" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432496v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421992v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421972v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421988v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422032v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432728v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422007v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421959v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432833v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421997v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421961v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421984v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422000v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421967v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432525v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432201v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431951v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431891v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421845v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421843v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432104v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431980v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431812v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431543v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431916v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421860v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421851v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420848v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420859v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420582v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04414308v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gauthier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08745-8.p.0537" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04414211v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426040v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426012v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02089867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.047.0113" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427530v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02089875v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.047.0122" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426182v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427508v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426026v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420617v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420608v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420600v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420568v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420353v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420109v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428818v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420378v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428807v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Donahue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420130v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420144v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420563v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420073v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420022v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419900v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419939v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419982v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436924v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436932v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436918v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437004v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436898v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436913v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02146241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436904v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436900v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176588v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019668v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436889v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019701v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02023839v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02023855v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024337v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024348v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433380v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436179v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maxmilo.com/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430653v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Agar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armitiere.com/livre/23268132-madonna-revisitee-brigitte-gauthier-editions-l-entretemps" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436175v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436170v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436173v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04335015v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04064403v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/products/refugies-transmedia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04064376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/products/script-afrique-du-sud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433823v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02023816v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.folio-lesite.fr/Catalogue/Folio/Folio-policier/Personne-ne-le-saura" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433802v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/lettres-et-arts/story-ecrire-un-scenario-pour-cinema-et-television" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825693v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831130v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830914v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830921v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830903v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831099v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830949v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.entretemps.org/les-points-dans-les-poches/146-kubrick-les-films.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831107v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420634v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831131v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430731v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abebooks.com/9783039119295/Viva-Pinter-Harold-Pinter%E2%80%99s-Spirit-303911929X/plp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831110v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00436470v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831738v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dixit.fr/boutique-detail-livre-les-regles-elementaires-pour-l-ecriture-d-un-scenario-par-blake-snyder-270-0-0.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831735v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dixit.fr/boutique-detail-livre-la-mise-en-scene-par-mark-travis-190-0-0.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831731v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831114v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;isbn=9782296309937" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831729v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dixit.fr/boutique-detail-livre-les-cles-des-plus-grands-succes-cinematographiques-par-richard-michaels-stefanik-101-0-0.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02023791v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=15128&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831120v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831726v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mckee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babelio.com/livres/McKee-Story/114719" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831723v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dixit.fr/boutique-detail-livre-comment-identifier-et-resoudre-les-problemes-d-un-scenario-par-syd-field-248-0-0.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831122v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831126v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831127v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421033v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417534v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417460v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04414351v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.tirant.com/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417676v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417499v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416595v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04414391v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianna Tarquini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417353v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414662v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414745v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414698v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417416v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417379v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430467v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04414261v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024400v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04430589v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425276v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/products/l-enseignement-du-cinema-aux-etats-unis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425116v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fnac.com/a7627419/Brigitte-Gauthier-Scenaristes-de-la-paix-Orient-Occident" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121489v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cremieux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024393v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.albin-michel.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430341v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425259v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425315v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425271v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425179v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fnac.com/a7627418/Brigitte-Gauthier-Tagore-Ray-Une-filiation-indienne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04430585v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425317v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430349v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430317v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425279v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430346v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04430583v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425164v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024383v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422594v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024367v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422486v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422564v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422442v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422465v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422048v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arche-editeur.com/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422553v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422060v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/products/kubrick-les-films" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422570v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/products/theatre-contemporain-occident" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422090v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422479v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422412v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024361v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432525v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/products/mettre-en-scene-harold-pinter" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421984v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421967v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422000v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422016v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421964v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421976v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421988v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432496v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421972v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421992v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422032v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432728v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422007v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421959v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432833v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421961v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421997v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421860v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421851v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421845v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421843v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431891v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431951v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432201v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432104v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431980v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431812v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431543v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431916v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420848v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420859v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420582v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>