--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Brigitte GAUTHIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Université Evry Paris-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Novelist, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personne ne le saura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Gallimard, série noire)Screenwriter. Script Doctor.Research on Theater, Film & Dance.Expert on Pinter & on Pina Bausch.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (L'Entretemps)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage chorégraphique de Pina Bausch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (L'Arche)Expert for the EACEA Education Audiovisual and Culture Executive Agency.Author: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dramatologie(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Entretemps</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration du créole chagossien dans un contexte français (roman) ou anglais (scénario)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mots aux actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 7. Sémantique(s), sémiotique(s) et traduction, pp.537-563. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08745-8.p.0537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait de Pina Bausch en noir et rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme Orphée et Eurydice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Publication Opéra National de Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Figures du jeu dans Fin de Partie de Samuel Beckett »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, RADAC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett vs. Pinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Occasional papers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chez Pina Bausch, le théâtre sert d’infrastructure à la danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes théatrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1-2 (47-48), pp.113-121. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etth.047.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie, l’énergie, la danse. Le Sacre du printemps de Pina Bausch inscrit au répertoire de l’Opéra de Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En scène ! : le journal de l'Opéra national de Paris </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Pina Bausch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes théatrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1-2 (47-48), pp.122-123. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etth.047.0122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hommage à Pina Bausch »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Théâtrales, Centre d’études théâtrales, Université Catholique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vol. 1 Filiations historiques et positions actuelles, Textes réunis par Philippe Ivernel et Anne Longuet Marx (N°47-48), pp.122-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chez Pina Bausch, le théâtre sert d’infrastructure à la danse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Théâtrales, Centre d’études théâtrales, Université Catholique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vol. 1 Filiations historiques et positions actuelles, Textes réunis par Philippe Ivernel et Anne Longuet Marx (N°47-48 Théâtre et danse, un croisement moderne et contemporain), pp.113-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre/Danse, Chorégraphies de Pina Bausch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Théatre-Danse : la fusion ou rien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubrick forever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Occasional papers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Harold Pinter et ses contemporains », Dossier Spécial Harold Pinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Avant-scène. Théâtre </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1258, pp.199è-1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Politique par le théâtre », Dossier Spécial Harold Pinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Avant-scène. Théâtre </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1258, pp.93-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cri du chat : déchirure, invasion, évasion. Analyse psychanalytique de A Streetcar Named Desire de Tennessee Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentecost de David Edgar ou l'Épiphanie de l'Europe de l'Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 52 (2), pp.185-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humphrey Bogart : l'Acteur, la Star et le Mythe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Ciclaho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrits et Figures dans Strange Interlude d'Eugene O'Neill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cinéma d'Andy Warhol, crise conceptuelle de la représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma de Nervure (Dossier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 7 (1), pp.16-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Antonin Artaud, Soirée Cinervure à Sainte-Anne. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.13-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusan Makavejev : Révolution sociale et sexuelle – WR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 1 (2), pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de la psychanalyse au cinéma, le Freud de John Huston, Traduction d’un article de Donald Chankin, Directeur de la série de séminaires « Camera on the Couch », Anthology Film Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 7 (1), pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Zanussi : Inventaire, interview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 1 (2), pp.68-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cas Otto Gross et ses liens avec l’avant-garde cinématographique berlinoise : Le Caligari de Wiene, traduction d'un texte de Neil Donahue, Université d’Hofstra, Hempstead, NY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Donahue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 7 (1.), pp.52-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Forman : Taking Off, Hair, One Flew Over the Cuckoo's Nest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.16-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques de l'aliénation dans Family Life de Ken Loach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatisation d'une psychiatrie policière, Agnes of God de John Pielmeier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 111, pp.64-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sarah aux 21 visages. » (Trad. Law: “The 21 Faces of Sarah. A jury must decide whether a woman claiming to have multiple-personality disorder was sexually assaulted”, by Jill Smolowe Monday, Time magazine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.77-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatisation d'une psychiatrie policière, Agnes of God de John Pielmeier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.64-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Aujourd'hui, c'est l'anniversaire de l'œuvre de Kantor. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 4 (6), pp.59-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et Psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 2 (6), pp.69-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et Psychiatrie 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 3, pp.61-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et Antipsychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, pp.68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Normosés d’Avignon, Penthésilée de Heinrich von Kleist ; Les nouveaux horizons d’Harold Pinter, Une sorte d’Alaska, Notes de Festival, Avignon 1987 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 1 (1), pp.98-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis y clasificación de la terminología del terrorismo desde la ficción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Jornadas de Lingüística, Traducción y Cultura, celebradas; V Conferencia de Enseñanza y Aprendizaje de Lenguas en la Educación Superior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geisy L. Hernández (CEALES), Pedro Mogorron Huerta (FRASYTRAM), Oct 2023, Universidad de Holguin, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentación de los trabajos de subtitulación de videoclips hispano-franceses realizados por los estudiantes del Máster de Traducción, Narración y Nuevos Medios, de la Universidad de París-Saclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">las I Jornadas de Lingüística, Traducción y Cultura, celebradas, V Conferencia de Enseñanza y Aprendizaje de Lenguas en la Educación Superior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geisy L. Hernández (CEALES), Pedro Mogorron Huerta (FRASYTRAM), Oct 2023, Universidad de Holguin, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue auteur traducteur sur les enjeux référentiels, traduction collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traducción de los referentes culturales: transversalidad y nuevas tendencias VIII Coloquio Lucentino. globalización, comprensión y traducción de los referentes culturales: transversalidad y nuevas tecnologías</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedro Mogorron Huerta (FRASYTRAM), Brigitte Gauthier, (SLAM), Rosario Valdivia Paz-Soldán, (Université Ricardo Palma), Nov 2022, Alicante, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture sociale et harcèlement dans le cinéma sud-africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet AVISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armel Dubois-Nayt, Dec 2020, Versailles - Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Diary Workshop : Bari Upside Up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRS, Center for Remembering and Sharing, Socially Relevant Film Festival, SRFF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nora Armani, Mar 2019, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Triangulation Method, filling the gaps of automatic translation tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de Traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Baholisoa Simone Ralalaoherivony, Pr, Laboratoires CIRAM (Langues et Lettres Malgaches), CERCOM (Langages, Communication et Dynamique Locale), Sep 2019, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Netflix Syndrome : How the American film industry evolved from a Dream Factory to an Emotion Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotions dans le cinéma ibéro-américain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carlos Belmonte Grey, May 2019, EVRY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screenwriting Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCI-Fi et AI Screenwriting Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brigitte Gauthier, Feb 2019, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la voix off narrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCI-Fi et AI Screenwriting Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brigitte Gauthier, Feb 2019, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre engagé pour la cause mexicaine dans l'affaire du &amp;quot;Mur&amp;quot;, Robert Shenkkan, Building the Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réfugiés Transmedia (2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, EVRY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramaturgie des Amériques contestataires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre le Summer of Love et le Cordobazo, conflits sociaux, jeunesse et défis culturels dans les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Bouffartigue et Antonio Ramos, Jan 2018, EVRY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political Semantics (Underground d'une sémantique politique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional Fraseología y Traducción en Lima, Universidad Ricardo Palma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedro Mogorron Huerta (FRASYTRAM), Brigitte Gauthier, (SLAM), Rosario Valdivia Paz-Soldán, (Université Ricardo Palma), Sep 2018, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche/Théâtre & Développement, la scène new-yorkaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche-création : une utopie à explorer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Starkier et Sylvie Roques, Nov 2017, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Book to Movie : the Art of Adapting with Robert Schenkkan-Pulitzer Prize, Marc Levy, Lila Azam Zanganeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Book to Movie : the Art of Adapting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Intimités électives de Patrice Chéreau » : un cinéma engagé de l’analyse des mœurs contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chéreau en son temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délires, Madonna, MDNA World Tour, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Expériences de la Déraison au Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Jan 2014, PARIS, EHESS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cinéma d'Andy Warhol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Art of Discomfort in L. Buñuel & Carson McCullers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur l’intertextualité dans le cinéma hispanique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CUNY Graduate Center, NY, May 1989, New York (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Oracle du Caire, vol. 4, Le boucher de Raqqa (roman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madonna revisitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Agar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Série S.C.R.I.P.T., Champ Théâtral, Brigitte Gauthier, 235539413X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Oracle du Caire, vol. 3, L’émir des attentats (roman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Oracle du Caire, vol. 1, Le groupe des campeurs (roman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Oracle du Caire, vol. 2, Le tueur au scooter (roman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatologie(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Entretemps, 2023, Champ théâtral, Les points dans les poches, 9782355394089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réfugiés Transmédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Série S.C.R.I.P.T., Champ théâtral, Brigitte Gauthier, 978-2-35539-405-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCRIPT/Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Série S.C.R.I.P.T., Les points dans les poches, Brigitte Gauthier, 978-2-35539-401-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaliser un long métrage: Le travail avec l’équipe artistique et technique (Trad. Directing Feature Films de Mark Travis, nouvelle édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DIXIT, 303 p., 2019, 2844811876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personne ne le saura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Story, Écrire un scénario pour le cinéma et la télévision (Trad. de Story de Robert McKee, nouvelle édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 416 p., 2017, 220061747X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l'Entretemps, 2015, Les Points dans les Poches. Série S.C.R.I.P.T., 978-2-35539-217-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personne ne le saura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabindranath Tagore - Satyajit Ray. Une filiation indienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Enseignement du cinéma aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénaristes de la paix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre contemporain Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, Série S.C.R.I.P.T., Les Points dans les Poches, Brigitte Gauthier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubrick, les musiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, Série S.C.R.I.P.T., sous la direction de Brigitte Gauthier, Collection les points dans les poches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubrick, les films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Série S.C.R.I.P.T., sous la direction de Brigitte Gauthier, Collection les points dans les poches, Brigitte Gauthier, 9782355391385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre contemporain Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 304 p, 2011, Série S.C.R.I.P.T., Champ Théâtral, Brigitte Gauthier, ISBN : 9782355391217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2010, 2296126405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viva Pinter: Harold Pinter's Spirit of Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 246 p., 2009, European Connections, 13: 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage chorégraphique de Pina Bausch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viva Pinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gauthier, Brigitte. Peter Lang, 246 pp, 2009, European Connections Vol. 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les règles élémentaires de l’écriture de scénario, (Trad. de Save the Cat! de Blake Snyder)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIXIT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2844811922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en scène (Trad. de Directing Feature Films, M. Travis),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIXIT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2844810985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire une comédie. Faites les rire. (Trad. de Writing the Comedy Film de Stuart Voytilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2844810829</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Pinter, le maître de la fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clés des plus grands succès cinématographiques (The megahits, M. Stefaniks)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2844810721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramaturges et cinéastes de l'antipsychiatrie, Entretiens sur l'ère de la fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Pinter et les dramaturges de la fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Story, Contenu, Structure, Genre, Les principes de l’écriture de scénario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mckee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIXIT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2844811310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment reconnaître, identifier et définir les problèmes liés à l’écriture de scénario (The Screenwriter’s Problem Solver de Syd Field) Traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIXIT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2000, 2844811906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision et société aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Caretaker of the Fragments of Modernity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du cinéma américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette, 1995, 2011456231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Pinter, Prix Nobel de Littérature 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Prix Nobel de littérature (1901-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Aden, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketermaya de Lucas Jedrzejak, la situation des réfugiés au Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réfugiés Transmédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.209-218, 2022, Série S.C.R.I.P.T., Champ Théâtral, 2355394059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface, Réfugiés Transmédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réfugiés Transmédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-15, 2022, Série S.C.R.I.P.T., 2355394059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Netflix Syndrome : How the American film industry evolved from a Dream Factory to an Emotion Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belmonte Grey, Carlos; Fernández Reyes, Álvaro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El paraíso de las emociones Teoría, producción y contextos de la experiencia fílmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial Tirant Humanidades; Université Évry Val-d’Essonne/Paris Saclay y Universidad de Guadalajara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.325-346, 2022, 9788418970733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête à Bari, porte du terrorisme international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réfugiés Transmédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.303-312, 2022, Série S.C.R.I.P.T., Champ Théâtral, 2355394059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Pinter visionnaire : réfugiés et jeu vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réfugiés Transmédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-40, 2022, Série S.C.R.I.P.T., les points dans les poches, 2355394059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction multicible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Lautel-Ribstein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches linguistiques contemporaines de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Universitaires, pp.145-161, 2022, 978-2-84832-532-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dentellières de la traduction, accord auteur/traducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianna Tarquini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Genty, Sabrina Baldo, Julio de los Reyes Lozano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction audiovisuelle : normes, transgressions et nouveaux défis professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-223, 2021, Série S.C.R.I.P.T., Champ Théâtral, 978-2-35539-402-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface, SCRIPT/Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCRIPT/Afrique du Sud, cinéma et enjeux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-10, 2021, Série S.C.R.I.P.T., Les points dans les poches, 2355392242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire et scénariser - at the same time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Genty, Sabrina Baldo, Julio de los Reyes Lozano (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Traduction Audiovisuelle : Normes, transgressions et nouveaux défis professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-202, 2021, Série S.C.R.I.P.T., Champ Théâtral, ISBN : 9782355394027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fil de la transmission en danse, théâtre, cinéma et performance aux Etats-Unis et en Europe, nécessité d'une-création itinérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Starkier et Sylvie Roques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECHERCHE CREATION THEATRE : savoir ou savoir-faire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-56, 2021, Série S.C.R.I.P.T., Champ Théâtral, 978-2-35539-402-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifeste de la Recherche-Création : l'alliance d'un héritage culturel et d'une pratique des arts de la scène. Hommage au Watermill Center de Bob Wilson.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Starkier et Sylvie Roques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche Création Théâtre, savoir ou savoir-faire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-21, 2021, Série S.C.R.I.P.T., 9782355394003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école de cinéma de Johannesburg, l'AFDA, visite guidée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCRIPT/Afrique du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://entretemps.org/products/script-afrique-du-sud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-209, 2021, Série S.C.R.I.P.T., Les points dans les poches, 2355392242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viol(s), métaphore de la société post-apartheid, dans Disgrace de J.M. Coetzee et ses adaptations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCRIPT/Afrique du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-27, 2021, Série S.C.R.I.P.T., Les points dans les poches, 2355392242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative translating: from novel2film in a bilingual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerd Wotjak; Pino Valero Cuadra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevas tendencias en traducción e interpretación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 128, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.449-462, 2018, Studien zur romanischen Sprachwissenschaft und interkulturellen Kommunikation, 9783631770788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative translating from novel2film in a bilingual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">coord. por Pino Valero Cuadra, Analía Cuadrado Rey, Paola Carrión González. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevas tendencias en traducción: Fraseología, Interpretación, TAV y sus didácticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.449-462, 2018, ISBN 978-3-631-75743-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geopolitics of European Theater : Tom Stoppard, David Edgar, Harold Pinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuria Santamaria, Francesc Foguet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De fronteres i arts escèniques (GRAE), Universitat Autonoma de Barcelona, Barcelone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.131-146, 2015, 978-84-943779-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat avec Mira Nair, Écriture et improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-111, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat avec Milos Forman. Écriture et jeu de l’acteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-46, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface, Scénaristes de la paix - Orient, Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scénaristes de la paix - Orient, occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-23, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l'Est et l'Ouest : Austin / Philadelphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cremieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Pinter, Une vie, une oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Garrigou-Lagrange. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Destins inoubliables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-277, 2014, 2226259090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat avec Mira Nair. Écriture et improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-111, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre sur l’Université de Columbia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.14-136, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Annette Insdorf. Analyse des films du monde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56-69, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Guy Gallo, un exemple d’adaptation : Au-dessous du volcan de Malcolm Lowry réalisé par John Huston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.46-56, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface, Satyajit Ray, ambassadeur de Tagore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabindranath Tagore - Satyajit Ray. Une filiation indienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-24, 2014, Série S.C.R.I.P.T., Les points dans les poches, 235539184X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Yves Lavandier, scénariste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.96-99, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Corinne Jacker, Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-80, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Stephan Sharff, Écriture de scénario & poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Enseignement du cinéma aux États-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.134-139, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Milena Jelinek, Analyse de scénario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.86-96, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Larry Engel, Le langage cinématographique des documentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.30-37, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Ralph Rosenblum, le monteur de Woody Allen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.112-127, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Milena Jelinek, Analyse de scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.86-96, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Amérique des médias, les pacificateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scénaristes de la paix - Orient, Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-132, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pina Bausch, Une vie, une œuvre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Garrigou-Lagrange. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Destins inoubliables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albin Michel, pp.43-50, 2014, 2226259090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface, Shakespeare, le langage des blessures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clifford Armion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shakespeare, le langage des blessures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2355391556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabous et Totems chez Pina Bausch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Camarade, Marie-Lise Paoli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges et territoires chorégraphiques de Pina Bausch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Arche, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeats et le théâtre No</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre Contemporain, Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-45, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre ultra-contemporain américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre Contemporain, Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-30, 2012, 2355391505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubrick, cinéaste compositeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kubrick, les films, les musiques, vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Entretemps, 2012, 2355391491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre Contemporain, Orient – Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre Contemporain, Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-15, 2012, Série S.C.R.I.P.T., Les points dans les poches, 2355391394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabous et Totem chez Pina Bausch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Lise Paoli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges et territoires chorégraphiques de Pina Bausch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Arche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-207, 2012, 285181804X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre Contemporain, Occident – Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre Contemporain, Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-15, 2012, Série S.C.R.I.P.T., Les points dans les poches, 2355391505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubrick, les films, les films, les films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kubrick, les films, les musiques (volume 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-15, 2012, Série S.C.R.I.P.T., Les points dans les poches, 2355391386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat avec Lin Hsiu-Wey du Contemporary Legend Theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre Contemporain, Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.166-188, 2012, Série S.C.R.I.P.T., Les points dans les poches, 2355391505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Kubrick, forever »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kubrick, les films, les musiques, vol. 1,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-27, 2012, Série S.C.R.I.P.T., les points dans les poches, 2355391386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entretien avec Monica Guillouet-Gélys »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre Contemporain, Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.16-27, 2012, 2355391394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction : Kubrick, les musiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kubrick, les films, les musiques, vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Série S.C.R.I.P.T., Les points dans les poches, 2355391491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Limier au carré : Anthony Shaffer et John Mankiewicz vs Harold Pinter et Kenneth Branagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Torti-Alcayaga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre au cinéma : arts ouverts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manuscrit Eds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-115, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde des réalisateurs de Harold Pinter: Jerry Schatzberg, David Jones, Roberto Ando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-145, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entretien Brigitte Gauthier et David Jones sur le théâtre de Pinter : L’Anniversaire, Le Gardien, C’était hier, No Man’s Land et Hot-house »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-92, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entretien Brigitte Gauthier et Volker Schlöndorff : Pinter et La Servante écarlate de Margaret Atwood. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.42-59, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entretien Brigitte Gauthier et Barbara Bray »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.148-158, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Pinter, dramaturge et cinéaste des jeux de pouvoir du fascisme au quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.264-271, 2011, Champ Théâtral, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien Brigitte Gauthier et Volker Schlöndorff: Pinter, un résistant spirituel éternel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Entretemps, pp.32-41, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier : Dialogue avec Michel Ciment et Eric Kahane à l’Entrepôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-82, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entretien Brigitte Gauthier et David Jones sur les adaptations de Pinter : Langrishe, Go Down, Trahisons conjugales, Le Procès. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en Scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-95, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde des metteurs en scènes de Pinter : Philippe Lanton, Stuart Seide, David Jones, ainsi que Jean Pavans, traducteur de Pinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Entretemps, pp.113-136, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entretien Brigitte Gauthier et Jerry Schatzberg : Pinter et L’Ami retrouvé de Fred Uhlman »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Entretemps, pp.60-66, 2011, Champ Théâtral</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien Brigitte Gauthier et David Jones, Pinter et Kafka : Souvenirs du tournage à Prague du Procès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.96-104, 2011, Champ Théâtral, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Espaces rêves dans les chorégraphies de Pina Bausch »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Torti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rythmes du corps dans l’espace spectaculaire et textuel2 : Arts ouverts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manuscrit Eds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Savoir, 2304035663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien Brigitte Gauthier et William Baker, une oeuvre topologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.184-190, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien Brigitte Gauthier et Cynthia Liebow: Shakespeare, Beckett et Pinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-168, 2011, Champ Théâtral</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinter ou l’esprit de résistance contre la tapisserie des mensonges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en Scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-24, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien Brigitte Gauthier et Chittaranjan Misra : Pinter et l’esprit indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.212-221, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux parcours de combattants : Harold Pinter et Volker Schlöndorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.26-31, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien Brigitte Gauthier et David Jones, Les coulisses de Trahisons conjugales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-110, 2011, Champ Théâtral</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinter and the power games of daily fascism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter’s Spirit of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.219-230, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Pinter and Volker Schlöndorff: two freedom fighters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter’s Spirit of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.27-32, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinter’s Spirit of Resistance against the tapestry of lies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter’s Spirit of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.1-16, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Volker Schlöndorff, The Handmaid’s Tail »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter’s Spirit of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier interviews Jerry Schatzberg on his adaptation of Fred Uhlman's Reunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter’s Spirit of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.67-74, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier interviews Cynthia Liebow: Shakespeare, Beckett and Pinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter’s Spirit of Resistance, Oxford, New York, Peter Lang, 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.111-118, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier interviews Nicole Boireau on Pinter, a theater of moral values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter’s Spirit of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.193-197, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier interviews Chittaranjan Misra on Silencing rites in Pinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter’s Spirit of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.183-192, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier interviews William Baker on Pinter's poetry: a topological corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter’s Spirit of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.135-138, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier interviews David Jones on staging pauses and silences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter’s Spirit of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-66, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier interviews Barbara Bray on Pinter's radio plays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter's Spirit of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.19-26, 2009, ISBN 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier moderates a discussion between Michel Ciment and Eric Kahane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier moderates a discussion between Michel Ciment and Eric Kahane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-92, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vortex et frôlement dans Waltenberg, roman de Hédi Kaddour. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Sur Waltenberg, Roman de Hedi Kaddour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Act Mem, 2007, 978-2-35513-000-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pentecost, David Edgar »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elizabeth Angel-Perez, Nicole Boireau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Théâtre anglais contemporain : (1985-2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincksieck, pp.83-100, 2007, 978-2-252-03601-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instinct et Intellect dans L’Homme et le Surhomme de Bernard Shaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Brennan, Thierry Dubost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G.B. Shaw, un dramaturge engagé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.U. Caen, pp.65-75, 1998, 978-2- 84133-460-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId216"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Brigitte GAUTHIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Université Evry Paris-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Novelist, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personne ne le saura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Gallimard, série noire)Screenwriter. Script Doctor.Research on Theater, Film & Dance.Expert on Pinter & on Pina Bausch.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (L'Entretemps)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage chorégraphique de Pina Bausch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (L'Arche)Expert for the EACEA Education Audiovisual and Culture Executive Agency.Author: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dramatologie(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Entretemps</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration du créole chagossien dans un contexte français (roman) ou anglais (scénario)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mots aux actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 7. Sémantique(s), sémiotique(s) et traduction, pp.537-563. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08745-8.p.0537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait de Pina Bausch en noir et rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme Orphée et Eurydice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Publication Opéra National de Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Figures du jeu dans Fin de Partie de Samuel Beckett »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, RADAC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett vs. Pinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Occasional papers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chez Pina Bausch, le théâtre sert d’infrastructure à la danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes théatrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1-2 (47-48), pp.113-121. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etth.047.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Pina Bausch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes théatrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1-2 (47-48), pp.122-123. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etth.047.0122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie, l’énergie, la danse. Le Sacre du printemps de Pina Bausch inscrit au répertoire de l’Opéra de Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En scène ! : le journal de l'Opéra national de Paris </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chez Pina Bausch, le théâtre sert d’infrastructure à la danse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Théâtrales, Centre d’études théâtrales, Université Catholique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vol. 1 Filiations historiques et positions actuelles, Textes réunis par Philippe Ivernel et Anne Longuet Marx (N°47-48 Théâtre et danse, un croisement moderne et contemporain), pp.113-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hommage à Pina Bausch »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Théâtrales, Centre d’études théâtrales, Université Catholique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vol. 1 Filiations historiques et positions actuelles, Textes réunis par Philippe Ivernel et Anne Longuet Marx (N°47-48), pp.122-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre/Danse, Chorégraphies de Pina Bausch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Théatre-Danse : la fusion ou rien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubrick forever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Occasional papers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Harold Pinter et ses contemporains », Dossier Spécial Harold Pinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Avant-scène. Théâtre </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1258, pp.199è-1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Politique par le théâtre », Dossier Spécial Harold Pinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Avant-scène. Théâtre </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1258, pp.93-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cri du chat : déchirure, invasion, évasion. Analyse psychanalytique de A Streetcar Named Desire de Tennessee Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentecost de David Edgar ou l'Épiphanie de l'Europe de l'Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 52 (2), pp.185-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humphrey Bogart : l'Acteur, la Star et le Mythe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Ciclaho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrits et Figures dans Strange Interlude d'Eugene O'Neill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cinéma d'Andy Warhol, crise conceptuelle de la représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma de Nervure (Dossier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 7 (1), pp.16-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Antonin Artaud, Soirée Cinervure à Sainte-Anne. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.13-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusan Makavejev : Révolution sociale et sexuelle – WR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 1 (2), pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Zanussi : Inventaire, interview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 1 (2), pp.68-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de la psychanalyse au cinéma, le Freud de John Huston, Traduction d’un article de Donald Chankin, Directeur de la série de séminaires « Camera on the Couch », Anthology Film Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 7 (1), pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cas Otto Gross et ses liens avec l’avant-garde cinématographique berlinoise : Le Caligari de Wiene, traduction d'un texte de Neil Donahue, Université d’Hofstra, Hempstead, NY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Donahue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 7 (1.), pp.52-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques de l'aliénation dans Family Life de Ken Loach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Forman : Taking Off, Hair, One Flew Over the Cuckoo's Nest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.16-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatisation d'une psychiatrie policière, Agnes of God de John Pielmeier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 111, pp.64-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sarah aux 21 visages. » (Trad. Law: “The 21 Faces of Sarah. A jury must decide whether a woman claiming to have multiple-personality disorder was sexually assaulted”, by Jill Smolowe Monday, Time magazine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.77-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatisation d'une psychiatrie policière, Agnes of God de John Pielmeier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.64-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Aujourd'hui, c'est l'anniversaire de l'œuvre de Kantor. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 4 (6), pp.59-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et Psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 2 (6), pp.69-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et Psychiatrie 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 3, pp.61-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et Antipsychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, pp.68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Normosés d’Avignon, Penthésilée de Heinrich von Kleist ; Les nouveaux horizons d’Harold Pinter, Une sorte d’Alaska, Notes de Festival, Avignon 1987 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 1 (1), pp.98-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis y clasificación de la terminología del terrorismo desde la ficción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Jornadas de Lingüística, Traducción y Cultura, celebradas; V Conferencia de Enseñanza y Aprendizaje de Lenguas en la Educación Superior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geisy L. Hernández (CEALES), Pedro Mogorron Huerta (FRASYTRAM), Oct 2023, Universidad de Holguin, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentación de los trabajos de subtitulación de videoclips hispano-franceses realizados por los estudiantes del Máster de Traducción, Narración y Nuevos Medios, de la Universidad de París-Saclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">las I Jornadas de Lingüística, Traducción y Cultura, celebradas, V Conferencia de Enseñanza y Aprendizaje de Lenguas en la Educación Superior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geisy L. Hernández (CEALES), Pedro Mogorron Huerta (FRASYTRAM), Oct 2023, Universidad de Holguin, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue auteur traducteur sur les enjeux référentiels, traduction collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traducción de los referentes culturales: transversalidad y nuevas tendencias VIII Coloquio Lucentino. globalización, comprensión y traducción de los referentes culturales: transversalidad y nuevas tecnologías</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedro Mogorron Huerta (FRASYTRAM), Brigitte Gauthier, (SLAM), Rosario Valdivia Paz-Soldán, (Université Ricardo Palma), Nov 2022, Alicante, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture sociale et harcèlement dans le cinéma sud-africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet AVISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armel Dubois-Nayt, Dec 2020, Versailles - Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Diary Workshop : Bari Upside Up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRS, Center for Remembering and Sharing, Socially Relevant Film Festival, SRFF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nora Armani, Mar 2019, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Triangulation Method, filling the gaps of automatic translation tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de Traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Baholisoa Simone Ralalaoherivony, Pr, Laboratoires CIRAM (Langues et Lettres Malgaches), CERCOM (Langages, Communication et Dynamique Locale), Sep 2019, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Netflix Syndrome : How the American film industry evolved from a Dream Factory to an Emotion Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotions dans le cinéma ibéro-américain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carlos Belmonte Grey, May 2019, EVRY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la voix off narrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCI-Fi et AI Screenwriting Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brigitte Gauthier, Feb 2019, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screenwriting Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCI-Fi et AI Screenwriting Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brigitte Gauthier, Feb 2019, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre engagé pour la cause mexicaine dans l'affaire du &amp;quot;Mur&amp;quot;, Robert Shenkkan, Building the Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réfugiés Transmedia (2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, EVRY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramaturgie des Amériques contestataires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre le Summer of Love et le Cordobazo, conflits sociaux, jeunesse et défis culturels dans les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Bouffartigue et Antonio Ramos, Jan 2018, EVRY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political Semantics (Underground d'une sémantique politique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional Fraseología y Traducción en Lima, Universidad Ricardo Palma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedro Mogorron Huerta (FRASYTRAM), Brigitte Gauthier, (SLAM), Rosario Valdivia Paz-Soldán, (Université Ricardo Palma), Sep 2018, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche/Théâtre & Développement, la scène new-yorkaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche-création : une utopie à explorer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Starkier et Sylvie Roques, Nov 2017, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Intimités électives de Patrice Chéreau » : un cinéma engagé de l’analyse des mœurs contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chéreau en son temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Book to Movie : the Art of Adapting with Robert Schenkkan-Pulitzer Prize, Marc Levy, Lila Azam Zanganeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Book to Movie : the Art of Adapting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délires, Madonna, MDNA World Tour, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Expériences de la Déraison au Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Jan 2014, PARIS, EHESS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cinéma d'Andy Warhol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Art of Discomfort in L. Buñuel & Carson McCullers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur l’intertextualité dans le cinéma hispanique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CUNY Graduate Center, NY, May 1989, New York (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Oracle du Caire, vol. 4, Le boucher de Raqqa (roman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madonna revisitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Agar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Série S.C.R.I.P.T., Champ Théâtral, Brigitte Gauthier, 235539413X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Oracle du Caire, vol. 1, Le groupe des campeurs (roman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Oracle du Caire, vol. 3, L’émir des attentats (roman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Oracle du Caire, vol. 2, Le tueur au scooter (roman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatologie(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Entretemps, 2023, Champ théâtral, Les points dans les poches, 9782355394089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réfugiés Transmédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Série S.C.R.I.P.T., Champ théâtral, Brigitte Gauthier, 978-2-35539-405-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCRIPT/Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Série S.C.R.I.P.T., Les points dans les poches, Brigitte Gauthier, 978-2-35539-401-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaliser un long métrage: Le travail avec l’équipe artistique et technique (Trad. Directing Feature Films de Mark Travis, nouvelle édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DIXIT, 303 p., 2019, 2844811876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personne ne le saura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Story, Écrire un scénario pour le cinéma et la télévision (Trad. de Story de Robert McKee, nouvelle édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 416 p., 2017, 220061747X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l'Entretemps, 2015, Les Points dans les Poches. Série S.C.R.I.P.T., 978-2-35539-217-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personne ne le saura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabindranath Tagore - Satyajit Ray. Une filiation indienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Enseignement du cinéma aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénaristes de la paix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubrick, les musiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, Série S.C.R.I.P.T., sous la direction de Brigitte Gauthier, Collection les points dans les poches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre contemporain Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, Série S.C.R.I.P.T., Les Points dans les Poches, Brigitte Gauthier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubrick, les films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Série S.C.R.I.P.T., sous la direction de Brigitte Gauthier, Collection les points dans les poches, Brigitte Gauthier, 9782355391385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre contemporain Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 304 p, 2011, Série S.C.R.I.P.T., Champ Théâtral, Brigitte Gauthier, ISBN : 9782355391217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2010, 2296126405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viva Pinter: Harold Pinter's Spirit of Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 246 p., 2009, European Connections, 13: 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage chorégraphique de Pina Bausch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viva Pinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gauthier, Brigitte. Peter Lang, 246 pp, 2009, European Connections Vol. 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les règles élémentaires de l’écriture de scénario, (Trad. de Save the Cat! de Blake Snyder)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIXIT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2844811922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en scène (Trad. de Directing Feature Films, M. Travis),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIXIT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2844810985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire une comédie. Faites les rire. (Trad. de Writing the Comedy Film de Stuart Voytilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2844810829</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Pinter, le maître de la fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clés des plus grands succès cinématographiques (The megahits, M. Stefaniks)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2844810721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramaturges et cinéastes de l'antipsychiatrie, Entretiens sur l'ère de la fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Pinter et les dramaturges de la fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Story, Contenu, Structure, Genre, Les principes de l’écriture de scénario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mckee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIXIT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2844811310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment reconnaître, identifier et définir les problèmes liés à l’écriture de scénario (The Screenwriter’s Problem Solver de Syd Field) Traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIXIT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2000, 2844811906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision et société aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Caretaker of the Fragments of Modernity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du cinéma américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette, 1995, 2011456231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Pinter, Prix Nobel de Littérature 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Prix Nobel de littérature (1901-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Aden, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketermaya de Lucas Jedrzejak, la situation des réfugiés au Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réfugiés Transmédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.209-218, 2022, Série S.C.R.I.P.T., Champ Théâtral, 2355394059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface, Réfugiés Transmédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réfugiés Transmédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-15, 2022, Série S.C.R.I.P.T., 2355394059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Netflix Syndrome : How the American film industry evolved from a Dream Factory to an Emotion Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belmonte Grey, Carlos; Fernández Reyes, Álvaro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El paraíso de las emociones Teoría, producción y contextos de la experiencia fílmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial Tirant Humanidades; Université Évry Val-d’Essonne/Paris Saclay y Universidad de Guadalajara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.325-346, 2022, 9788418970733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête à Bari, porte du terrorisme international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réfugiés Transmédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.303-312, 2022, Série S.C.R.I.P.T., Champ Théâtral, 2355394059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction multicible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Lautel-Ribstein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches linguistiques contemporaines de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Universitaires, pp.145-161, 2022, 978-2-84832-532-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Pinter visionnaire : réfugiés et jeu vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réfugiés Transmédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-40, 2022, Série S.C.R.I.P.T., les points dans les poches, 2355394059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dentellières de la traduction, accord auteur/traducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianna Tarquini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Genty, Sabrina Baldo, Julio de los Reyes Lozano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction audiovisuelle : normes, transgressions et nouveaux défis professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-223, 2021, Série S.C.R.I.P.T., Champ Théâtral, 978-2-35539-402-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface, SCRIPT/Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCRIPT/Afrique du Sud, cinéma et enjeux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-10, 2021, Série S.C.R.I.P.T., Les points dans les poches, 2355392242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire et scénariser - at the same time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Genty, Sabrina Baldo, Julio de los Reyes Lozano (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Traduction Audiovisuelle : Normes, transgressions et nouveaux défis professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-202, 2021, Série S.C.R.I.P.T., Champ Théâtral, ISBN : 9782355394027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fil de la transmission en danse, théâtre, cinéma et performance aux Etats-Unis et en Europe, nécessité d'une-création itinérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Starkier et Sylvie Roques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECHERCHE CREATION THEATRE : savoir ou savoir-faire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-56, 2021, Série S.C.R.I.P.T., Champ Théâtral, 978-2-35539-402-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifeste de la Recherche-Création : l'alliance d'un héritage culturel et d'une pratique des arts de la scène. Hommage au Watermill Center de Bob Wilson.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Starkier et Sylvie Roques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche Création Théâtre, savoir ou savoir-faire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-21, 2021, Série S.C.R.I.P.T., 9782355394003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viol(s), métaphore de la société post-apartheid, dans Disgrace de J.M. Coetzee et ses adaptations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCRIPT/Afrique du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-27, 2021, Série S.C.R.I.P.T., Les points dans les poches, 2355392242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école de cinéma de Johannesburg, l'AFDA, visite guidée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCRIPT/Afrique du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://entretemps.org/products/script-afrique-du-sud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-209, 2021, Série S.C.R.I.P.T., Les points dans les poches, 2355392242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative translating: from novel2film in a bilingual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerd Wotjak; Pino Valero Cuadra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevas tendencias en traducción e interpretación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 128, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.449-462, 2018, Studien zur romanischen Sprachwissenschaft und interkulturellen Kommunikation, 9783631770788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative translating from novel2film in a bilingual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">coord. por Pino Valero Cuadra, Analía Cuadrado Rey, Paola Carrión González. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevas tendencias en traducción: Fraseología, Interpretación, TAV y sus didácticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.449-462, 2018, ISBN 978-3-631-75743-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geopolitics of European Theater : Tom Stoppard, David Edgar, Harold Pinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuria Santamaria, Francesc Foguet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De fronteres i arts escèniques (GRAE), Universitat Autonoma de Barcelona, Barcelone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.131-146, 2015, 978-84-943779-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat avec Milos Forman. Écriture et jeu de l’acteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-46, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface, Scénaristes de la paix - Orient, Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scénaristes de la paix - Orient, occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-23, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l'Est et l'Ouest : Austin / Philadelphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cremieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Pinter, Une vie, une oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Garrigou-Lagrange. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Destins inoubliables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-277, 2014, 2226259090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre sur l’Université de Columbia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.14-136, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat avec Mira Nair. Écriture et improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-111, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Annette Insdorf. Analyse des films du monde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56-69, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Guy Gallo, un exemple d’adaptation : Au-dessous du volcan de Malcolm Lowry réalisé par John Huston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.46-56, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Yves Lavandier, scénariste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.96-99, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface, Satyajit Ray, ambassadeur de Tagore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabindranath Tagore - Satyajit Ray. Une filiation indienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-24, 2014, Série S.C.R.I.P.T., Les points dans les poches, 235539184X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Corinne Jacker, Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-80, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Stephan Sharff, Écriture de scénario & poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Enseignement du cinéma aux États-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.134-139, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Milena Jelinek, Analyse de scénario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.86-96, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Larry Engel, Le langage cinématographique des documentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.30-37, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Ralph Rosenblum, le monteur de Woody Allen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.112-127, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Milena Jelinek, Analyse de scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enseignement du cinéma aux Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.86-96, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Amérique des médias, les pacificateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scénaristes de la paix - Orient, Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-132, 2014, Série S.C.R.I.P.T., Les points dans les poches, 2355391831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pina Bausch, Une vie, une œuvre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Garrigou-Lagrange. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Destins inoubliables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albin Michel, pp.43-50, 2014, 2226259090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface, Shakespeare, le langage des blessures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clifford Armion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shakespeare, le langage des blessures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2355391556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabous et Totems chez Pina Bausch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Camarade, Marie-Lise Paoli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges et territoires chorégraphiques de Pina Bausch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Arche, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeats et le théâtre No</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre Contemporain, Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-45, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre ultra-contemporain américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre Contemporain, Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-30, 2012, 2355391505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubrick, cinéaste compositeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kubrick, les films, les musiques, vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Entretemps, 2012, 2355391491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre Contemporain, Orient – Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre Contemporain, Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-15, 2012, Série S.C.R.I.P.T., Les points dans les poches, 2355391394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabous et Totem chez Pina Bausch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Lise Paoli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges et territoires chorégraphiques de Pina Bausch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Arche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-207, 2012, 285181804X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre Contemporain, Occident – Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre Contemporain, Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-15, 2012, Série S.C.R.I.P.T., Les points dans les poches, 2355391505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubrick, les films, les films, les films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kubrick, les films, les musiques (volume 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-15, 2012, Série S.C.R.I.P.T., Les points dans les poches, 2355391386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat avec Lin Hsiu-Wey du Contemporary Legend Theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre Contemporain, Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.166-188, 2012, Série S.C.R.I.P.T., Les points dans les poches, 2355391505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Kubrick, forever »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kubrick, les films, les musiques, vol. 1,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-27, 2012, Série S.C.R.I.P.T., les points dans les poches, 2355391386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entretien avec Monica Guillouet-Gélys »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre Contemporain, Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.16-27, 2012, 2355391394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction : Kubrick, les musiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kubrick, les films, les musiques, vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Série S.C.R.I.P.T., Les points dans les poches, 2355391491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Limier au carré : Anthony Shaffer et John Mankiewicz vs Harold Pinter et Kenneth Branagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Torti-Alcayaga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre au cinéma : arts ouverts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manuscrit Eds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-115, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde des réalisateurs de Harold Pinter: Jerry Schatzberg, David Jones, Roberto Ando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-145, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entretien Brigitte Gauthier et David Jones sur le théâtre de Pinter : L’Anniversaire, Le Gardien, C’était hier, No Man’s Land et Hot-house »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-92, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entretien Brigitte Gauthier et Volker Schlöndorff : Pinter et La Servante écarlate de Margaret Atwood. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.42-59, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entretien Brigitte Gauthier et Barbara Bray »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.148-158, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Pinter, dramaturge et cinéaste des jeux de pouvoir du fascisme au quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.264-271, 2011, Champ Théâtral, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien Brigitte Gauthier et Volker Schlöndorff: Pinter, un résistant spirituel éternel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Entretemps, pp.32-41, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier : Dialogue avec Michel Ciment et Eric Kahane à l’Entrepôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-82, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entretien Brigitte Gauthier et David Jones sur les adaptations de Pinter : Langrishe, Go Down, Trahisons conjugales, Le Procès. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en Scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-95, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde des metteurs en scènes de Pinter : Philippe Lanton, Stuart Seide, David Jones, ainsi que Jean Pavans, traducteur de Pinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Entretemps, pp.113-136, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien Brigitte Gauthier et David Jones, Pinter et Kafka : Souvenirs du tournage à Prague du Procès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.96-104, 2011, Champ Théâtral, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entretien Brigitte Gauthier et Jerry Schatzberg : Pinter et L’Ami retrouvé de Fred Uhlman »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Entretemps, pp.60-66, 2011, Champ Théâtral</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Espaces rêves dans les chorégraphies de Pina Bausch »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Torti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rythmes du corps dans l’espace spectaculaire et textuel2 : Arts ouverts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manuscrit Eds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Savoir, 2304035663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien Brigitte Gauthier et William Baker, une oeuvre topologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.184-190, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien Brigitte Gauthier et Cynthia Liebow: Shakespeare, Beckett et Pinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-168, 2011, Champ Théâtral</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinter ou l’esprit de résistance contre la tapisserie des mensonges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en Scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-24, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien Brigitte Gauthier et Chittaranjan Misra : Pinter et l’esprit indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.212-221, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien Brigitte Gauthier et David Jones, Les coulisses de Trahisons conjugales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-110, 2011, Champ Théâtral</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux parcours de combattants : Harold Pinter et Volker Schlöndorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en scène Harold Pinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.26-31, 2011, 2355391211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinter and the power games of daily fascism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter’s Spirit of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.219-230, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Pinter and Volker Schlöndorff: two freedom fighters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter’s Spirit of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.27-32, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier interviews Jerry Schatzberg on his adaptation of Fred Uhlman's Reunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter’s Spirit of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.67-74, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier interviews Cynthia Liebow: Shakespeare, Beckett and Pinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter’s Spirit of Resistance, Oxford, New York, Peter Lang, 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.111-118, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier interviews Nicole Boireau on Pinter, a theater of moral values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter’s Spirit of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.193-197, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinter’s Spirit of Resistance against the tapestry of lies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter’s Spirit of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.1-16, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Volker Schlöndorff, The Handmaid’s Tail »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter’s Spirit of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier interviews Chittaranjan Misra on Silencing rites in Pinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter’s Spirit of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.183-192, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier interviews William Baker on Pinter's poetry: a topological corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter’s Spirit of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.135-138, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier interviews David Jones on staging pauses and silences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter’s Spirit of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-66, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier interviews Barbara Bray on Pinter's radio plays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva Pinter, Harold Pinter's Spirit of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.19-26, 2009, ISBN 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier moderates a discussion between Michel Ciment and Eric Kahane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Gauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier moderates a discussion between Michel Ciment and Eric Kahane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-92, 2009, 9783039119295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vortex et frôlement dans Waltenberg, roman de Hédi Kaddour. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Sur Waltenberg, Roman de Hedi Kaddour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Act Mem, 2007, 978-2-35513-000-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pentecost, David Edgar »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elizabeth Angel-Perez, Nicole Boireau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Théâtre anglais contemporain : (1985-2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincksieck, pp.83-100, 2007, 978-2-252-03601-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instinct et Intellect dans L’Homme et le Surhomme de Bernard Shaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Brennan, Thierry Dubost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G.B. Shaw, un dramaturge engagé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.U. Caen, pp.65-75, 1998, 978-2- 84133-460-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId215"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04414308v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gauthier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08745-8.p.0537" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04414211v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426040v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426012v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02089867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.047.0113" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427530v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02089875v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.047.0122" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426182v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427508v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426026v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420617v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420608v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420600v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420568v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420353v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420109v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428818v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420378v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428807v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Donahue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420130v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420144v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420563v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420073v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420022v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419900v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419939v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419982v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436924v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436932v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436918v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437004v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436898v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436913v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02146241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436904v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436900v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176588v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019668v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436889v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019701v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02023839v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02023855v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024337v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024348v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433380v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436179v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maxmilo.com/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430653v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Agar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armitiere.com/livre/23268132-madonna-revisitee-brigitte-gauthier-editions-l-entretemps" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436175v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436170v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436173v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04335015v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04064403v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/products/refugies-transmedia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04064376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/products/script-afrique-du-sud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433823v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02023816v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.folio-lesite.fr/Catalogue/Folio/Folio-policier/Personne-ne-le-saura" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433802v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/lettres-et-arts/story-ecrire-un-scenario-pour-cinema-et-television" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825693v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831130v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830914v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830921v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830903v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831099v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830949v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.entretemps.org/les-points-dans-les-poches/146-kubrick-les-films.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831107v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420634v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831131v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430731v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abebooks.com/9783039119295/Viva-Pinter-Harold-Pinter%E2%80%99s-Spirit-303911929X/plp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831110v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00436470v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831738v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dixit.fr/boutique-detail-livre-les-regles-elementaires-pour-l-ecriture-d-un-scenario-par-blake-snyder-270-0-0.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831735v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dixit.fr/boutique-detail-livre-la-mise-en-scene-par-mark-travis-190-0-0.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831731v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831114v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;isbn=9782296309937" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831729v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dixit.fr/boutique-detail-livre-les-cles-des-plus-grands-succes-cinematographiques-par-richard-michaels-stefanik-101-0-0.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02023791v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=15128&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831120v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831726v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mckee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babelio.com/livres/McKee-Story/114719" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831723v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dixit.fr/boutique-detail-livre-comment-identifier-et-resoudre-les-problemes-d-un-scenario-par-syd-field-248-0-0.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831122v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831126v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831127v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421033v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417534v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417460v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04414351v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.tirant.com/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417676v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417499v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416595v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04414391v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianna Tarquini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417353v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414662v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414745v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414698v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417416v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417379v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430467v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04414261v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024400v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04430589v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425276v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/products/l-enseignement-du-cinema-aux-etats-unis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425116v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fnac.com/a7627419/Brigitte-Gauthier-Scenaristes-de-la-paix-Orient-Occident" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121489v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cremieux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024393v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.albin-michel.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430341v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425259v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425315v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425271v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425179v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fnac.com/a7627418/Brigitte-Gauthier-Tagore-Ray-Une-filiation-indienne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04430585v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425317v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430349v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430317v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425279v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430346v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04430583v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425164v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024383v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422594v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024367v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422486v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422564v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422442v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422465v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422048v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arche-editeur.com/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422553v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422060v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/products/kubrick-les-films" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422570v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/products/theatre-contemporain-occident" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422090v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422479v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422412v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024361v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432525v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/products/mettre-en-scene-harold-pinter" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421984v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421967v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422000v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422016v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421964v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421976v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421988v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432496v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421972v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421992v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422032v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432728v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422007v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421959v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432833v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421961v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421997v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421860v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421851v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421845v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421843v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431891v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431951v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432201v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432104v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431980v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431812v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431543v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431916v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420848v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420859v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420582v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04414308v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gauthier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08745-8.p.0537" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04414211v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426040v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426012v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02089867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.047.0113" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02089875v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.047.0122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427530v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426097v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426182v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427508v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426026v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420617v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420608v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420600v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420568v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420353v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420109v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420378v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428818v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428807v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Donahue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420144v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420130v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420563v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420073v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420022v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419900v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419939v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419982v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436924v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436932v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436918v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437004v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436898v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436913v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02146241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436900v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436904v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02176588v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019668v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436889v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019701v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02023855v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02023839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024337v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024348v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433380v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436179v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maxmilo.com/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430653v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Agar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armitiere.com/livre/23268132-madonna-revisitee-brigitte-gauthier-editions-l-entretemps" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436170v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436175v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436173v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04335015v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04064403v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/products/refugies-transmedia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04064376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/products/script-afrique-du-sud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433823v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02023816v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.folio-lesite.fr/Catalogue/Folio/Folio-policier/Personne-ne-le-saura" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433802v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/lettres-et-arts/story-ecrire-un-scenario-pour-cinema-et-television" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825693v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831130v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830914v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830921v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830903v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831099v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831103v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830949v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.entretemps.org/les-points-dans-les-poches/146-kubrick-les-films.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831107v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420634v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831131v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430731v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abebooks.com/9783039119295/Viva-Pinter-Harold-Pinter%E2%80%99s-Spirit-303911929X/plp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831110v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00436470v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831738v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dixit.fr/boutique-detail-livre-les-regles-elementaires-pour-l-ecriture-d-un-scenario-par-blake-snyder-270-0-0.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831735v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dixit.fr/boutique-detail-livre-la-mise-en-scene-par-mark-travis-190-0-0.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831731v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831114v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;isbn=9782296309937" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831729v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dixit.fr/boutique-detail-livre-les-cles-des-plus-grands-succes-cinematographiques-par-richard-michaels-stefanik-101-0-0.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02023791v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=15128&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831120v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831726v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mckee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.babelio.com/livres/McKee-Story/114719" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831723v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dixit.fr/boutique-detail-livre-comment-identifier-et-resoudre-les-problemes-d-un-scenario-par-syd-field-248-0-0.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831122v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831126v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831127v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421033v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417534v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417460v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04414351v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.tirant.com/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417676v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416595v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417499v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04414391v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianna Tarquini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417353v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414662v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414745v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414698v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417379v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417416v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430467v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04414261v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024400v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425276v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/products/l-enseignement-du-cinema-aux-etats-unis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425116v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fnac.com/a7627419/Brigitte-Gauthier-Scenaristes-de-la-paix-Orient-Occident" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121489v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cremieux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024393v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.albin-michel.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425259v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430341v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425315v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425271v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04430585v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425179v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fnac.com/a7627418/Brigitte-Gauthier-Tagore-Ray-Une-filiation-indienne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425317v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430349v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430317v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425279v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430346v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04430583v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425164v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024383v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422594v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024367v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422486v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422564v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422442v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422465v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422048v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arche-editeur.com/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422553v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422060v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/products/kubrick-les-films" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422570v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/products/theatre-contemporain-occident" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422090v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422479v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422412v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024361v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432525v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/products/mettre-en-scene-harold-pinter" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421984v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421967v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422000v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422016v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421964v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421976v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421988v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432496v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421992v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421972v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422032v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432728v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422007v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421959v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432833v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421997v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421961v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421860v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421851v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431891v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431951v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432201v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421845v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421843v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432104v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431980v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431812v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431543v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431916v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420848v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420859v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420582v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>