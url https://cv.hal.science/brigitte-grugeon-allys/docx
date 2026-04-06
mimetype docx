--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1752,247 +1752,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'utilisation de la direction du regard en situation de communication interpersonnelle enseignant-élève</w:t>
+                <w:t xml:space="preserve">Diversités des offres de formation et travail du formateur d'enseignants de mathématiques du secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamedade Farouk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Roditi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 14, 14 p</w:t>
+              <w:t xml:space="preserve">Petit x</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 74, pp.60-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696380v1</w:t>
+                <w:t xml:space="preserve">halshs-00364724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversités des offres de formation et travail du formateur d'enseignants de mathématiques du secondaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégies d'utilisation de la direction du regard en situation de communication interpersonnelle enseignant-élève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamedade Farouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Rety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Robert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nelly Bensimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit x</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 74, pp.60-90</w:t>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00364724v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'ingénieries de formation des enseignants pour l'intégration de logiciels de géométrie dynamique</w:t>
               </w:r>
@@ -2302,268 +2302,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Lexicon</w:t>
+                <w:t xml:space="preserve">Identifying the professional lexicon of middle school mathematics teachers: The French case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artigue Michèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Horoks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Routledge. </w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routlelge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teachers talking about their classrooms: Learning from the professional lexicons of mathematics teachers around the world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9780367376932</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353861v1</w:t>
+                <w:t xml:space="preserve">hal-03353846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the professional lexicon of middle school mathematics teachers: The French case</w:t>
+                <w:t xml:space="preserve">French Lexicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artigue Michèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chevalarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Debertonne-Dassule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Horoks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Routlelge. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teachers talking about their classrooms: Learning from the professional lexicons of mathematics teachers around the world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9780367376932</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353846v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online automated assessment and student learning: the Pepite project in elementary algebra</w:t>
               </w:r>
@@ -4715,433 +4715,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert du diagnostic Pépite à différents niveaux scolaires : tests diagnostiques pour les élèves et leurs usages pour les enseignants.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grugeon</w:t>
+                <w:t xml:space="preserve">The diagnostic assessment Pépite and the question of its transfer at different school levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chenevotot-Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Previt</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Prévit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Mathématique Francophone EMF’2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Alger, Algérie</w:t>
+              <w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077099v1</w:t>
+                <w:t xml:space="preserve">hal-01289248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'analyse d'évaluations externes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Grapin</w:t>
+                <w:t xml:space="preserve">Transfert du diagnostic Pépite à différents niveaux scolaires : tests diagnostiques pour les élèves et leurs usages pour les enseignants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chenevotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Previt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Mathématique Francophone "Pluralités culturelles et universalité des mathématiques : enjeux et perspectives pour leur enseignement et leur apprentissage"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L. Theis, Oct 2015, Alger, Algérie. pp.2017-1027</w:t>
+              <w:t xml:space="preserve">Espace Mathématique Francophone EMF’2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914664v1</w:t>
+                <w:t xml:space="preserve">hal-02077099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training primary school teachers through research in mathematics' didactics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodologie d'analyse d'évaluations externes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.2811-2817</w:t>
+              <w:t xml:space="preserve">Espace Mathématique Francophone "Pluralités culturelles et universalité des mathématiques : enjeux et perspectives pour leur enseignement et leur apprentissage"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Theis, Oct 2015, Alger, Algérie. pp.2017-1027</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289614v1</w:t>
+                <w:t xml:space="preserve">hal-02914664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diagnostic assessment Pépite and the question of its transfer at different school levels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Chenevotot-Quentin</w:t>
+                <w:t xml:space="preserve">Training primary school teachers through research in mathematics' didactics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Horoks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Prévit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.2811-2817</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289248v1</w:t>
+                <w:t xml:space="preserve">hal-01289614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la validité de dispositifs d'évaluations externes en mathématiques : une approche épistémologique, psycho-didactique et psychométrique.</w:t>
               </w:r>
@@ -7437,51 +7437,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Validation of a Model based Diagnosis System</w:t>
+                <w:t xml:space="preserve">A Diagnosis Based on a Qualitative Model of Competence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
@@ -7499,97 +7499,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C-LEMMAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Corse, France</w:t>
+              <w:t xml:space="preserve">AIED 99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Le Mans, France. pp.491-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434709v1</w:t>
+                <w:t xml:space="preserve">hal-01434722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Diagnosis Based on a Qualitative Model of Competence</w:t>
+                <w:t xml:space="preserve">Design and Validation of a Model based Diagnosis System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
@@ -7607,73 +7607,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIED 99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Le Mans, France. pp.491-498</w:t>
+              <w:t xml:space="preserve">C-LEMMAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434722v1</w:t>
+                <w:t xml:space="preserve">hal-01434709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, réalisation et évaluation d'interfaces en EIAO : l'exemple de PÉPITE</w:t>
               </w:r>
@@ -9445,51 +9445,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C4442E51"/>
+    <w:nsid w:val="28996283"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9676,51 +9676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051243v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677377v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-024-10347-z" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484112v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010543v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grapin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vantourout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.033.0059" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235966v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171545v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006908v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes-Cuisiniez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659912v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1060" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019900v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roditi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sayac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912906v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1059172ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202355v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.3121" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198931v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delozanne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pr&#233;vit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759942v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070355v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vincent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174501v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.29.899-938" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77C4C46B7A7B7CB3AB48E04D8B9EAE6C04395D7F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696380v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedade Farouk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Rety" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bensimon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364724v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01805028v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437173v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacoboni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686666v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86909-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353861v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artigue Mich&#232;le" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalarias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Debertonne-Dassule" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141056v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Previt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Heeren" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jeuring" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sosnovsky" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Drijvers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077275v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077291v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804171179-les-didactiques-en-questions" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359538v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Copp&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426323v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298103v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072554v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171774v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam R&#233;gent-Kloeckner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292754v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reiter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317785v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314539v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863439v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430541v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Simone" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519358v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202368v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalarias Thierry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debertonne-Dassule Florence" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077077v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857582v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Nikolayeva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thuet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sirejacob" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot-Quentin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914256v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077099v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914664v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289614v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289248v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914259v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213684v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima El Kechai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077126v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077118v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141071v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271732v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270030v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284835v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25813-8_28" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4T1M3XJ0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959612v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298726v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302942v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69132-7_15" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0RPZK91G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303876v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161430v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000698v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000707v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Normand-Assadi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Delozanne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001326v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001331v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Larue" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190375v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001370v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434579v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458040v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Rasseneur" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458041v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434682v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grugeon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delozanne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434709v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434722v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437184v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437219v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437186v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Vivet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437248v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dubourg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907971v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907943v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019907v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434601v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Nicaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04666233v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Solnon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-21-11" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591619v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nicaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehad Alshwaikh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papadopoulo Argyro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975434v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853670v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853637v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gelis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01252058v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01266820v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051243v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677377v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-024-10347-z" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484112v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010543v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grapin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vantourout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.033.0059" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235966v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171545v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006908v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes-Cuisiniez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659912v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1060" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019900v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roditi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sayac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912906v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1059172ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202355v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.3121" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198931v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delozanne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pr&#233;vit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759942v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070355v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vincent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174501v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.29.899-938" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77C4C46B7A7B7CB3AB48E04D8B9EAE6C04395D7F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364724v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696380v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedade Farouk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Rety" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bensimon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01805028v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437173v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacoboni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686666v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86909-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353846v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artigue Mich&#232;le" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353861v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalarias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Debertonne-Dassule" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141056v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Previt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Heeren" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jeuring" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sosnovsky" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Drijvers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077275v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077291v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804171179-les-didactiques-en-questions" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359538v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Copp&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426323v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298103v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072554v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171774v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam R&#233;gent-Kloeckner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292754v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reiter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317785v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314539v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863439v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430541v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Simone" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519358v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202368v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalarias Thierry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debertonne-Dassule Florence" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077077v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857582v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Nikolayeva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thuet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sirejacob" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot-Quentin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914256v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289248v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077099v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914664v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289614v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914259v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213684v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima El Kechai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077126v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077118v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141071v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271732v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270030v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284835v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25813-8_28" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4T1M3XJ0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959612v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298726v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302942v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69132-7_15" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0RPZK91G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303876v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161430v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000698v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000707v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Normand-Assadi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Delozanne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001326v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001331v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Larue" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190375v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001370v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434579v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458040v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Rasseneur" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458041v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434682v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grugeon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delozanne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434722v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434709v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437184v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437219v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437186v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Vivet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437248v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dubourg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907971v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907943v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019907v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434601v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Nicaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04666233v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Solnon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-21-11" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591619v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nicaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehad Alshwaikh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papadopoulo Argyro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975434v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853670v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853637v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gelis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01252058v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01266820v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>