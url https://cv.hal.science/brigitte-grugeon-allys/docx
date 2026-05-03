--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -447,494 +447,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’assurer de la validité didactique des évaluations en milieux scolaires</w:t>
+                <w:t xml:space="preserve">Rétroactions dans un environnement numérique d’apprentissage : Modèle de description et décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Grapin</w:t>
+                <w:t xml:space="preserve">Sébastien Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vantourout</w:t>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elann Lesnes-Cuisiniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rdid1.033.0059⟩</w:t>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23709/sticef.29.2.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04010543v1</w:t>
+                <w:t xml:space="preserve">hal-04006908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'activité numérico-algébrique dans des manuels scolaires français de primaire : le cas du calcul réfléchi multiplicatif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Pilet</w:t>
+                <w:t xml:space="preserve">S’assurer de la validité didactique des évaluations en milieux scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Grapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vantourout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue québécoise de didactique des mathématiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 33 (2), pp.59-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdid1.033.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235966v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’assurer de la validité des évaluations en milieu scolaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Vantourout</w:t>
+                <w:t xml:space="preserve">L'activité numérico-algébrique dans des manuels scolaires français de primaire : le cas du calcul réfléchi multiplicatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue québécoise de didactique des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Numéro thématique 2 : Enseignement et apprentissage de l’algèbre avant la lettre (Tome 1), pp.4-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171545v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rétroactions dans un environnement numérique d’apprentissage : Modèle de description et décision</w:t>
+                <w:t xml:space="preserve">S’assurer de la validité des évaluations en milieu scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Jolivet</w:t>
+                <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Yessad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elann Lesnes-Cuisiniez</w:t>
+                <w:t xml:space="preserve">Marc Vantourout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33, pp.59-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdid1.033.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23709/sticef.29.2.4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04006908v1</w:t>
+                <w:t xml:space="preserve">hal-04171545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'une plateforme d'apprentissage en ligne en algèbre et en géométrie : prise en compte et apports de modèles didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elann Lesnes-Cuisiniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1076,51 +1076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches psychométrique et didactique de la validité d’une évaluation externe en mathématiques : quelles complémentarités et quelles divergences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3148,299 +3148,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de modèles didactiques pour concevoir des parcours adaptatifs dans un environnement numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The contribution of mathematics didactics to interpreting the results of a standardized national assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Espace Mathématique Francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Montréal, Canada. pp.855-864</w:t>
+              <w:t xml:space="preserve">Proceedings of the Fourteenth Congress of the European Society for Research in Mathematics Education (CERME14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Free University of Bozen-Bolzano; ERME, Feb 2025, Bozen-Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05426323v1</w:t>
+                <w:t xml:space="preserve">hal-05298103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of mathematics didactics to interpreting the results of a standardized national assessment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apports de modèles didactiques pour concevoir des parcours adaptatifs dans un environnement numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elann Lesnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Fourteenth Congress of the European Society for Research in Mathematics Education (CERME14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Free University of Bozen-Bolzano; ERME, Feb 2025, Bozen-Bolzano, Italy</w:t>
+              <w:t xml:space="preserve">Colloque Espace Mathématique Francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Montréal, Canada. pp.855-864</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298103v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MINDMATH : didactique des mathématiques et intelligence artificielle dans un EIAH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elann Lesnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIe école d'été de didactique des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Sainte Marie de Ré, France. pp.133-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3465,51 +3465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validités d’évaluations externes en mathématiques et en sciences. Quelle(s) méthodologie(s) ? Pour quels résultats ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3560,77 +3560,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rétroactions épistémiques dans une plateforme d'entrainement aux mathématiques : apports croisés de l'informatique et de la didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3698,64 +3698,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of online automated learning path on student learning: the MindMath project in elementary algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elann Lesnes-Cuisiniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress on Mathematical Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Shangai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3780,64 +3780,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser la validité des évaluations au sein du réseau EVADIDA (Evaluations et Didactique) de l’ADMEE : approches et exemples en mathématiques et en lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vantourout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3869,696 +3869,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle d’Exercices et Parcours d’Apprentissage Prenant en Compte le Raisonnement de l’Élève en Mathématiques au Collège</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Prise en compte de l'élève au sein de la Théorie Anthropologique du Didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elann Lesnes-Cuisiniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">20e école d’été de didactique des mathématiques,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02863439v1</w:t>
+                <w:t xml:space="preserve">hal-02519358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale analysis of teachers’ assessment practices in mathematics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marina de Simone</w:t>
+                <w:t xml:space="preserve">Modèle d’Exercices et Parcours d’Apprentissage Prenant en Compte le Raisonnement de l’Élève en Mathématiques au Collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elann Lesnes-Cuisiniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430541v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de l'élève au sein de la Théorie Anthropologique du Didactique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Caroline Croset</w:t>
+                <w:t xml:space="preserve">Large scale analysis of teachers’ assessment practices in mathematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Horoks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coppé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Gardes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elann Lesnes-Cuisiniez</w:t>
+                <w:t xml:space="preserve">Marina de Simone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e école d’été de didactique des mathématiques,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Autrans, France</w:t>
+              <w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519358v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APPROCHER LA DIVERSITE CULTURELLE DANS L’ENSEIGNEMENT DES MATHEMATIQUES A TRAVERS LE FILTRE DU LANGAGE PROFESSIONNEL DES ENSEIGNANTS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to help teachers adapt to learners? Teachers' perspective on a competency and error-type centered dashboard for algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chevalarias Thierry</w:t>
+                <w:t xml:space="preserve">Iryna Nikolayeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debertonne-Dassule Florence</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Horoks</w:t>
+                <w:t xml:space="preserve">Marie Thuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chenevotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque EMF 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France. pp.860-868</w:t>
+              <w:t xml:space="preserve">TEL-STEM Workshop at ECTEL 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03202368v1</w:t>
+                <w:t xml:space="preserve">hal-01857582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles pistes pour une évaluation du dispositif de formation PACAL ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julia Pilet</w:t>
+                <w:t xml:space="preserve">APPROCHER LA DIVERSITE CULTURELLE DANS L’ENSEIGNEMENT DES MATHEMATIQUES A TRAVERS LE FILTRE DU LANGAGE PROFESSIONNEL DES ENSEIGNANTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artigue Michèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chevalarias Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debertonne-Dassule Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Horoks</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Mathématique Francophone EMF’2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
+              <w:t xml:space="preserve">Colloque EMF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France. pp.860-868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077077v1</w:t>
+                <w:t xml:space="preserve">hal-03202368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to help teachers adapt to learners? Teachers' perspective on a competency and error-type centered dashboard for algebra</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Thuet</w:t>
+                <w:t xml:space="preserve">Quelles pistes pour une évaluation du dispositif de formation PACAL ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chenevotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Horoks</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEL-STEM Workshop at ECTEL 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">Espace Mathématique Francophone EMF’2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857582v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PÉPITE Online automated assessment and student learning: The domain of equations in the 8th grade</w:t>
               </w:r>
@@ -4652,51 +4652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validité d’une évaluation externe : complémentarité entre une approche didactique et psychométrique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire national de didactqiue des mathématiques - ARDM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne-Cécile Mathé, Eric Mounier, 2015, Paris, France. pp.13-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4715,515 +4715,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diagnostic assessment Pépite and the question of its transfer at different school levels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Chenevotot-Quentin</w:t>
+                <w:t xml:space="preserve">Étude de la validité de dispositifs d'évaluations externes en mathématiques : une approche épistémologique, psycho-didactique et psychométrique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Prévit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">40eme Colloque de l'ADMEE Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Liege, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289248v1</w:t>
+                <w:t xml:space="preserve">hal-02914259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert du diagnostic Pépite à différents niveaux scolaires : tests diagnostiques pour les élèves et leurs usages pour les enseignants.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grugeon</w:t>
+                <w:t xml:space="preserve">The diagnostic assessment Pépite and the question of its transfer at different school levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chenevotot-Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Previt</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Prévit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Mathématique Francophone EMF’2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Alger, Algérie</w:t>
+              <w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077099v1</w:t>
+                <w:t xml:space="preserve">hal-01289248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'analyse d'évaluations externes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Grapin</w:t>
+                <w:t xml:space="preserve">Transfert du diagnostic Pépite à différents niveaux scolaires : tests diagnostiques pour les élèves et leurs usages pour les enseignants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chenevotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Previt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Mathématique Francophone "Pluralités culturelles et universalité des mathématiques : enjeux et perspectives pour leur enseignement et leur apprentissage"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L. Theis, Oct 2015, Alger, Algérie. pp.2017-1027</w:t>
+              <w:t xml:space="preserve">Espace Mathématique Francophone EMF’2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914664v1</w:t>
+                <w:t xml:space="preserve">hal-02077099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training primary school teachers through research in mathematics' didactics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodologie d'analyse d'évaluations externes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.2811-2817</w:t>
+              <w:t xml:space="preserve">Espace Mathématique Francophone "Pluralités culturelles et universalité des mathématiques : enjeux et perspectives pour leur enseignement et leur apprentissage"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Theis, Oct 2015, Alger, Algérie. pp.2017-1027</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289614v1</w:t>
+                <w:t xml:space="preserve">hal-02914664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la validité de dispositifs d'évaluations externes en mathématiques : une approche épistémologique, psycho-didactique et psychométrique.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Grapin</w:t>
+                <w:t xml:space="preserve">Training primary school teachers through research in mathematics' didactics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Horoks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40eme Colloque de l'ADMEE Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Liege, Belgique</w:t>
+              <w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.2811-2817</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914259v1</w:t>
+                <w:t xml:space="preserve">hal-01289614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging diagnosis and learning of elementary algebra using technologies</w:t>
               </w:r>
@@ -5540,325 +5540,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapports entre formation des enseignants et pratiques en classe : le cas des TICE dans différents pays européens, Une étude des offres et pratiques de formation portant sur les usages des technologies et de leurs effets sur les pratiques professionnelles des enseignants du second degré, avant et après la réforme de la mastérisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la conception à l’usage d’un diagnostic dans une base d’exercices en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chenevotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation et en formation : enjeux et défis aujourd’hui dans le monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 17e congrès international de l’Association Mondiale des Sciences de l’Education, Jun 2012, Reims, France. pp.60</w:t>
+              <w:t xml:space="preserve">Colloque Espace Mathématique Francophone, EMF2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Genève, Suisse. pp.808-823</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05141071v1</w:t>
+                <w:t xml:space="preserve">hal-01270030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and use of a diagnostic tool in elementary algebra using an online item bank</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grugeon</w:t>
+                <w:t xml:space="preserve">Rapports entre formation des enseignants et pratiques en classe : le cas des TICE dans différents pays européens, Une étude des offres et pratiques de formation portant sur les usages des technologies et de leurs effets sur les pratiques professionnelles des enseignants du second degré, avant et après la réforme de la mastérisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chenevotot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 th International Congress on Mathematical Education ICME2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Recherches en éducation et en formation : enjeux et défis aujourd’hui dans le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17e congrès international de l’Association Mondiale des Sciences de l’Education, Jun 2012, Reims, France. pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271732v1</w:t>
+                <w:t xml:space="preserve">hal-05141071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la conception à l’usage d’un diagnostic dans une base d’exercices en ligne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and use of a diagnostic tool in elementary algebra using an online item bank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chenevotot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Espace Mathématique Francophone, EMF2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Genève, Suisse. pp.808-823</w:t>
+              <w:t xml:space="preserve">12 th International Congress on Mathematical Education ICME2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270030v1</w:t>
+                <w:t xml:space="preserve">hal-01271732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Performance of a Diagnosis System in School Algebra</w:t>
               </w:r>
@@ -6157,251 +6157,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Multi-criteria Assessment of Open-Ended Questions: a case study in School Algebra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnostic cognitif en algèbre élémentaire à différents niveaux de la scolarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chenevotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Chenevotot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Tutoring Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque DIDIREM 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302942v1</w:t>
+                <w:t xml:space="preserve">hal-01303876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic cognitif en algèbre élémentaire à différents niveaux de la scolarité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Multi-criteria Assessment of Open-Ended Questions: a case study in School Algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Prévit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chenevotot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque DIDIREM 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Intelligent Tutoring Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Montreal, Canada. pp.101-110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-69132-7_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303876v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération d exercices de diagnostic de compétences en algèbre</w:t>
               </w:r>
@@ -6469,230 +6469,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00161430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation cognitive en algèbre élémentaire : une conception itérative</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
+                <w:t xml:space="preserve">Marqueurs linguistiques et compétences mathématiques : une étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Normand-Assadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalina Coulange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Delozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologies de l'Information et de la Connaissance dans l'Enseignement Supérieur et de l'Industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.138-145</w:t>
+              <w:t xml:space="preserve">Technologies de l'Information et de la Connaissance dans l'Enseignement Supérieur et l'Industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.183-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00000698v1</w:t>
+                <w:t xml:space="preserve">edutice-00000707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marqueurs linguistiques et compétences mathématiques : une étude exploratoire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Élisabeth Delozanne</w:t>
+                <w:t xml:space="preserve">Modélisation cognitive en algèbre élémentaire : une conception itérative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Previt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologies de l'Information et de la Connaissance dans l'Enseignement Supérieur et l'Industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.183-190</w:t>
+              <w:t xml:space="preserve">Technologies de l'Information et de la Connaissance dans l'Enseignement Supérieur et de l'Industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.138-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">edutice-00000707v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00000698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scénarios d'utilisation et conception d'un EIAH, le cas du diagnostic dans PEPITE</w:t>
               </w:r>
@@ -6792,51 +6792,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Familles de situations d'interactions en algèbre élémentaire : deux exemples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalina Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7437,51 +7437,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Diagnosis Based on a Qualitative Model of Competence</w:t>
+                <w:t xml:space="preserve">Design and Validation of a Model based Diagnosis System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
@@ -7499,97 +7499,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIED 99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Le Mans, France. pp.491-498</w:t>
+              <w:t xml:space="preserve">C-LEMMAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434722v1</w:t>
+                <w:t xml:space="preserve">hal-01434709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Validation of a Model based Diagnosis System</w:t>
+                <w:t xml:space="preserve">A Diagnosis Based on a Qualitative Model of Competence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
@@ -7607,73 +7607,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C-LEMMAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Corse, France</w:t>
+              <w:t xml:space="preserve">AIED 99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Le Mans, France. pp.491-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434709v1</w:t>
+                <w:t xml:space="preserve">hal-01434722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, réalisation et évaluation d'interfaces en EIAO : l'exemple de PÉPITE</w:t>
               </w:r>
@@ -8856,51 +8856,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique à l'école. Apport du numérique dans l’enseignement et l’apprentissage des nombres, du calcul et de l’algèbre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre national d’étude des systèmes scolaires (CNESCO). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8935,51 +8935,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et diffusion de ressources en ligne pour gérer la diversité cognitive des élèves et favoriser leur réussite dans l'apprentissage de l'algèbre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chenevotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Delozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9053,77 +9053,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et mise en œuvre d'environnements informatiques pour la régulation de l'apprentissage, le cas de l'algèbre avec le projet LINGOT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalina Coulange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chenevotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Delozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9445,51 +9445,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28996283"/>
+    <w:nsid w:val="4B7A33B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9676,51 +9676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051243v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677377v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-024-10347-z" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484112v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010543v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grapin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vantourout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.033.0059" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235966v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171545v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006908v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes-Cuisiniez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659912v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1060" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019900v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roditi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sayac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912906v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1059172ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202355v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.3121" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198931v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delozanne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pr&#233;vit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759942v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070355v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vincent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174501v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.29.899-938" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77C4C46B7A7B7CB3AB48E04D8B9EAE6C04395D7F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364724v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696380v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedade Farouk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Rety" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bensimon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01805028v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437173v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacoboni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686666v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86909-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353846v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artigue Mich&#232;le" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353861v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalarias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Debertonne-Dassule" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141056v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Previt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Heeren" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jeuring" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sosnovsky" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Drijvers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077275v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077291v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804171179-les-didactiques-en-questions" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359538v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Copp&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426323v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298103v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072554v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171774v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam R&#233;gent-Kloeckner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292754v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reiter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317785v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314539v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863439v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430541v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Simone" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519358v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202368v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalarias Thierry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debertonne-Dassule Florence" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077077v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857582v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Nikolayeva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thuet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sirejacob" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot-Quentin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914256v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289248v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077099v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914664v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289614v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914259v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213684v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima El Kechai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077126v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077118v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141071v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271732v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270030v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284835v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25813-8_28" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4T1M3XJ0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959612v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298726v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302942v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69132-7_15" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0RPZK91G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303876v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161430v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000698v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000707v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Normand-Assadi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Delozanne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001326v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001331v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Larue" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190375v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001370v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434579v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458040v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Rasseneur" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458041v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434682v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grugeon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delozanne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434722v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434709v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437184v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437219v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437186v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Vivet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437248v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dubourg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907971v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907943v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019907v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434601v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Nicaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04666233v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Solnon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-21-11" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591619v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nicaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehad Alshwaikh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papadopoulo Argyro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975434v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853670v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853637v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gelis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01252058v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01266820v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051243v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677377v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-024-10347-z" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484112v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006908v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes-Cuisiniez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010543v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grapin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vantourout" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.033.0059" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235966v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171545v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659912v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1060" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019900v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roditi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sayac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912906v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1059172ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202355v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.3121" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198931v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delozanne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pr&#233;vit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759942v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070355v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vincent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174501v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.29.899-938" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77C4C46B7A7B7CB3AB48E04D8B9EAE6C04395D7F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364724v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696380v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedade Farouk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Rety" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bensimon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01805028v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437173v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacoboni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686666v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86909-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353846v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artigue Mich&#232;le" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353861v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalarias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Debertonne-Dassule" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141056v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Previt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Heeren" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jeuring" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sosnovsky" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Drijvers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077275v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077291v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804171179-les-didactiques-en-questions" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359538v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Copp&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298103v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426323v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072554v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171774v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam R&#233;gent-Kloeckner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292754v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reiter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317785v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314539v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519358v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863439v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430541v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Simone" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857582v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Nikolayeva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thuet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202368v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalarias Thierry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debertonne-Dassule Florence" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077077v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sirejacob" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot-Quentin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914256v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914259v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289248v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077099v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914664v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289614v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213684v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima El Kechai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077126v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077118v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270030v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141071v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271732v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284835v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25813-8_28" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4T1M3XJ0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959612v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298726v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303876v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302942v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69132-7_15" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0RPZK91G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161430v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000707v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Normand-Assadi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Delozanne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000698v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001326v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001331v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Larue" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190375v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001370v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434579v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458040v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Rasseneur" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458041v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434682v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grugeon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delozanne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434709v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434722v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437184v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437219v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437186v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Vivet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437248v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dubourg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907971v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907943v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019907v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434601v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Nicaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04666233v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Solnon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-21-11" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591619v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nicaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehad Alshwaikh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papadopoulo Argyro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975434v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853670v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853637v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gelis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01252058v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01266820v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>