--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -447,494 +447,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rétroactions dans un environnement numérique d’apprentissage : Modèle de description et décision</w:t>
+                <w:t xml:space="preserve">S’assurer de la validité didactique des évaluations en milieux scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Jolivet</w:t>
+                <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Yessad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elann Lesnes-Cuisiniez</w:t>
+                <w:t xml:space="preserve">Marc Vantourout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23709/sticef.29.2.4⟩</w:t>
+              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 33 (2), pp.59-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdid1.033.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006908v1</w:t>
+                <w:t xml:space="preserve">hal-04010543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’assurer de la validité didactique des évaluations en milieux scolaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Vantourout</w:t>
+                <w:t xml:space="preserve">L'activité numérico-algébrique dans des manuels scolaires français de primaire : le cas du calcul réfléchi multiplicatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue québécoise de didactique des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Numéro thématique 2 : Enseignement et apprentissage de l’algèbre avant la lettre (Tome 1), pp.4-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010543v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'activité numérico-algébrique dans des manuels scolaires français de primaire : le cas du calcul réfléchi multiplicatif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Pilet</w:t>
+                <w:t xml:space="preserve">S’assurer de la validité des évaluations en milieu scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Grapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vantourout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue québécoise de didactique des mathématiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33, pp.59-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdid1.033.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235966v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’assurer de la validité des évaluations en milieu scolaire</w:t>
+                <w:t xml:space="preserve">Rétroactions dans un environnement numérique d’apprentissage : Modèle de description et décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Grapin</w:t>
+                <w:t xml:space="preserve">Sébastien Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vantourout</w:t>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elann Lesnes-Cuisiniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rdid1.033.0059⟩</w:t>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23709/sticef.29.2.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171545v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'une plateforme d'apprentissage en ligne en algèbre et en géométrie : prise en compte et apports de modèles didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elann Lesnes-Cuisiniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -975,213 +975,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer en mathématiques : une question interdisciplinaire ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sayac</w:t>
+                <w:t xml:space="preserve">Approches psychométrique et didactique de la validité d’une évaluation externe en mathématiques : quelles complémentarités et quelles divergences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Grapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 41 (1), pp.1-6</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 41 (2), pp.37-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1059172ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019900v1</w:t>
+                <w:t xml:space="preserve">hal-02912906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches psychométrique et didactique de la validité d’une évaluation externe en mathématiques : quelles complémentarités et quelles divergences ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
+                <w:t xml:space="preserve">Évaluer en mathématiques : une question interdisciplinaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Roditi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 41 (2), pp.37-66. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 41 (1), pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02912906v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’utilité de l’initiation à la recherche en formation initiale en master MEEF 1. Ce qu’en disent les professeur.es des écoles stagiaires</w:t>
               </w:r>
@@ -1310,51 +1310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chenevotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prévit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1504,51 +1504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PépiMep : différencier l'enseignement du calcul algébrique en s'appuyant sur des outils de diagnostic.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1655,51 +1655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prévit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chenevotot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1771,64 +1771,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversités des offres de formation et travail du formateur d'enseignants de mathématiques du secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Roditi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit x</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 74, pp.60-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1892,51 +1892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Rety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bensimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1991,51 +1991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'ingénieries de formation des enseignants pour l'intégration de logiciels de géométrie dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Quadrante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, XIII (2), pp.31-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2099,51 +2099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Official Journal "Education and Information Technology"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, IFIP TC-3 Official Journal, special issue "Education and Information Technology", 3 (3/4), pp.291-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2302,268 +2302,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the professional lexicon of middle school mathematics teachers: The French case</w:t>
+                <w:t xml:space="preserve">French Lexicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artigue Michèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chevalarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Debertonne-Dassule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Horoks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Routlelge. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teachers talking about their classrooms: Learning from the professional lexicons of mathematics teachers around the world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9780367376932</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353846v1</w:t>
+                <w:t xml:space="preserve">hal-03353861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Lexicon</w:t>
+                <w:t xml:space="preserve">Identifying the professional lexicon of middle school mathematics teachers: The French case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artigue Michèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Horoks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Routledge. </w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routlelge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teachers talking about their classrooms: Learning from the professional lexicons of mathematics teachers around the world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9780367376932</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353861v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online automated assessment and student learning: the Pepite project in elementary algebra</w:t>
               </w:r>
@@ -2786,51 +2786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online automated assessment and student learning: the Pépite project in elementary algebra.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chenevotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2933,51 +2933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chenevotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3049,51 +3049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude multidimensionnelle de l’impact des travaux de recherche en didactique dans l’enseignement de l’algèbre élémentaire : Quelles évolutions ? Quelles contraintes ? Quelles perspectives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coppé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Butlen et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rôles et places de la didactique et des didacticiens des mathématiques dans la société et le système éducatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Pensée Sauvage – Editions, pp.41-74, 2015</w:t>
@@ -3148,299 +3148,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of mathematics didactics to interpreting the results of a standardized national assessment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apports de modèles didactiques pour concevoir des parcours adaptatifs dans un environnement numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elann Lesnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Fourteenth Congress of the European Society for Research in Mathematics Education (CERME14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Free University of Bozen-Bolzano; ERME, Feb 2025, Bozen-Bolzano, Italy</w:t>
+              <w:t xml:space="preserve">Colloque Espace Mathématique Francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Montréal, Canada. pp.855-864</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298103v1</w:t>
+                <w:t xml:space="preserve">hal-05426323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de modèles didactiques pour concevoir des parcours adaptatifs dans un environnement numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The contribution of mathematics didactics to interpreting the results of a standardized national assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Espace Mathématique Francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Montréal, Canada. pp.855-864</w:t>
+              <w:t xml:space="preserve">Proceedings of the Fourteenth Congress of the European Society for Research in Mathematics Education (CERME14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Free University of Bozen-Bolzano; ERME, Feb 2025, Bozen-Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05426323v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MINDMATH : didactique des mathématiques et intelligence artificielle dans un EIAH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elann Lesnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIe école d'été de didactique des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Sainte Marie de Ré, France. pp.133-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3465,51 +3465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validités d’évaluations externes en mathématiques et en sciences. Quelle(s) méthodologie(s) ? Pour quels résultats ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3560,77 +3560,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rétroactions épistémiques dans une plateforme d'entrainement aux mathématiques : apports croisés de l'informatique et de la didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3698,64 +3698,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of online automated learning path on student learning: the MindMath project in elementary algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elann Lesnes-Cuisiniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress on Mathematical Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Shangai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3780,64 +3780,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser la validité des évaluations au sein du réseau EVADIDA (Evaluations et Didactique) de l’ADMEE : approches et exemples en mathématiques et en lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vantourout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3869,696 +3869,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de l'élève au sein de la Théorie Anthropologique du Didactique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modèle d’Exercices et Parcours d’Apprentissage Prenant en Compte le Raisonnement de l’Élève en Mathématiques au Collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elann Lesnes-Cuisiniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e école d’été de didactique des mathématiques,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Autrans, France</w:t>
+              <w:t xml:space="preserve">Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02519358v1</w:t>
+                <w:t xml:space="preserve">hal-02863439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle d’Exercices et Parcours d’Apprentissage Prenant en Compte le Raisonnement de l’Élève en Mathématiques au Collège</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elann Lesnes-Cuisiniez</w:t>
+                <w:t xml:space="preserve">Large scale analysis of teachers’ assessment practices in mathematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Horoks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coppé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina de Simone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863439v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale analysis of teachers’ assessment practices in mathematics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Coppé</w:t>
+                <w:t xml:space="preserve">Prise en compte de l'élève au sein de la Théorie Anthropologique du Didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina de Simone</w:t>
+                <w:t xml:space="preserve">Marie-Line Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elann Lesnes-Cuisiniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">20e école d’été de didactique des mathématiques,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430541v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to help teachers adapt to learners? Teachers' perspective on a competency and error-type centered dashboard for algebra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">APPROCHER LA DIVERSITE CULTURELLE DANS L’ENSEIGNEMENT DES MATHEMATIQUES A TRAVERS LE FILTRE DU LANGAGE PROFESSIONNEL DES ENSEIGNANTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artigue Michèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iryna Nikolayeva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amel Yessad</w:t>
+                <w:t xml:space="preserve">Chevalarias Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Thuet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julia Pilet</w:t>
+                <w:t xml:space="preserve">Debertonne-Dassule Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Horoks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEL-STEM Workshop at ECTEL 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque EMF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France. pp.860-868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857582v1</w:t>
+                <w:t xml:space="preserve">hal-03202368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APPROCHER LA DIVERSITE CULTURELLE DANS L’ENSEIGNEMENT DES MATHEMATIQUES A TRAVERS LE FILTRE DU LANGAGE PROFESSIONNEL DES ENSEIGNANTS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
+                <w:t xml:space="preserve">Quelles pistes pour une évaluation du dispositif de formation PACAL ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chenevotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Horoks</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque EMF 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France. pp.860-868</w:t>
+              <w:t xml:space="preserve">Espace Mathématique Francophone EMF’2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03202368v1</w:t>
+                <w:t xml:space="preserve">hal-02077077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles pistes pour une évaluation du dispositif de formation PACAL ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grugeon</w:t>
+                <w:t xml:space="preserve">How to help teachers adapt to learners? Teachers' perspective on a competency and error-type centered dashboard for algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Nikolayeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chenevotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Mathématique Francophone EMF’2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
+              <w:t xml:space="preserve">TEL-STEM Workshop at ECTEL 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077077v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PÉPITE Online automated assessment and student learning: The domain of equations in the 8th grade</w:t>
               </w:r>
@@ -4652,51 +4652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validité d’une évaluation externe : complémentarité entre une approche didactique et psychométrique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire national de didactqiue des mathématiques - ARDM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne-Cécile Mathé, Eric Mounier, 2015, Paris, France. pp.13-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4715,273 +4715,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la validité de dispositifs d'évaluations externes en mathématiques : une approche épistémologique, psycho-didactique et psychométrique.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Méthodologie d'analyse d'évaluations externes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40eme Colloque de l'ADMEE Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Liege, Belgique</w:t>
+              <w:t xml:space="preserve">Espace Mathématique Francophone "Pluralités culturelles et universalité des mathématiques : enjeux et perspectives pour leur enseignement et leur apprentissage"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Theis, Oct 2015, Alger, Algérie. pp.2017-1027</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914259v1</w:t>
+                <w:t xml:space="preserve">hal-02914664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diagnostic assessment Pépite and the question of its transfer at different school levels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Chenevotot-Quentin</w:t>
+                <w:t xml:space="preserve">Training primary school teachers through research in mathematics' didactics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Horoks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Prévit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.2811-2817</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289248v1</w:t>
+                <w:t xml:space="preserve">hal-01289614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert du diagnostic Pépite à différents niveaux scolaires : tests diagnostiques pour les élèves et leurs usages pour les enseignants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chenevotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5039,191 +5000,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'analyse d'évaluations externes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The diagnostic assessment Pépite and the question of its transfer at different school levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chenevotot-Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Grapin</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Prévit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Mathématique Francophone "Pluralités culturelles et universalité des mathématiques : enjeux et perspectives pour leur enseignement et leur apprentissage"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L. Theis, Oct 2015, Alger, Algérie. pp.2017-1027</w:t>
+              <w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914664v1</w:t>
+                <w:t xml:space="preserve">hal-01289248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training primary school teachers through research in mathematics' didactics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Horoks</w:t>
+                <w:t xml:space="preserve">Étude de la validité de dispositifs d'évaluations externes en mathématiques : une approche épistémologique, psycho-didactique et psychométrique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.2811-2817</w:t>
+              <w:t xml:space="preserve">40eme Colloque de l'ADMEE Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Liege, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289614v1</w:t>
+                <w:t xml:space="preserve">hal-02914259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging diagnosis and learning of elementary algebra using technologies</w:t>
               </w:r>
@@ -5235,51 +5235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chenevotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima El Kechai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5369,51 +5369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima El Kechai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chenevotot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5451,51 +5451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la conception aux usages de ressources dédiées à l’enseignement différencié en algèbre élémentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chenevotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5540,325 +5540,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la conception à l’usage d’un diagnostic dans une base d’exercices en ligne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapports entre formation des enseignants et pratiques en classe : le cas des TICE dans différents pays européens, Une étude des offres et pratiques de formation portant sur les usages des technologies et de leurs effets sur les pratiques professionnelles des enseignants du second degré, avant et après la réforme de la mastérisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chenevotot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Espace Mathématique Francophone, EMF2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Genève, Suisse. pp.808-823</w:t>
+              <w:t xml:space="preserve">Recherches en éducation et en formation : enjeux et défis aujourd’hui dans le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17e congrès international de l’Association Mondiale des Sciences de l’Education, Jun 2012, Reims, France. pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270030v1</w:t>
+                <w:t xml:space="preserve">hal-05141071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapports entre formation des enseignants et pratiques en classe : le cas des TICE dans différents pays européens, Une étude des offres et pratiques de formation portant sur les usages des technologies et de leurs effets sur les pratiques professionnelles des enseignants du second degré, avant et après la réforme de la mastérisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
+                <w:t xml:space="preserve">Development and use of a diagnostic tool in elementary algebra using an online item bank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chenevotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation et en formation : enjeux et défis aujourd’hui dans le monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 17e congrès international de l’Association Mondiale des Sciences de l’Education, Jun 2012, Reims, France. pp.60</w:t>
+              <w:t xml:space="preserve">12 th International Congress on Mathematical Education ICME2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05141071v1</w:t>
+                <w:t xml:space="preserve">hal-01271732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and use of a diagnostic tool in elementary algebra using an online item bank</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">De la conception à l’usage d’un diagnostic dans une base d’exercices en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chenevotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Chenevotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 th International Congress on Mathematical Education ICME2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Colloque Espace Mathématique Francophone, EMF2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Genève, Suisse. pp.808-823</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271732v1</w:t>
+                <w:t xml:space="preserve">hal-01270030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Performance of a Diagnosis System in School Algebra</w:t>
               </w:r>
@@ -5883,51 +5883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prévit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chenevotot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5999,51 +5999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le calcul littéral au collège. Quelle articulation entre sens et technique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coppé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la CORFEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6081,51 +6081,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un diagnostic cognitif dynamique en algèbre élémentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chenevotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6157,251 +6157,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic cognitif en algèbre élémentaire à différents niveaux de la scolarité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Multi-criteria Assessment of Open-Ended Questions: a case study in School Algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Prévit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chenevotot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque DIDIREM 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Intelligent Tutoring Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Montreal, Canada. pp.101-110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-69132-7_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303876v1</w:t>
+                <w:t xml:space="preserve">hal-01302942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Multi-criteria Assessment of Open-Ended Questions: a case study in School Algebra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnostic cognitif en algèbre élémentaire à différents niveaux de la scolarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chenevotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Chenevotot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Tutoring Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque DIDIREM 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01302942v1</w:t>
+                <w:t xml:space="preserve">hal-01303876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération d exercices de diagnostic de compétences en algèbre</w:t>
               </w:r>
@@ -6413,51 +6413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prévit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jun 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6469,462 +6469,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00161430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marqueurs linguistiques et compétences mathématiques : une étude exploratoire</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Modélisation cognitive en algèbre élémentaire : une conception itérative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Previt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologies de l'Information et de la Connaissance dans l'Enseignement Supérieur et l'Industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.183-190</w:t>
+              <w:t xml:space="preserve">Technologies de l'Information et de la Connaissance dans l'Enseignement Supérieur et de l'Industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.138-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00000707v1</w:t>
+                <w:t xml:space="preserve">edutice-00000698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation cognitive en algèbre élémentaire : une conception itérative</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Marqueurs linguistiques et compétences mathématiques : une étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Normand-Assadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalina Coulange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Delozanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologies de l'Information et de la Connaissance dans l'Enseignement Supérieur et de l'Industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.138-145</w:t>
+              <w:t xml:space="preserve">Technologies de l'Information et de la Connaissance dans l'Enseignement Supérieur et l'Industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.183-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">edutice-00000698v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00000707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scénarios d'utilisation et conception d'un EIAH, le cas du diagnostic dans PEPITE</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Familles de situations d'interactions en algèbre élémentaire : deux exemples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jacoboni</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalina Coulange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Larue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jun 2003, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00001326v1</w:t>
+                <w:t xml:space="preserve">edutice-00001331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Familles de situations d'interactions en algèbre élémentaire : deux exemples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Scénarios d'utilisation et conception d'un EIAH, le cas du diagnostic dans PEPITE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Prévit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2003, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Larue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">edutice-00001331v1</w:t>
+                <w:t xml:space="preserve">edutice-00001326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting teachers when diagnosing their students in algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Previt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6988,51 +6988,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et développements d'ingénieries de formation des enseignants pour l'intégration des TICE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jun 2003, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7063,51 +7063,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses de l'activité et IHM pour l'éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7184,51 +7184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITS 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Biarritz, France. pp.61--70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7292,51 +7292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITS 2000 Workshop "Learning algebra with the computer, a transdisciplinary Workshop"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7437,243 +7437,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Validation of a Model based Diagnosis System</w:t>
+                <w:t xml:space="preserve">A Diagnosis Based on a Qualitative Model of Competence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C-LEMMAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Corse, France</w:t>
+              <w:t xml:space="preserve">AIED 99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Le Mans, France. pp.491-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434709v1</w:t>
+                <w:t xml:space="preserve">hal-01434722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Diagnosis Based on a Qualitative Model of Competence</w:t>
+                <w:t xml:space="preserve">Design and Validation of a Model based Diagnosis System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIED 99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Le Mans, France. pp.491-498</w:t>
+              <w:t xml:space="preserve">C-LEMMAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434722v1</w:t>
+                <w:t xml:space="preserve">hal-01434709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, réalisation et évaluation d'interfaces en EIAO : l'exemple de PÉPITE</w:t>
               </w:r>
@@ -7698,51 +7698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 5èmes journées EIAO de Cachan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Cachan, France. pp.37--48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7806,51 +7806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Computer Interaction and Educational Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Sozopol, Bulgaria. pp.198-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7914,51 +7914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Vivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8319,77 +8319,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer en mathématiques. Mesure et Évaluation en Éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Roditi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 41 (1), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8745,51 +8745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papadopoulo Argyro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Cerulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -8856,51 +8856,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique à l'école. Apport du numérique dans l’enseignement et l’apprentissage des nombres, du calcul et de l’algèbre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre national d’étude des systèmes scolaires (CNESCO). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8935,51 +8935,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et diffusion de ressources en ligne pour gérer la diversité cognitive des élèves et favoriser leur réussite dans l'apprentissage de l'algèbre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chenevotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Delozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9053,77 +9053,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et mise en œuvre d'environnements informatiques pour la régulation de l'apprentissage, le cas de l'algèbre avec le projet LINGOT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalina Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chenevotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Delozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9190,51 +9190,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des rapports institutionnels et des rapports personnels des élèves à l'algèbre élémentaire dans la transition entre deux cycles d'enseignement : BEP et Première G.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire et perspectives sur les mathématiques [math.HO]. Université de Paris 7 Denis diderot, 1995. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9293,51 +9293,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques apports de l'analyse multidimensionnelle : activités des élèves et pratiques des professeurs des mathématiques ; vers une modélisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire et perspectives sur les mathématiques [math.HO]. Université Denis Diderot - Paris VII, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9445,51 +9445,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B7A33B8"/>
+    <w:nsid w:val="EB319D9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9676,51 +9676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051243v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677377v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-024-10347-z" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484112v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006908v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes-Cuisiniez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010543v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grapin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vantourout" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.033.0059" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235966v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171545v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659912v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1060" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019900v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roditi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sayac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912906v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1059172ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202355v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.3121" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198931v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delozanne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pr&#233;vit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759942v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070355v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vincent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174501v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.29.899-938" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77C4C46B7A7B7CB3AB48E04D8B9EAE6C04395D7F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364724v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696380v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedade Farouk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Rety" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bensimon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01805028v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437173v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacoboni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686666v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86909-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353846v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artigue Mich&#232;le" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353861v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalarias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Debertonne-Dassule" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141056v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Previt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Heeren" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jeuring" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sosnovsky" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Drijvers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077275v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077291v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804171179-les-didactiques-en-questions" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359538v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Copp&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298103v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426323v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072554v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171774v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam R&#233;gent-Kloeckner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292754v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reiter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317785v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314539v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519358v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863439v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430541v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Simone" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857582v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Nikolayeva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thuet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202368v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalarias Thierry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debertonne-Dassule Florence" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077077v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sirejacob" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot-Quentin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914256v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914259v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289248v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077099v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914664v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289614v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213684v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima El Kechai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077126v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077118v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270030v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141071v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271732v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284835v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25813-8_28" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4T1M3XJ0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959612v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298726v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303876v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302942v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69132-7_15" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0RPZK91G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161430v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000707v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Normand-Assadi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Delozanne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000698v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001326v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001331v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Larue" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190375v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001370v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434579v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458040v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Rasseneur" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458041v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434682v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grugeon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delozanne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434709v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434722v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437184v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437219v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437186v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Vivet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437248v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dubourg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907971v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907943v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019907v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434601v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Nicaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04666233v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Solnon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-21-11" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591619v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nicaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehad Alshwaikh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papadopoulo Argyro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975434v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853670v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853637v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gelis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01252058v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01266820v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051243v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677377v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-024-10347-z" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484112v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010543v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grapin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vantourout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.033.0059" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235966v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171545v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006908v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes-Cuisiniez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659912v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1060" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912906v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1059172ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019900v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roditi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sayac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202355v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.3121" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198931v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delozanne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pr&#233;vit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759942v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070355v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vincent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174501v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.29.899-938" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77C4C46B7A7B7CB3AB48E04D8B9EAE6C04395D7F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364724v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696380v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedade Farouk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Rety" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bensimon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01805028v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437173v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacoboni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686666v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86909-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353861v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artigue Mich&#232;le" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalarias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Debertonne-Dassule" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141056v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Previt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Heeren" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jeuring" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sosnovsky" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Drijvers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077275v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077291v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804171179-les-didactiques-en-questions" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359538v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Copp&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426323v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298103v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072554v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171774v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam R&#233;gent-Kloeckner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292754v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reiter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317785v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314539v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863439v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430541v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Simone" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519358v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202368v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalarias Thierry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debertonne-Dassule Florence" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077077v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857582v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Nikolayeva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thuet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sirejacob" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot-Quentin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914256v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289614v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077099v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289248v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914259v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213684v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima El Kechai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077126v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077118v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141071v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271732v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270030v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284835v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25813-8_28" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4T1M3XJ0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959612v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298726v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302942v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69132-7_15" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0RPZK91G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303876v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161430v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000698v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000707v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Normand-Assadi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Delozanne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001331v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Larue" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001326v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190375v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001370v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434579v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458040v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Rasseneur" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458041v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434682v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grugeon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delozanne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434722v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434709v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437184v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437219v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437186v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Vivet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437248v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dubourg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907971v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907943v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019907v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434601v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Nicaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04666233v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Solnon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-21-11" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591619v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nicaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehad Alshwaikh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papadopoulo Argyro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975434v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853670v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853637v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gelis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01252058v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01266820v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>