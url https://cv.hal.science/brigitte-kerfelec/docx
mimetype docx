--- v0 (2026-03-26)
+++ v1 (2026-05-03)
@@ -1060,295 +1060,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bispecific Antibody-Based Approach for Targeting Mesothelin in Triple Negative Breast Cancer</w:t>
+                <w:t xml:space="preserve">Nanobody-CD16 Catch Bond Reveals NK Cell Mechanosensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanie del Bano</w:t>
+                <w:t xml:space="preserve">Cristina González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Kerfelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Florès-Florès</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Ganier</w:t>
+                <w:t xml:space="preserve">Philippe Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.01593⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (8), pp.1516-1526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2019.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520930v1</w:t>
+                <w:t xml:space="preserve">hal-02323625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanobody-CD16 Catch Bond Reveals NK Cell Mechanosensitivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Bispecific Antibody-Based Approach for Targeting Mesothelin in Triple Negative Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanie del Bano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Florès-Florès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina González</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Baty</w:t>
+                <w:t xml:space="preserve">Emmanuelle Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Goubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Robert</w:t>
+                <w:t xml:space="preserve">Laëtitia Ganier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 116 (8), pp.1516-1526. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2019.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.01593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323625v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preclinical Evaluation of Mesothelin-Specific Ligands for SPECT Imaging of Triple-Negative Breast Cancer</w:t>
               </w:r>
@@ -1468,51 +1468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking up Cancer Immunotherapy Challenges: Bispecific Antibodies, the Path Forward?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanie del Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3632,51 +3632,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AB5AA8A"/>
+    <w:nsid w:val="2C97C33F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3863,51 +3863,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigitte-kerfelec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8423-3423" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530530v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boisgard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chames" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kerfelec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omton.2026.201148" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363771v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Prothon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Torrielli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2025.10.043" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340484v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Cohen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ferracci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cresci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.114344" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778416v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonzalez Gutierrez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aimard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Biarnes-P&#233;licot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Puech" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c08541" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409215v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bonjean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Cuciniello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Dono" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2025.123864" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259727v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Benloucif" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Meyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goubard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Danner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1200652" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371613v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Raynaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Desrumeaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Termine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2020.1854529" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520930v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie del Bano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Flor&#232;s-Flor&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Josselin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Ganier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01593" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323625v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.03.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Montemagno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Ahmadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.117.203489" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450799v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antib5010001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450786v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M Prantner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Turini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shree Joshi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115444v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Even-Desrumeaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nevoltris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Lavaut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Alim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Borg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.O112.025486" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115462v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bruhns" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.2093" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115468v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rozan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornillon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petiard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Behar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-12-1012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454959v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cornillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Petiard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00497886v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1100/tsw.2010.103" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115485v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115590v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deprez-Beauclair" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Silva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Infantes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kerfelec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzq008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657739v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Colin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Deprez-Beauclair" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Allouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brasseur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.03.043" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NG5T0K4J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669029v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Castano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi701831f" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GHTJDM80-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506840v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dominguez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sebban-Kreuzer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bornet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapus" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(00)02034-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704224v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pignol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaboriaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704459v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703968v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Granon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709529v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898546v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puigserver" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigitte-kerfelec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8423-3423" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530530v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boisgard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chames" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kerfelec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omton.2026.201148" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363771v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Prothon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Torrielli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2025.10.043" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340484v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Cohen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ferracci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cresci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.114344" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778416v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonzalez Gutierrez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aimard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Biarnes-P&#233;licot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Puech" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c08541" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409215v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bonjean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Cuciniello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Dono" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2025.123864" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259727v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Benloucif" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Meyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goubard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Danner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1200652" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371613v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Raynaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Desrumeaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Termine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2020.1854529" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323625v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.03.012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520930v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie del Bano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Flor&#232;s-Flor&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Josselin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Ganier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01593" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Montemagno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Ahmadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.117.203489" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450799v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antib5010001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450786v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M Prantner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Turini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shree Joshi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115444v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Even-Desrumeaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nevoltris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Lavaut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Alim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Borg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.O112.025486" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115462v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bruhns" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.2093" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115468v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rozan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornillon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petiard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Behar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-12-1012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454959v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cornillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Petiard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00497886v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1100/tsw.2010.103" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115485v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115590v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deprez-Beauclair" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Silva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Infantes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kerfelec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzq008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657739v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Colin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Deprez-Beauclair" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Allouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brasseur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.03.043" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NG5T0K4J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669029v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Castano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi701831f" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GHTJDM80-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506840v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dominguez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sebban-Kreuzer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bornet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapus" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(00)02034-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704224v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pignol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaboriaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704459v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703968v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Granon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709529v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898546v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puigserver" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>