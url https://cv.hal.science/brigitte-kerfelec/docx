--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1060,295 +1060,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanobody-CD16 Catch Bond Reveals NK Cell Mechanosensitivity</w:t>
+                <w:t xml:space="preserve">A Bispecific Antibody-Based Approach for Targeting Mesothelin in Triple Negative Breast Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina González</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Baty</w:t>
+                <w:t xml:space="preserve">Joanie del Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Robert</w:t>
+                <w:t xml:space="preserve">Rémy Florès-Florès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Goubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Ganier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2019.03.012⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.01593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323625v1</w:t>
+                <w:t xml:space="preserve">hal-02520930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bispecific Antibody-Based Approach for Targeting Mesothelin in Triple Negative Breast Cancer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanobody-CD16 Catch Bond Reveals NK Cell Mechanosensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Josselin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armelle Goubard</w:t>
+                <w:t xml:space="preserve">Cristina González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Kerfelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Ganier</w:t>
+                <w:t xml:space="preserve">Philippe Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.1593. </w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (8), pp.1516-1526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.01593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2019.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02520930v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preclinical Evaluation of Mesothelin-Specific Ligands for SPECT Imaging of Triple-Negative Breast Cancer</w:t>
               </w:r>
@@ -1468,51 +1468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking up Cancer Immunotherapy Challenges: Bispecific Antibodies, the Path Forward?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanie del Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1704,291 +1704,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masked Selection: A Straightforward and Flexible Approach for the Selection of Binders Against Specific Epitopes and Differentially Expressed Proteins by Phage Display</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A FcγRIII-engaging bispecific antibody expands the range of HER2-expressing breast tumors eligible to antibody therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Turini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klervi Even-Desrumeaux</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Bruhns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Kerfelec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.O112.025486⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.2093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115444v1</w:t>
+                <w:t xml:space="preserve">hal-02115462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FcγRIII-engaging bispecific antibody expands the range of HER2-expressing breast tumors eligible to antibody therapy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chames</w:t>
+                <w:t xml:space="preserve">Masked Selection: A Straightforward and Flexible Approach for the Selection of Binders Against Specific Epitopes and Differentially Expressed Proteins by Phage Display</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klervi Even-Desrumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Nevoltris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noelle Lavaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Alim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bruhns</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (14), </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (2), pp.653-665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.2093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/mcp.O112.025486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115462v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Domain Antibody-Based and Linker-Free Bispecific Antibodies Targeting Fc RIII Induce Potent Antitumor Activity without Recruiting Regulatory T Cells</w:t>
               </w:r>
@@ -3632,51 +3632,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C97C33F"/>
+    <w:nsid w:val="F9728CA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3863,51 +3863,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigitte-kerfelec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8423-3423" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530530v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boisgard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chames" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kerfelec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omton.2026.201148" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363771v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Prothon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Torrielli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2025.10.043" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340484v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Cohen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ferracci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cresci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.114344" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778416v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonzalez Gutierrez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aimard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Biarnes-P&#233;licot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Puech" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c08541" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409215v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bonjean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Cuciniello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Dono" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2025.123864" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259727v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Benloucif" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Meyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goubard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Danner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1200652" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371613v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Raynaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Desrumeaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Termine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2020.1854529" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323625v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.03.012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520930v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie del Bano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Flor&#232;s-Flor&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Josselin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Ganier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01593" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Montemagno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Ahmadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.117.203489" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450799v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antib5010001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450786v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M Prantner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Turini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shree Joshi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115444v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Even-Desrumeaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nevoltris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Lavaut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Alim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Borg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.O112.025486" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115462v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bruhns" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.2093" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115468v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rozan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornillon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petiard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Behar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-12-1012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454959v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cornillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Petiard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00497886v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1100/tsw.2010.103" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115485v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115590v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deprez-Beauclair" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Silva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Infantes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kerfelec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzq008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657739v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Colin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Deprez-Beauclair" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Allouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brasseur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.03.043" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NG5T0K4J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669029v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Castano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi701831f" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GHTJDM80-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506840v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dominguez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sebban-Kreuzer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bornet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapus" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(00)02034-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704224v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pignol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaboriaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704459v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703968v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Granon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709529v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898546v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puigserver" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigitte-kerfelec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8423-3423" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530530v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boisgard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chames" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kerfelec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omton.2026.201148" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363771v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Prothon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Torrielli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2025.10.043" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340484v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Cohen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ferracci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cresci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.114344" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778416v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonzalez Gutierrez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aimard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Biarnes-P&#233;licot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Puech" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c08541" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409215v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bonjean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Cuciniello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Dono" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2025.123864" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259727v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Benloucif" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Meyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goubard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Danner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1200652" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371613v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Raynaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Desrumeaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Termine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2020.1854529" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520930v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie del Bano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Flor&#232;s-Flor&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Josselin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Ganier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01593" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323625v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.03.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Montemagno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Ahmadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.117.203489" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450799v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antib5010001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450786v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M Prantner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Turini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shree Joshi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bruhns" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.2093" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115444v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Even-Desrumeaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nevoltris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Lavaut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Alim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Borg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.O112.025486" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115468v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rozan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornillon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petiard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Behar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-12-1012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454959v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cornillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Petiard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00497886v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1100/tsw.2010.103" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115485v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115590v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deprez-Beauclair" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Silva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Infantes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kerfelec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzq008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657739v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Colin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Deprez-Beauclair" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Allouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brasseur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.03.043" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NG5T0K4J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669029v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Castano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi701831f" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GHTJDM80-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506840v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dominguez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sebban-Kreuzer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bornet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapus" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(00)02034-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704224v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pignol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaboriaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704459v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703968v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Granon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709529v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898546v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puigserver" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>