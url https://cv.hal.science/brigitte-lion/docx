--- v0 (2026-03-17)
+++ v1 (2026-04-14)
@@ -106,663 +106,663 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un joint entre deux fragments de tablettes de Nuzi, AO 7775 (TCL 9 25) et BM 81509 (SANTAG 4 61)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pataï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Thomas; P. Butterlin; A. Cavigneaux; M. Salvini; N. Chevalier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Babylone aux routes d’Arabie, portrait d’une orientaliste. Hommage à Béatrice André-Salvini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, pp.157-163, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05538918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des trous dans les murs : deux procès dans les tablettes de Nuzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Z. Hashemi et al. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Another Brick in the Wall. Mélanges en l’honneur de Martin Sauvag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.175-185, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05538923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’or du Mittani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P.-O. Hochard; F. Wojan; G.-S. Bouyssou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catherine Grandjean. Du Péloponnèse et d'ailleurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius, pp.277-295, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05538915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inventaires de textiles dans les textes du palais de Nuzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Abrahami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Delferrière; É. Retournard; V. Serra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’Orient ancien à la Gaule romaine sans jamais perdre le fil. Recherches étoffés offerte à Catherine Breniquet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mergoil, pp.75-91, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05538919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lions dans les textes divinatoires mésopotamiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Spruyt; V. Vassal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le lion dans le pourtour méditerranéen. Portait iconographique, historique et biogéographique d’un grand félin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cerf, pp.57-77, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05537456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boire et manger d’après la documentation palatiale de Nuzi (14ème s. av. J.-C.). Première partie : les denrées alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">A. Thomas; P. Butterlin; A. Cavigneaux; M. Salvini; N. Chevalier. </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Abrahami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. de Martino; E. Devecchi; M. Viano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De Babylone aux routes d’Arabie, portrait d’une orientaliste. Hommage à Béatrice André-Salvini</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress, pp.157-163, 2025</w:t>
+              <w:t xml:space="preserve">Eating and Drinking in the Ancient Near East. Proceedings of the 67e Rencontre Assyriologique Internationale, Turin, July 12-16, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zaphon, pp.165-176, 2024, DUBSAR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05537462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques notes sur des fruits et arbres fruitiers à Nuzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Cianfanelli; F. Gori. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">níg-ba dub-sar maḫ. Studies on Ebla and the Ancient Near East presented to Amalia Catagnoti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quasar, pp.269-274, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05538909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gendered Clothes in the Nuzi Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Abrahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luise Quillien, Terri Tanaka (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identity in Mesopotamia. Sources and Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421086v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">halshs-05537462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Judicial Archives of the Kingdom of Arraphe</w:t>
               </w:r>
@@ -916,51 +916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fonctions des rois d’Arraphe d’après leurs édits et leurs lettres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Abrahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1243,51 +1243,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie religieuse à Nuzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Abrahami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Matoïan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ougarit, un anniversaire. Bilan et recherches en cours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters, pp.589-605, 2021, Ras Shamra-Ougarit XXVIII</w:t>
@@ -1310,358 +1310,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diffusion de l’écriture cunéiforme</w:t>
+                <w:t xml:space="preserve">Les principaux sites ayant livré des tablettes cunéiformes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sauvage, Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas Historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.1, 2020</w:t>
+              <w:t xml:space="preserve">, , pp.2, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088992v1</w:t>
+                <w:t xml:space="preserve">hal-03088993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les principaux sites ayant livré des tablettes cunéiformes</w:t>
+                <w:t xml:space="preserve">La diffusion de l’écriture cunéiforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sauvage, Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas Historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.2, 2020</w:t>
+              <w:t xml:space="preserve">, , pp.1, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088993v1</w:t>
+                <w:t xml:space="preserve">hal-03088992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Note on Gender and French ‘Haute couture’ in 1970 : ‘Les Sumériennes’ by Jacques Estérel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Lion</w:t>
+                <w:t xml:space="preserve">Textiles and Gender during the Middle Babylonian Period (c. 1500-1000 BCE): Texts from Syria and Babylonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Abrahami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Harlow; C. Michel; L. Quillien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textiles and Gender in Antiquity. From the Orient to the Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bloomsbury, pp.295-296, 2020</w:t>
+              <w:t xml:space="preserve">, Bloomsbury, pp.12-30, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03938357v1</w:t>
+                <w:t xml:space="preserve">hal-03938244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textiles and Gender during the Middle Babylonian Period (c. 1500-1000 BCE): Texts from Syria and Babylonia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Abrahami</w:t>
+                <w:t xml:space="preserve">A Note on Gender and French ‘Haute couture’ in 1970 : ‘Les Sumériennes’ by Jacques Estérel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Harlow; C. Michel; L. Quillien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textiles and Gender in Antiquity. From the Orient to the Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bloomsbury, pp.12-30, 2020</w:t>
+              <w:t xml:space="preserve">, Bloomsbury, pp.295-296, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938244v1</w:t>
+                <w:t xml:space="preserve">halshs-03938357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariages et archives dans le royaume d’Arraphe</w:t>
               </w:r>
@@ -1970,51 +1970,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques contrats de commandes d’étoffes à Nuzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Abrahami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Attinger; A. Cavigneaux; C. Mittermayer; M. Novák. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Text and Image. Proceedings of the 61e Rencontre Assyriologique Internationale, Geneva and Bern, 22-26 June 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters; Peeters Publishers, pp.21-31, 2018, OBO Series Archaeologica 40, 9789042937130. </w:t>
@@ -2065,51 +2065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects of Job Categories and Household Workforce Management in Nuzi Documentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Abrahami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Garcia-Ventura. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">What’s in a Name? Terminology related to the Work Force and Job Categories in the Ancient Near East</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.329-353, 2018, AOAT 440, 978-3-86835-212-2</w:t>
@@ -2205,113 +2205,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pendentifs en forme de cochon dans les inventaires de Qatnā</w:t>
+                <w:t xml:space="preserve">L'élevage des porcs en Haute-Mésopotamie, Syrie et transtigrine au début du IIe millénaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Lion et C. Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la domestication au tabou : le cas des suidés au Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Boccard, pp.111-112, 2006, Travaux de la Maison René-Ginouvès 1</w:t>
+              <w:t xml:space="preserve">, De Boccard, pp.89-101, 2006, Travaux de la Maison René-Ginouvès 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00518275v1</w:t>
+                <w:t xml:space="preserve">halshs-00518273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chasses royales néo-assyriennes : textes et images</w:t>
               </w:r>
@@ -2377,113 +2377,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00518278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'élevage des porcs en Haute-Mésopotamie, Syrie et transtigrine au début du IIe millénaire</w:t>
+                <w:t xml:space="preserve">Les pendentifs en forme de cochon dans les inventaires de Qatnā</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Lion et C. Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la domestication au tabou : le cas des suidés au Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Boccard, pp.89-101, 2006, Travaux de la Maison René-Ginouvès 1</w:t>
+              <w:t xml:space="preserve">, De Boccard, pp.111-112, 2006, Travaux de la Maison René-Ginouvès 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00518273v1</w:t>
+                <w:t xml:space="preserve">halshs-00518275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les textes de Nuzi relatifs aux briques</w:t>
               </w:r>
@@ -3482,234 +3482,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mésopotamie (Culte des morts)</w:t>
+                <w:t xml:space="preserve">Mésopotamie (Calendrier)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des temps sacrés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.291-292</w:t>
+              <w:t xml:space="preserve">, 2023, pp.289-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04262824v1</w:t>
+                <w:t xml:space="preserve">halshs-04262821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mésopotamie (Nouvel An)</w:t>
+                <w:t xml:space="preserve">Mésopotamie (Culte des morts)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des temps sacrés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.292</w:t>
+              <w:t xml:space="preserve">, 2023, pp.291-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04262828v1</w:t>
+                <w:t xml:space="preserve">halshs-04262824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mésopotamie (Calendrier)</w:t>
+                <w:t xml:space="preserve">Mésopotamie (Nouvel An)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des temps sacrés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.289-291</w:t>
+              <w:t xml:space="preserve">, 2023, pp.292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04262821v1</w:t>
+                <w:t xml:space="preserve">halshs-04262828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’empire du Mittani vers 1450 av. J.-C.</w:t>
               </w:r>
@@ -3758,419 +3758,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03938361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Proche-Orient au XIIIe siècle av. J.-C.</w:t>
+                <w:t xml:space="preserve">Hattuša (Boğazköy) : la capitale hittite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lion</w:t>
-              </w:r>
-[...226 lines deleted...]
-                <w:t xml:space="preserve">Aline Tenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.93</w:t>
+              <w:t xml:space="preserve">, 2020, pp.101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03014673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Proche-Orient au XIIIe siècle av. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Djabellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03014708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-03014696v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Proche-Orient au XVe siècle av. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Djabellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03014682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hattuša (Boğazköy) : la capitale hittite</w:t>
+                <w:t xml:space="preserve">Le Proche-Orient au XIVe siècle av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Djabellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.101</w:t>
+              <w:t xml:space="preserve">, 2020, pp.93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03014673v1</w:t>
+                <w:t xml:space="preserve">halshs-03014696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4188,51 +4188,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villard (26 juillet 1958 – 25 janvier 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Abrahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Breniquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4334,51 +4334,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villard (26 juillet 1958 – 25 janvier 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Abrahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Breniquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4455,51 +4455,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villard (26 juillet 1958- 25 janvier 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Abrahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bréniquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4570,134 +4570,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">H. Mönninghoff, Der Palast in Nuzi. Studien zur formalen Struktur des Palastgebäudes und den Funktionen der Palastinstitution, Wiesbaden, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliotheca Orientalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79, pp.125-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03938322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les métiers féminins dans les palais et grands domaines de Syrie et Haut-Mésopotamie au début du IIe millénaire av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cuneiform Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 74 (1), pp.17-33. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/719861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/719861⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03835913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes d'affaires dans la Mésopotamie du II e millénaire avant J.-C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4713,212 +4786,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, printemps 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03912525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes exerçant des fonctions administratives d’après les tablettes du palais de Nuzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Abrahami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Akkadica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 143, pp.187-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940328v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03938322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max D. Price, Evolution of a taboo. Pigs and People in the Ancient Near East, Oxford, 2020</w:t>
               </w:r>
@@ -5187,256 +5187,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02344677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ar-Teššub, scribe et devin à Nuzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Abrahami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Notes Assyriologiques Brèves et Utilitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52, pp.92-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03938340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les femmes et les terres dans les archives de Nuzi et Arraphe (XIVe s. av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Mesopotamica </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4, pp.89-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étrangers dans le royaume d’Arraphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 104, pp.135-153. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pallas.7435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pallas.7435⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03936534v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-03938340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dimensions des maisons dans le royaume d'Arraphe</w:t>
               </w:r>
@@ -6305,51 +6305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538915v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538919v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abrahami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538923v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537456v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538918v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pata&#239;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421086v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538909v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537462v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262818v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.8784672.12" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377403v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Michel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167732v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.3919379.19" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938303v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938265v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938276v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938292v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088992v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088993v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938357v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938244v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1q26s9t.31" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938176v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.17365" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938083v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937927v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938160v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1q26x24.8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938103v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938014v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518278v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518273v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864331v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821266v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925849v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Spruyt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vassal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagle Laurent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aragon Santiago" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359678v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/product/434241" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01711579v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Peigney" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02364769v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandjean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hugoniot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443858v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faivre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444010v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444018v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Briquel Chatonnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Far&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443987v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359682v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262824v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262828v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262821v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938361v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014708v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Djabellaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tenu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014682v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014696v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014673v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253560v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breniquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Muller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377385v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408023v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Br&#233;niquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835913v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/719861" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912525v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940328v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938322v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971502v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938227v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938349v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344677v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Graslin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937914v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936534v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.7435" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938340v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278296v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277305v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264163v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186288v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074356v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644191v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497262v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.1996.1395" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674017v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781407v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538918v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pata&#239;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538923v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538915v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538919v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abrahami" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537456v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537462v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538909v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262818v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.8784672.12" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377403v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Michel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167732v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.3919379.19" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938303v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938265v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938276v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938292v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088993v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088992v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938244v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938357v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1q26s9t.31" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938176v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.17365" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938083v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937927v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938160v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1q26x24.8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938103v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938014v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518273v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518278v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518275v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864331v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821266v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925849v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Spruyt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vassal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagle Laurent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aragon Santiago" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359678v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/product/434241" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01711579v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Peigney" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02364769v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandjean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hugoniot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443858v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faivre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444010v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444018v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Briquel Chatonnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Far&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443987v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359682v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262821v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262824v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262828v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938361v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014673v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014708v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Djabellaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tenu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014682v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014696v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253560v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breniquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Muller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377385v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408023v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Br&#233;niquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938322v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835913v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/719861" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912525v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940328v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971502v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938227v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938349v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344677v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Graslin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938340v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937914v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936534v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.7435" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278296v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277305v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264163v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186288v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074356v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644191v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497262v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.1996.1395" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674017v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781407v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>