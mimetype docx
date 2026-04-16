--- v0 (2026-03-19)
+++ v1 (2026-04-16)
@@ -2518,252 +2518,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contrats de services et mise à disposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Edition LexisNexis - Lexis 360 Portail juridique des avocats - Fascicule électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contrats de services et ouvrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Edition LexisNexis - Lexis 360 Portail juridique des avocats - Fascicule électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrats de services et garde, sécurité ou surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Edition LexisNexis - Lexis 360 Portail juridique des avocats - Fascicule électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat de dépôt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris-classeur Contrats - distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, fascicule 2130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LexisNexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-44, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes contractuelles voisines du dépôt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
@@ -2777,139 +2859,57 @@
               <w:t xml:space="preserve">, fascicule 2140, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LexisNexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-26, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557990v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01557683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le séquestre</w:t>
               </w:r>
@@ -3500,51 +3500,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04825973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452046v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01800633v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01941793v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01905529v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01557485v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01557999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01558002v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05271962v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05271944v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04743272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Atani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04624867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04797257v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04287800v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02355394v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02091820v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02091809v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01707429v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01707445v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01800621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01565282v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01558033v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01800627v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01800630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04624874v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02355308v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01557443v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lexisnexis.fr/metiers/expert_comptable/solutions/recherche_information/encyclopedies/index.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01557456v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02406587v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01557432v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01800634v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02132573v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01557661v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01558030v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01558031v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01558032v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01557990v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01557683v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01557991v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01558004v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161468v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine de La Palli&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goullet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01801130v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/tel-01327264v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04825973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452046v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01800633v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01941793v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01905529v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01557485v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01557999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01558002v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05271962v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05271944v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04743272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Atani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04624867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04797257v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04287800v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02355394v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02091820v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02091809v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01707429v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01707445v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01800621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01565282v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01558033v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01800627v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01800630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04624874v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02355308v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01557443v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lexisnexis.fr/metiers/expert_comptable/solutions/recherche_information/encyclopedies/index.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01557456v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02406587v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01557432v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01800634v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02132573v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01557661v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01558032v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01558030v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01558031v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01557683v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01557990v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01557991v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01558004v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161468v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine de La Palli&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goullet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01801130v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/tel-01327264v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>