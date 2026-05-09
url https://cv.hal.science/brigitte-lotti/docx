--- v1 (2026-04-16)
+++ v2 (2026-05-09)
@@ -650,1172 +650,1379 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le traitement juridique de l'argent dans le couple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le genre et l'argent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté LLSHS de l'Université Bretagne Sud, Mar 2026, Lorient, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les potentialités du droit réel de jouissance spéciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence dans le cadre de l'axe de recherche "Territoire Environnement Patrimoine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRJI François-Rabelais (UR 7496), Apr 2026, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">30 ans de droit civil des biens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30 ans de l'Université Bretagne Sud - 30 ans de droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direction d'entreprise et finances du ménage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diriger une entreprise au féminin : entre normes et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Valérie Boussard, Sep 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nécessaire adaptation du droit de la responsabilité civile à l’Intelligence Artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire sur la réglementation de l’IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lab-LEX, Dec 2025, Vannes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empiètement et construction sur le terrain d'autrui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relever le défi des risques en immobilier - Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brigitte Lotti; Adèle Atani, May 2024, Vannes (Bretagne, France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection des acteurs de la construction face au développement de l'immeuble numérique (BIM Building Information Modeling)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adele Atani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La protection des acteurs économiques à l'ère du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, VANNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Brigitte Lotti; Adèle Atani, May 2024, Vannes (Bretagne, France), France</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tiers cocontractant, un tiers relatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le tiers dans le Code civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Brest, France</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La délimitation des patrimoines personnel et professionnel du nouvel entrepreneur individuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nouvelle entreprise individuelle (loi n° 2022-172 du 14 février 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brigitte Lotti, Oct 2023, Vannes (Bretagne, France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Brigitte Lotti, Oct 2023, Vannes (Bretagne, France), France</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection du conjoint qui aide gracieusement l'époux chef d'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Conference on Law, International Business and Economic Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Da Nang, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Da Nang, Vietnam</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inapplication de la règle de droit dans la jurisprudence et la pratique civilistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'inapplication de la règle de droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vannes, France</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'acquisition par le jeune adulte du logement d'une personne âgée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vulnérabilité et le logement : approche comparée franco-marocaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Agadir, Maroc</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'organisation à titre onéreux de la cohabitation entre parent et enfant majeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La cohabitation intergénérationnelle familiale: mode de solidarité familiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Faculté de droit, d'économie et des sciences sociales de Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Faculté de droit, d'économie et des sciences sociales de Tours, France</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde - L'avenir des places marchandes : centres-villes, centres commerciaux ou e-commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les places marchandes : des foires médiévales au e-commerce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Faculté de droit et de science politique de Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Faculté de droit et de science politique de Rennes, France</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection du patrimoine personnel de l’entrepreneur individuel par le régime matrimonial, l'insaisissabilité du foncier, l'EIRL ou la fiducie-gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La protection du patrimoine personnel de l’entrepreneur individuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brigitte Lotti, Jan 2016, Faculté de droit, de sciences économiques et de gestion - Université Bretagne sud, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Brigitte Lotti, Jan 2016, Faculté de droit, de sciences économiques et de gestion - Université Bretagne sud, France</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impresa familiare nel diritto francese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectio doctoralis - Università degli studi di Cassino - Giurisprudenza (Italia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Cassino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Cassino, Italy</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rédaction du contrat de franchise : clauses usuelles et loi Macron du 6 août 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La prise de participation des capital-investisseurs dans les réseaux de franchise : impacts sur la gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brigitte Lotti, Nadine de La Pallière, Catherine Goullet, Feb 2016, Faculté de droit, de sciences économiques et de gestion - Université Bretagne sud, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Brigitte Lotti, Nadine de La Pallière, Catherine Goullet, Feb 2016, Faculté de droit, de sciences économiques et de gestion - Université Bretagne sud, France</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi du 3 décembre 2001 et le droit des régimes matrimoniaux : quelle protection pour le conjoint survivant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réforme du droit des successions : quelles nouveautés ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brigitte Lotti, Mar 2002, Faculté de droit, de sciences économiques et de gestion - Université Bretagne sud, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Brigitte Lotti, Mar 2002, Faculté de droit, de sciences économiques et de gestion - Université Bretagne sud, France</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité civile de l’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Entreprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Faculté de droit, de sciences économiques et de gestion - Université Bretagne sud, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1825,1236 +2032,1236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’imprévoyance du passionné Adam de Craponne à la théorie de l’imprévision (Civ., 6 mars 1876 De Galliffet c/ Commune de Pélissanne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IFJD Institut Louis Joinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes décisions contextualisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acquisition par le jeune adulte du logement d'une personne âgée : le recours aux ventes aléatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IFJD. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logement et vulnérabilités. Approche comparée franco-marocaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 160, Lextenso/LGDJ, pp. 239-252, 2022, Collection Colloques et essais, 978-2-37032-350-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contenu actif du patrimoine : les biens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris-classeur Ingénierie du patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, fascicule 20 (création 2009 / actualisations 2011, 2016, 2021), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LexisNexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-24, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contenu passif du patrimoine : les dettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris-classeur Ingénierie du patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fascicule 25, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LexisNexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-26, 2021, (création 2009 / actualisations 2011, 2016, 2021)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inapplication de la règle de droit dans la pratique civiliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mare &amp; Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'inapplication de la règle de droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.105-116, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personnes et patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris-classeur Ingénierie du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fascicule 10 (création 2009 / actualisations 2011, 2016, 2020), </w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LexisNexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-10, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire de l'habitat et du logement (rédaction des entrées : Bail à nourriture, Cadastre, Mitoyenneté, Possession, Publicité foncière, Trouble anormal du voisinage, Servitudes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire électronique de l'habitat et de la politique du logement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire de l'habitat et du logement (rédaction des entrées : Acquisition, Acte authentique, Droit d'usage et d'habitation, Immeuble, Propriété)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire électronique de l'habitat et de la politique du logement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat de dépôt-vente (actualisation du fasc. rédigé par D. Veaux)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris-classeur Contrats - Distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, fascicule 2150, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01557432v1</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, , 2019</w:t>
+                <w:t xml:space="preserve">LexisNexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-18, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, , 2018</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrats de services et ouvrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Edition LexisNexis - Lexis 360 Portail juridique des avocats - Fascicule électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le contrat de dépôt-vente (actualisation du fasc. rédigé par D. Veaux)</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrats de services et garde, sécurité ou surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Edition LexisNexis - Lexis 360 Portail juridique des avocats - Fascicule électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrats de services et mise à disposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Edition LexisNexis - Lexis 360 Portail juridique des avocats - Fascicule électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formes contractuelles voisines du dépôt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris-classeur Contrats - Distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, fascicule 2150, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+              <w:t xml:space="preserve">, fascicule 2140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LexisNexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.1-18, 2013</w:t>
+              <w:t xml:space="preserve">, pp.1-26, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat de dépôt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris-classeur Contrats - distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, fascicule 2130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LexisNexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-44, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le séquestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris-classeur Contrats - Distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, fascicule 2160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LexisNexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-53, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire de l'habitat et du logement (rédaction des entrées : Acquisition, Acte authentique, Propriété, Démembrement de la propriété, Servitude)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l'habitat et du logement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.4-6 ; p.7 ; p.114-115 ; p.351-353 ; p.390-391, 2003, 2-200-26173-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...314 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3064,179 +3271,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise de participation des capital-investisseurs dans les réseaux de franchise : impacts sur la gouvernance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de La Pallière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animatrice de la table ronde relative à « La régulation des logiques de marché en territoires insulaires : l’exemple de l’accès au logement ». Colloque « Insularité et accessibilité : problématiques juridiques et territoriales », faculté de droit de l'université Bretagne sud, 1er déc. 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3246,114 +3453,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit de disposer du bien d'autrui pour son propre compte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Paris-Sud XI, 1999. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01327264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3500,51 +3707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04825973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452046v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01800633v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01941793v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01905529v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01557485v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01557999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01558002v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05271962v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05271944v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04743272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Atani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04624867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04797257v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04287800v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02355394v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02091820v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02091809v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01707429v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01707445v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01800621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01565282v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01558033v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01800627v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01800630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04624874v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02355308v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01557443v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lexisnexis.fr/metiers/expert_comptable/solutions/recherche_information/encyclopedies/index.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01557456v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02406587v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01557432v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01800634v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02132573v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01557661v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01558032v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01558030v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01558031v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01557683v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01557990v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01557991v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01558004v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161468v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine de La Palli&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goullet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01801130v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/tel-01327264v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04825973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452046v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01800633v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01941793v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01905529v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01557485v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01557999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01558002v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603732v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603704v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05271962v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05271944v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603752v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04624867v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04743272v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Atani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04797257v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04287800v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02355394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02091820v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02091809v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01707429v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01707445v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01800621v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01565282v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01558033v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01800627v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01800630v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04624874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02355308v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01557443v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lexisnexis.fr/metiers/expert_comptable/solutions/recherche_information/encyclopedies/index.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01557456v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02406587v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01557432v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01800634v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02132573v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01557661v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01558030v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01558031v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01558032v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01557990v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01557683v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01557991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01558004v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161468v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine de La Palli&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goullet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01801130v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/tel-01327264v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>