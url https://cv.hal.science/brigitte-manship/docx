--- v0 (2026-03-20)
+++ v1 (2026-05-16)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -189,78 +189,78 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Vilchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 381, pp.114712. </w:t>
+              <w:t xml:space="preserve">, 2019, 381, pp.114712 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.taap.2019.114712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04383061v1</w:t>
+                <w:t xml:space="preserve">hal-03487645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-activity relationship study: Mechanism of cyto-genotoxicity of Nitropyrazole-derived high energy density materials family</w:t>
               </w:r>
@@ -323,78 +323,78 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Vilchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 381, pp.114712 -. </w:t>
+              <w:t xml:space="preserve">, 2019, 381, pp.114712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.taap.2019.114712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03487645v1</w:t>
+                <w:t xml:space="preserve">hal-04383061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-automatic PD-L1 Characterization and Enumeration of Circulating Tumor Cells from Non-small Cell Lung Cancer Patients by Immunofluorescence</w:t>
               </w:r>
@@ -910,770 +910,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-platform comparison for the detection of RAS mutations in cfDNA (ddPCR Biorad detection assay, BEAMing assay, and NGS strategy)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Geiguer</w:t>
+                <w:t xml:space="preserve">Deciphering the molecular mechanisms underlying the binding of the TWIST1/E12 complex to regulatory E-box sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Terreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Honorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Manship</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ansieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.24950⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (11), pp.5470-5489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625758v1</w:t>
+                <w:t xml:space="preserve">hal-03625772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the molecular mechanisms underlying the binding of the TWIST1/E12 complex to regulatory E-box sequences</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mylène Honorat</w:t>
+                <w:t xml:space="preserve">Antibacterial paperboard packaging using microfibrillated cellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Desloges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Manship</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 (9), pp.5590-5600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13197-014-1675-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkw334⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03625772v1</w:t>
+                <w:t xml:space="preserve">hal-03625729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial paperboard packaging using microfibrillated cellulose</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Bras</w:t>
+                <w:t xml:space="preserve">Blood feeding in juvenile Paragnathia formica (Isopoda: Gnathiidae): biochemical characterization of trypsin inhibitors, detection of anticoagulants, and molecular identification of fish hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Manship</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 139 (6), pp.744-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182011002320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13197-014-1675-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03625729v1</w:t>
+                <w:t xml:space="preserve">hal-03625764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood feeding in juvenile Paragnathia formica (Isopoda: Gnathiidae): biochemical characterization of trypsin inhibitors, detection of anticoagulants, and molecular identification of fish hosts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Davies</w:t>
+                <w:t xml:space="preserve">Brooding and embryonic development in the crustacean Paragnathia formica (Hesse, 1864) (Peracarida: Isopoda: Gnathiidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Manship</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arthropod Structure and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (2), pp.135-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asd.2010.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0031182011002320⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03625764v1</w:t>
+                <w:t xml:space="preserve">hal-03625784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brooding and embryonic development in the crustacean Paragnathia formica (Hesse, 1864) (Peracarida: Isopoda: Gnathiidae)</w:t>
+                <w:t xml:space="preserve">Characterisation of cysteine proteinase activities in the digestive tract of juvenile Paragnathia formica isopods, ectoparasites of estuarine fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Manship</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...128 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 153 (3), pp.473-482. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-007-0834-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-007-0834-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1820,51 +1686,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383061v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guyot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Simon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Garcia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Vanhalle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Vilchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2019.114712" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133165v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barthelemy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geiguer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ballandier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/59873" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625850v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Machon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#233;ne Honorat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Manship" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bouard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2018.06.005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01920572v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Drouet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Treilleux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L&#233;on" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojgan Devouassoux-Shisheboran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25631-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383088v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forestier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dusserre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Wozny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.24950" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625758v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625772v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Terreux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Honorat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ansieau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw334" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625729v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lavoine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desloges" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13197-014-1675-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625764v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manship" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jones" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davies" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182011002320" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625784v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Walker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Davies" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asd.2010.12.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625776v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Jones" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-007-0834-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DQ7JJNR3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487645v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guyot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Simon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Garcia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Vanhalle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Vilchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2019.114712" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383061v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133165v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barthelemy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geiguer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ballandier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/59873" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625850v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Machon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#233;ne Honorat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Manship" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bouard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2018.06.005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01920572v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Drouet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Treilleux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L&#233;on" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojgan Devouassoux-Shisheboran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25631-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383088v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forestier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dusserre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Wozny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.24950" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625772v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Terreux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Honorat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ansieau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw334" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625729v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lavoine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desloges" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bras" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13197-014-1675-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manship" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jones" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davies" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182011002320" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625784v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Walker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Davies" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asd.2010.12.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625776v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Jones" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-007-0834-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DQ7JJNR3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>