--- v0 (2026-03-18)
+++ v1 (2026-04-25)
@@ -351,278 +351,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive coherent combining of CEP-stable few-cycles pulses from a temporally divided hollow fiber compressor</w:t>
+                <w:t xml:space="preserve">Temporal pulse division in hollow fiber compressors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermance Jacqmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Lopez-Martens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.40.000673⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.32.001901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01120355v1</w:t>
+                <w:t xml:space="preserve">hal-01398559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal pulse division in hollow fiber compressors</w:t>
+                <w:t xml:space="preserve">Passive coherent combining of CEP-stable few-cycles pulses from a temporally divided hollow fiber compressor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermance Jacqmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 32 (9), </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (5), pp.709-712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.32.001901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.40.000673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398559v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting pathogen-specific CD8 T cell immune responses from a modeling approach.</w:t>
               </w:r>
@@ -1696,291 +1696,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse reflection of a Bose-Einstein condensate from a rough evanescent wave mirror</w:t>
+                <w:t xml:space="preserve">Optimization of High Harmonic Generation by Genetic Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Perrin</w:t>
+                <w:t xml:space="preserve">Constance Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Boyko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Colombe</w:t>
+                <w:t xml:space="preserve">Evaggelos Papalazarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/39/22/009⟩</w:t>
+              <w:t xml:space="preserve">Acta Physica Hungarica B) Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (3-4), pp.335-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1556/APH.26.2006.3-4.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00068870v1</w:t>
+                <w:t xml:space="preserve">hal-00520984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of High Harmonic Generation by Genetic Algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffuse reflection of a Bose-Einstein condensate from a rough evanescent wave mirror</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Valentin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olga Boyko</w:t>
+                <w:t xml:space="preserve">Yves Colombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaggelos Papalazarou</w:t>
+                <w:t xml:space="preserve">Vincent Lorent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Rey</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carsten Henkel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Hungarica B) Quantum Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 26 (3-4), pp.335-342. </w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39, pp.4649-4658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1556/APH.26.2006.3-4.14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/39/22/009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520984v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging Electron Trajectories in a Laser-Wakefield Cavity Using Betatron X-Ray Radiation</w:t>
               </w:r>
@@ -2380,90 +2380,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffraction of a Bose-Einstein Condensate in the Time Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lorent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 72, pp.061601(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2631,51 +2631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultracold atoms confined in rf-induced two-dimensional trapping potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Knyazchyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2683,51 +2683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lorent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 67, pp.593. </w:t>
@@ -2765,51 +2765,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schemes for loading a Bose-Einstein condensate into a two-dimensional dipole trap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demascoth Kadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2817,51 +2817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Olshanii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lorent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optics B Quantum and Semiclassical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 5, pp.S155. </w:t>
@@ -3220,64 +3220,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, San Jose, United States</w:t>
@@ -3306,103 +3306,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bose-Einstein condensate bouncing off a rough mirror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lorent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Henkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAMS 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Germany. pp.151, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3462,77 +3462,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Knyazchyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Eric Pottie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lorent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Atoms and Molecules near Surfaces (CAMS 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Heidelberg, Germany. pp.44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3566,64 +3566,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adiabatic transportation of a Bose-Einstein condensate to a dielectric surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demascoth Kadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3744,90 +3744,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loading a dressed Zeeman trap with cold atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lorent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Pricoupenko, H. Perrin and M. Olshanii. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Gases in Low Dimensions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, pp.247, 2004, </w:t>
@@ -4046,51 +4046,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279037v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cluzeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lambert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Raus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dessaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Absi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2015.351" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01398395v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermance Jacqmin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mercier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Lopez-Martens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-016-6488-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01120355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000673" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01398559v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.001901" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717406v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crauste" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Terry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Le Mercier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mafille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Djebali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2015.03.033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jullien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antonucci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.04.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15PXJCBM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Rousseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2008.12.031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX6FG7R5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528237v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Durfee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trisorio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3503-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D90WZZ9J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283780v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lelek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Froehly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528322v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Canova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forget" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Kourtev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3185-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFSZ63B9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528426v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002353" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515698v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boyko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Coquelet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pascal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.76.063811" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068870v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colombe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lorent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Henkel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/39/22/009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00520984v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaggelos Papalazarou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/APH.26.2006.3-4.14" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521888v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Shah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Albert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Fitour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.225002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508751v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Glinec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Le Dain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darbon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hosokai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.025003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522052v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006133097" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DCWWWH3J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007734v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.061601" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00570003v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pukhov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiselev" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gordienko" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026303460505027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001226v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Knyazchyan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morizot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10095-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000333v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demascoth Kadio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Olshanii" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4266/5/2/374" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466607v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Khodakovskiy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Kalashnikov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pajer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cheng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466504v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pajer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01164569v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009190v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/19/1/025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419709v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Pottie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/19/1/007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266377v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119036" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6CS17WQN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419711v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004116013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZB96SD6N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279037v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cluzeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lambert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Raus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dessaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Absi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2015.351" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01398395v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermance Jacqmin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mercier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Lopez-Martens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-016-6488-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01398559v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.001901" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01120355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000673" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717406v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crauste" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Terry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Le Mercier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mafille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Djebali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2015.03.033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jullien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antonucci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.04.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15PXJCBM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Rousseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2008.12.031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX6FG7R5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528237v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Durfee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trisorio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3503-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D90WZZ9J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283780v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lelek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Froehly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528322v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Canova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forget" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Kourtev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3185-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFSZ63B9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528426v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002353" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515698v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boyko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Coquelet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pascal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.76.063811" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00520984v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaggelos Papalazarou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/APH.26.2006.3-4.14" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colombe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lorent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Henkel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/39/22/009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521888v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Shah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Albert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Fitour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.225002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508751v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Glinec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Le Dain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darbon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hosokai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.025003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522052v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006133097" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DCWWWH3J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007734v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.061601" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00570003v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pukhov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiselev" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gordienko" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026303460505027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001226v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Knyazchyan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morizot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10095-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000333v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demascoth Kadio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Olshanii" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4266/5/2/374" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466607v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Khodakovskiy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Kalashnikov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pajer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cheng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466504v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pajer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01164569v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009190v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/19/1/025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419709v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Pottie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/19/1/007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266377v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119036" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6CS17WQN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419711v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004116013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZB96SD6N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>