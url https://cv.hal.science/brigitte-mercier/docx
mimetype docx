--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -1696,291 +1696,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of High Harmonic Generation by Genetic Algorithm</w:t>
+                <w:t xml:space="preserve">Diffuse reflection of a Bose-Einstein condensate from a rough evanescent wave mirror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Valentin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olga Boyko</w:t>
+                <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaggelos Papalazarou</w:t>
+                <w:t xml:space="preserve">Yves Colombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Rey</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Lorent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Henkel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Hungarica B) Quantum Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1556/APH.26.2006.3-4.14⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39, pp.4649-4658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/39/22/009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520984v1</w:t>
+                <w:t xml:space="preserve">hal-00068870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse reflection of a Bose-Einstein condensate from a rough evanescent wave mirror</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of High Harmonic Generation by Genetic Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Colombe</w:t>
+                <w:t xml:space="preserve">Constance Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Boyko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaggelos Papalazarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 39, pp.4649-4658. </w:t>
+              <w:t xml:space="preserve">Acta Physica Hungarica B) Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (3-4), pp.335-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/39/22/009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1556/APH.26.2006.3-4.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00068870v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging Electron Trajectories in a Laser-Wakefield Cavity Using Betatron X-Ray Radiation</w:t>
               </w:r>
@@ -2094,467 +2094,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution γ-Ray Radiography Produced by a Laser-Plasma Driven Electron Source</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffraction of a Bose-Einstein Condensate in the Time Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Colombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lorent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.025003⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72, pp.061601(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.72.061601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508751v1</w:t>
+                <w:t xml:space="preserve">hal-00007734v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a collimated keV X-ray beam for probing of dense plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 133, pp.473-477. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:2006133097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffraction of a Bose-Einstein Condensate in the Time Domain</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-Resolution γ-Ray Radiography Produced by a Laser-Plasma Driven Electron Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.Le Dain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Darbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hosokai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 72, pp.061601(R). </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94 (2), pp.025003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.72.061601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.025003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00007734v2</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of quasi-monoenergetic electron beams using ultrashort and ultraintense laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Glinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pukhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2631,51 +2631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultracold atoms confined in rf-induced two-dimensional trapping potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Knyazchyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2683,51 +2683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lorent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 67, pp.593. </w:t>
@@ -2765,51 +2765,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schemes for loading a Bose-Einstein condensate into a two-dimensional dipole trap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demascoth Kadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2817,51 +2817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Olshanii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lorent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optics B Quantum and Semiclassical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 5, pp.S155. </w:t>
@@ -2925,277 +2925,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of few-cycle pulses with high temporal fidelity via nonlinear ellipse rotation</w:t>
+                <w:t xml:space="preserve">Few-cycle pulses with high temporal contrast by nonlinear rotation of polarization ellipse (NER) in a hollow-core fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. G. Khodakovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. P. Kalashnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Pajer</w:t>
+                <w:t xml:space="preserve">V Pajer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Extreme Light 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Dolni Brezany, Czech Republic</w:t>
+              <w:t xml:space="preserve">CLEO/Europe-EQEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02466607v1</w:t>
+                <w:t xml:space="preserve">hal-02466504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Few-cycle pulses with high temporal contrast by nonlinear rotation of polarization ellipse (NER) in a hollow-core fibre</w:t>
+                <w:t xml:space="preserve">Generation of few-cycle pulses with high temporal fidelity via nonlinear ellipse rotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. G. Khodakovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. P. Kalashnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Pajer</w:t>
+                <w:t xml:space="preserve">V. Pajer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/Europe-EQEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
+              <w:t xml:space="preserve">International conference on Extreme Light 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Dolni Brezany, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02466504v1</w:t>
+                <w:t xml:space="preserve">hal-02466607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive coherent combining of CEP-stable few-cycles pulses from a temporally divided hollow fiber compressor (Orale)</w:t>
               </w:r>
@@ -3306,103 +3306,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bose-Einstein condensate bouncing off a rough mirror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lorent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Henkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAMS 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Germany. pp.151, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3462,77 +3462,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Knyazchyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Eric Pottie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lorent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Atoms and Molecules near Surfaces (CAMS 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Heidelberg, Germany. pp.44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3566,64 +3566,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adiabatic transportation of a Bose-Einstein condensate to a dielectric surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demascoth Kadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3744,90 +3744,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loading a dressed Zeeman trap with cold atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lorent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Pricoupenko, H. Perrin and M. Olshanii. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Gases in Low Dimensions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, pp.247, 2004, </w:t>
@@ -4046,51 +4046,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279037v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cluzeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lambert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Raus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dessaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Absi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2015.351" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01398395v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermance Jacqmin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mercier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Lopez-Martens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-016-6488-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01398559v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.001901" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01120355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000673" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717406v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crauste" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Terry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Le Mercier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mafille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Djebali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2015.03.033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jullien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antonucci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.04.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15PXJCBM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Rousseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2008.12.031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX6FG7R5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528237v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Durfee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trisorio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3503-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D90WZZ9J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283780v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lelek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Froehly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528322v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Canova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forget" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Kourtev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3185-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFSZ63B9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528426v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002353" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515698v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boyko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Coquelet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pascal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.76.063811" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00520984v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaggelos Papalazarou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/APH.26.2006.3-4.14" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colombe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lorent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Henkel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/39/22/009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521888v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Shah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Albert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Fitour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.225002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508751v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Glinec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Le Dain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darbon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hosokai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.025003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522052v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006133097" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DCWWWH3J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007734v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.061601" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00570003v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pukhov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiselev" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gordienko" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026303460505027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001226v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Knyazchyan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morizot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10095-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000333v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demascoth Kadio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Olshanii" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4266/5/2/374" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466607v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Khodakovskiy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Kalashnikov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pajer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cheng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466504v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pajer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01164569v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009190v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/19/1/025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419709v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Pottie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/19/1/007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266377v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119036" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6CS17WQN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419711v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004116013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZB96SD6N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279037v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cluzeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lambert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Raus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dessaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Absi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2015.351" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01398395v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermance Jacqmin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mercier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Lopez-Martens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-016-6488-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01398559v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.001901" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01120355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000673" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717406v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crauste" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Terry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Le Mercier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mafille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Djebali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2015.03.033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jullien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antonucci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.04.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15PXJCBM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Rousseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2008.12.031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX6FG7R5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528237v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Durfee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trisorio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3503-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D90WZZ9J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283780v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lelek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Froehly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528322v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Canova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forget" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Kourtev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3185-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFSZ63B9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528426v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002353" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515698v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boyko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Coquelet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pascal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.76.063811" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068870v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colombe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lorent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Henkel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/39/22/009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00520984v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaggelos Papalazarou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/APH.26.2006.3-4.14" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521888v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Shah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Albert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Fitour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.225002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007734v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.061601" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522052v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006133097" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DCWWWH3J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508751v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Glinec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Le Dain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darbon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hosokai" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.025003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00570003v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pukhov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiselev" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gordienko" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026303460505027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001226v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Knyazchyan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morizot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10095-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000333v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demascoth Kadio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Olshanii" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4266/5/2/374" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466504v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Khodakovskiy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Kalashnikov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pajer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cheng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466607v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pajer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01164569v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009190v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/19/1/025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419709v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Pottie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/19/1/007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266377v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119036" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6CS17WQN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419711v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004116013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZB96SD6N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>