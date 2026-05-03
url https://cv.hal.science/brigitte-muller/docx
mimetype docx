--- v0 (2026-03-09)
+++ v1 (2026-05-03)
@@ -477,90 +477,90 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Crettaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 66 (1), pp.82 - 88. </w:t>
+              <w:t xml:space="preserve">, 2013, 66 (1), pp.82-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbusres.2011.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01810515v1</w:t>
+                <w:t xml:space="preserve">hal-00772061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of visual rejuvenation through brand logos</w:t>
               </w:r>
@@ -593,504 +593,504 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Crettaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 66 (1), pp.82-88. </w:t>
+              <w:t xml:space="preserve">, 2013, 66 (1), pp.82 - 88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbusres.2011.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772061v1</w:t>
+                <w:t xml:space="preserve">hal-01810515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrefaçons de produits de luxe. Une étude de la perception et de l'intention d'achat selon le lieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Kocher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Ivens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 37 (212), pp.45-61. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 37 (212), pp.45-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609231v1</w:t>
+                <w:t xml:space="preserve">hal-00963661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrefaçons de produits de luxe. Une étude de la perception et de l'intention d'achat selon le lieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Kocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Ivens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 37 (212), pp.45-64</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 37 (212), pp.45-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.212.45-61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00963661v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer la confiance des internautes : adaptation de McKnight, Choudhury and Kacmar</w:t>
+                <w:t xml:space="preserve">Brand Personality and Purchasing Decisions: Stereotype Content Model vs. Aaker Scale in an Empirical Setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bartikowski</w:t>
+                <w:t xml:space="preserve">Güse, Dipl-Kfr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Chandon</w:t>
+                <w:t xml:space="preserve">Ivens, Björn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciska Krings,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marketing Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 1 (1), pp.11-25</w:t>
+              <w:t xml:space="preserve">Marketing </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00963558v1</w:t>
+                <w:t xml:space="preserve">hal-01810518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brand Personality and Purchasing Decisions: Stereotype Content Model vs. Aaker Scale in an Empirical Setting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesurer la confiance des internautes : adaptation de McKnight, Choudhury and Kacmar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivens, Björn</w:t>
+                <w:t xml:space="preserve">B. Bartikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Muller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franciska Krings,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marketing </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">Journal of Marketing Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (1), pp.11-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01810518v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00963558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Taxonomy of Price Behaviour</w:t>
               </w:r>
@@ -1165,537 +1165,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des sites de marque: effets de la visite et apports des outils relationnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is the Internet a New Eldorado For Counterfeits?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Kocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Flores</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Chandon</w:t>
+                <w:t xml:space="preserve">Vincent Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Ivens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française du Marketing</w:t>
+              <w:t xml:space="preserve">Advances in Consumer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796285v1</w:t>
+                <w:t xml:space="preserve">hal-01796280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Branding Impact of Brand Websites: Do Newsletters and Consumer Magazines Have a Moderating Role?</w:t>
+                <w:t xml:space="preserve">Consistency between brand image and website image: Does it matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Muller</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Chandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advertising Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Internet Marketing and Advertising</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795662v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency between brand image and website image: Does it matter?</w:t>
+                <w:t xml:space="preserve">The Branding Impact of Brand Websites: Do Newsletters and Consumer Magazines Have a Moderating Role?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Agrebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Internet Marketing and Advertising</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Advertising Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 48 (3), pp.465 - 472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2501/S0021849908080471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796278v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Internet a New Eldorado For Counterfeits?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Kocher</w:t>
+                <w:t xml:space="preserve">The branding Impact of Brand Websites: Do newsletters and consumer magazines have a moderating role?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Björn Ivens</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Agrebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Consumer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008</w:t>
+              <w:t xml:space="preserve">Journal of Advertising Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vol. 48 (N°3), pp.465-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796280v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00410598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The branding Impact of Brand Websites: Do newsletters and consumer magazines have a moderating role?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Impact des sites de marque: effets de la visite et apports des outils relationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Agrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advertising Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Vol. 48 (N°3), pp.465-472</w:t>
+              <w:t xml:space="preserve">Revue Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_00410598v1</w:t>
+                <w:t xml:space="preserve">hal-01796285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Exploratory Study on Attitude Toward Luxury Products, Counterfeits and Imitations</w:t>
               </w:r>
@@ -1776,51 +1776,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of a World Wide Web site visit on brand image in the motor vehicle and mobile telephone industries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marketing Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 10 (2), pp.153 - 165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1867,51 +1867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Visiting a Brand Website on Brand Personality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Markets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 13 (3), pp.210 - 221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1958,51 +1958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Visiting a Brand Website on Brand Personality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Markets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 13 (3), pp.210 - 221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2036,90 +2036,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'impact des sites de marque: L’apport des outils relationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Agrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRUST Marketing Association,TRUST Marketing Association, Chicago, IL: American Marketing Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2297,51 +2297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy-Trang Ta-Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMAC Annual Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Marketing Academy, May 2024, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2392,51 +2392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy-Trang Ta-Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMAC Regional Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lisbon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2949,51 +2949,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An empirical comparison of the stereotype content model and the Aaker scale of brand personality in purchasing processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciska Krings,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Marketing Association Summer Marketing Educators’ Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3018,51 +3018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What makes people evaluate differently and purchase original goods, counterfeits and imitations in the luxury industry? An investigation of a personal variable and hindering conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3541,51 +3541,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D94224F"/>
+    <w:nsid w:val="7B1DB266"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3772,51 +3772,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigitte-muller" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6514-154X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085680753" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01427971v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Ivens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Leischnig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Muller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Valta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.20820" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-64BNZZQC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796284v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01810515v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kocher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Crettaz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2011.07.026" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTRV9ZLR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00772061v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00609231v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.212.45-61" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-41LQ7QP2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963558v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bartikowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chandon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01810518v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;se, Dipl-Kfr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivens, Bj&#246;rn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciska Krings," TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796282v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guese Katharina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flores" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Agrebi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795662v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2501/S0021849908080471" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796278v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796280v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chauvet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00410598v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796041v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13527260410001693820" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01810519v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1019678032000108301" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796042v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01810974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525658v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morange" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Muratore" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637990v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Trang Ta-Hoang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697828v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324135v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montmasson, S." TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hollet-Haudebert, S." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ller, B." TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083088v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krekels G" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kocher B." TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Czellar S." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ller B." TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488052v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Martin-Lacroux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064190v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Martin Lacroux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01810517v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lenglet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01810513v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801072v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01810514v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530538v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Thebault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bobrie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-05007563v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigitte-muller" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6514-154X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085680753" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01427971v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Ivens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Leischnig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Muller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Valta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.20820" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-64BNZZQC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796284v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00772061v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kocher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Crettaz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2011.07.026" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTRV9ZLR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01810515v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963661v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00609231v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.212.45-61" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-41LQ7QP2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01810518v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;se, Dipl-Kfr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivens, Bj&#246;rn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciska Krings," TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963558v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bartikowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chandon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796282v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guese Katharina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796280v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chauvet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796278v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795662v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flores" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Agrebi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2501/S0021849908080471" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00410598v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796285v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796041v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13527260410001693820" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01810519v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1019678032000108301" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796042v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01810974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525658v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morange" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Muratore" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637990v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Trang Ta-Hoang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697828v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324135v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montmasson, S." TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hollet-Haudebert, S." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ller, B." TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083088v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krekels G" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kocher B." TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Czellar S." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ller B." TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488052v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Martin-Lacroux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064190v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Martin Lacroux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01810517v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lenglet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01810513v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801072v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01810514v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530538v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Thebault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bobrie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-05007563v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>