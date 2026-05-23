--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -112,50 +112,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">085680753</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Kicx5O0AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -179,1980 +200,1980 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of brand stereotypes in shaping consumer response toward brands: an empirical examination of direct and mediating effects of warmth and competence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the Role of Brand Stereotypes in Shaping Consumer Response toward Brands: An Empirical Examination of Direct and Mediating Effects of Warmth and Competence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Ivens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Leischnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Valta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology and Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 32 (8), pp.808-820. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01427971v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Role of Brand Stereotypes in Shaping Consumer Response toward Brands: An Empirical Examination of Direct and Mediating Effects of Warmth and Competence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the role of brand stereotypes in shaping consumer response toward brands: an empirical examination of direct and mediating effects of warmth and competence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Ivens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Leischnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Valta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology and Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 32 (8), pp.808-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mar.20820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796284v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of visual rejuvenation through brand logos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Crettaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 66 (1), pp.82-88. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+              <w:t xml:space="preserve">, 2013, 66 (1), pp.82 - 88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbusres.2011.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772061v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of visual rejuvenation through brand logos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Crettaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 66 (1), pp.82 - 88. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+              <w:t xml:space="preserve">, 2013, 66 (1), pp.82-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbusres.2011.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01810515v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrefaçons de produits de luxe. Une étude de la perception et de l'intention d'achat selon le lieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Ivens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 37 (212), pp.45-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00963661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrefaçons de produits de luxe. Une étude de la perception et de l'intention d'achat selon le lieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Ivens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 37 (212), pp.45-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.212.45-61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00609231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brand Personality and Purchasing Decisions: Stereotype Content Model vs. Aaker Scale in an Empirical Setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Güse, Dipl-Kfr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivens, Björn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciska Krings,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer la confiance des internautes : adaptation de McKnight, Choudhury and Kacmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bartikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marketing Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (1), pp.11-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00963558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Taxonomy of Price Behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Ivens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guese Katharina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Consumer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Internet a New Eldorado For Counterfeits?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Branding Impact of Brand Websites: Do Newsletters and Consumer Magazines Have a Moderating Role?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Björn Ivens</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Agrebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Consumer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Advertising Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 48 (3), pp.465 - 472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2501/S0021849908080471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796280v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistency between brand image and website image: Does it matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Internet Marketing and Advertising</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Branding Impact of Brand Websites: Do Newsletters and Consumer Magazines Have a Moderating Role?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is the Internet a New Eldorado For Counterfeits?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Kocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Chandon</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Ivens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advertising Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Consumer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2501/S0021849908080471⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01795662v1</w:t>
+                <w:t xml:space="preserve">hal-01796280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The branding Impact of Brand Websites: Do newsletters and consumer magazines have a moderating role?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Agrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advertising Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Vol. 48 (N°3), pp.465-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00410598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des sites de marque: effets de la visite et apports des outils relationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Agrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Exploratory Study on Attitude Toward Luxury Products, Counterfeits and Imitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Kocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Consumer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of a World Wide Web site visit on brand image in the motor vehicle and mobile telephone industries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marketing Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 10 (2), pp.153 - 165. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13527260410001693820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Visiting a Brand Website on Brand Personality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Markets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 13 (3), pp.210 - 221. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1019678032000108301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1019678032000108301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01810519v1</w:t>
+                <w:t xml:space="preserve">hal-01796042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Visiting a Brand Website on Brand Personality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Markets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 13 (3), pp.210 - 221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/1019678032000108301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796042v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'impact des sites de marque: L’apport des outils relationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Agrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRUST Marketing Association,TRUST Marketing Association, Chicago, IL: American Marketing Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2162,1061 +2183,1061 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI's Trust Impact on Consumers Engagement Towards Brands: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Morange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Muratore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMAC Madrid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMAC, May 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived Values in Regenerative Tourism Research: A Systematic Literature Review and Avenues for Future Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy-Trang Ta-Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMAC Annual Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Marketing Academy, May 2024, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Perceived Value and Post-Trip Consequences in Regenerative Tourism: A Case Study of Sadhana Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy-Trang Ta-Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMAC Regional Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lisbon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is ethical consumption intuitive : a comparative study on food, cosmetic and clothes market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montmasson, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hollet-Haudebert, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Müller, B.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Marketing Science (AMS) Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Don't Own It But It’s Mine: The Impact of Materialism on Perceived Ownership of Rented Luxury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krekels G</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kocher B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Czellar S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Müller B.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51th Association for Consumer Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“What a pity, there are so many errors!” What mistakes really matter to consumers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Martin-Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lacroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th EMAC annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Marketing Academy, May 2019, Hambourg (Germany), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel dommage qu'il y est autant de faute !&amp;quot; La prise en compte des fautes par les consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Martin Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Reymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de l'AFM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la proximité géographique sur la formation des attentes à l'égard d'un produit de terroir et de son packaging: le cas du reblochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Congrès de l’Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An empirical comparison of the stereotype content model and the Aaker scale of brand personality in purchasing processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciska Krings,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Marketing Association Summer Marketing Educators’ Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What makes people evaluate differently and purchase original goods, counterfeits and imitations in the luxury industry? An investigation of a personal variable and hindering conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th European Marketing Academy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet: la face cachée des produits de luxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Ivens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées de Recherche en Marketing de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3226,137 +3247,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une comparaison internationale des freins et motivations des consommateurs face à la contrefaçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bobrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancrages culturels dans un monde en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02530538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3366,114 +3387,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Effet de la visite d'un site Internet sur l'image de marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Aix Marseille Université, CERGAM, 2004. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05007563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId86"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3541,51 +3562,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B1DB266"/>
+    <w:nsid w:val="1B74E6B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3772,51 +3793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigitte-muller" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6514-154X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085680753" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01427971v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Ivens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Leischnig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Muller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Valta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.20820" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-64BNZZQC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796284v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00772061v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kocher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Crettaz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2011.07.026" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTRV9ZLR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01810515v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963661v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00609231v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.212.45-61" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-41LQ7QP2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01810518v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;se, Dipl-Kfr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivens, Bj&#246;rn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciska Krings," TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963558v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bartikowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chandon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796282v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guese Katharina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796280v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chauvet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796278v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795662v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flores" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Agrebi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2501/S0021849908080471" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00410598v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796285v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796041v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13527260410001693820" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01810519v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1019678032000108301" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796042v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01810974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525658v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morange" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Muratore" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637990v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Trang Ta-Hoang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697828v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324135v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montmasson, S." TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hollet-Haudebert, S." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ller, B." TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083088v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krekels G" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kocher B." TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Czellar S." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ller B." TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488052v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Martin-Lacroux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064190v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Martin Lacroux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01810517v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lenglet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01810513v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801072v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01810514v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530538v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Thebault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bobrie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-05007563v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigitte-muller" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6514-154X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085680753" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Kicx5O0AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796284v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Ivens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Muller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Leischnig" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Valta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01427971v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.20820" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-64BNZZQC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01810515v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kocher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Crettaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2011.07.026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTRV9ZLR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00772061v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00609231v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.212.45-61" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-41LQ7QP2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01810518v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;se, Dipl-Kfr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivens, Bj&#246;rn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciska Krings," TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963558v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bartikowski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chandon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796282v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guese Katharina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795662v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flores" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Agrebi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2501/S0021849908080471" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796278v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796280v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chauvet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00410598v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796285v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796273v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796041v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13527260410001693820" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796042v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1019678032000108301" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01810519v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01810974v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525658v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morange" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Muratore" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637990v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Trang Ta-Hoang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697828v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324135v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montmasson, S." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hollet-Haudebert, S." TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ller, B." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083088v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krekels G" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kocher B." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Czellar S." TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ller B." TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488052v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Martin-Lacroux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064190v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Martin Lacroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01810517v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lenglet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01810513v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801072v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01810514v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530538v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Roux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Thebault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bobrie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-05007563v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>