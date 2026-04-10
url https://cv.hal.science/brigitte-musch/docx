--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -1157,1616 +1157,1616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does contemporary selection shape oak phenotypes?</w:t>
+                <w:t xml:space="preserve">Ecology, growth and management of black locust (Robinia pseudoacacia L.), a non-native species integrated into European forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermine Alexandre</w:t>
+                <w:t xml:space="preserve">Valeriu-Norocel Nicolescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Truffaut</w:t>
+                <w:t xml:space="preserve">• Károly Rédei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Klein</w:t>
+                <w:t xml:space="preserve">William L Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis A. Ducousso</w:t>
+                <w:t xml:space="preserve">• Torsten Vor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+                <w:t xml:space="preserve">Elisabeth Pöetzelsberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-19. </w:t>
+              <w:t xml:space="preserve">Journal of Forestry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (4), pp.1081-1101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.13082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11676-020-01116-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927318v1</w:t>
+                <w:t xml:space="preserve">hal-03153315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution passée et contemporaine des chênes</w:t>
+                <w:t xml:space="preserve">How does contemporary selection shape oak phenotypes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Kremer</w:t>
+                <w:t xml:space="preserve">Hermine Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Plomion</w:t>
+                <w:t xml:space="preserve">Laura Truffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Leroy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laura Truffaut</w:t>
+                <w:t xml:space="preserve">Etienne Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis A. Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/revforfr.2020.5331⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03206333v1</w:t>
+                <w:t xml:space="preserve">hal-02927318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l'Office national des forêts anticipe les effets du changement climatique ?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évolution passée et contemporaine des chênes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Ladier</w:t>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Truffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/set.033.0028⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72 (4), pp.297-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/revforfr.2020.5331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544340v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which oak provenances for the 22nd century in Western Europe? Dendroclimatology in common gardens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François F. Lebourgeois</w:t>
+                <w:t xml:space="preserve">Comment l'Office national des forêts anticipe les effets du changement climatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ponton</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noémie Pousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ladier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0234583⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/set.033.0028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02870299v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ estimation of genetic variation of functional and ecological traits in Quercus petraea and Q. robur</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Which oak provenances for the 22nd century in Western Europe? Dendroclimatology in common gardens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Ducousso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11295-019-1407-9⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (6), pp.e0234583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0234583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040730v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology, growth and management of black locust (Robinia pseudoacacia L.), a non-native species integrated into European forests</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">William L Mason</w:t>
+                <w:t xml:space="preserve">In situ estimation of genetic variation of functional and ecological traits in Quercus petraea and Q. robur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Truffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis A. Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">• Torsten Vor</w:t>
+                <w:t xml:space="preserve">Jean-Marc Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Pöetzelsberger</w:t>
+                <w:t xml:space="preserve">Gérard Nepveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Forestry Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (4), pp.1081-1101. </w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (2), pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11676-020-01116-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11295-019-1407-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03153315v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avec les canicules à répétition, les sapins virent au rouge et les arbres meurent.</w:t>
+                <w:t xml:space="preserve">Outils pour l’adaptation de la forêt aux changements climatiques : migration assistée et substitution d’essence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Diane Regny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Planète - Climat et environnement (24/07/2019), 6 p</w:t>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61-62, pp.42-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271486v1</w:t>
+                <w:t xml:space="preserve">hal-03324294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil en ligne pour accompagner le choix des essences forestières dans un contexte de changement climatique.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Legay</w:t>
+                <w:t xml:space="preserve">Préparer la forêt publique aux changements globaux : actions de la RDI-ONF pour protéger, adapter et atténuer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Perrier</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 249, pp.33-34</w:t>
+              <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.228-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328388v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparer la forêt publique aux changements globaux : actions de la RDI-ONF pour protéger, adapter et atténuer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noémie Pousse</w:t>
+                <w:t xml:space="preserve">Un outil en ligne pour accompagner le choix des essences forestières dans un contexte de changement climatique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Renaud</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Paillassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29, pp.228-235</w:t>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 249, pp.33-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324276v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements climatiques et gestion de la forêt ligérienne (dossier)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avec les canicules à répétition, les sapins virent au rouge et les arbres meurent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viovy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Regny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 61-62, pp.11-64</w:t>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Planète - Climat et environnement (24/07/2019), 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183651v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sécheresses déciment les forêts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changements climatiques et gestion de la forêt ligérienne (dossier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dhôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, n°23184, 2 p</w:t>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61-62, pp.11-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310122v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil de simulation : comprendre comment la sylviculture modifie la qualité génétique et les capacités d'adaptation des peuplements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les sécheresses déciment les forêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viovy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Regny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 249, pp.49-51</w:t>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°23184, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02878382v1</w:t>
+                <w:t xml:space="preserve">hal-02310122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils pour l’adaptation de la forêt aux changements climatiques : migration assistée et substitution d’essence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Un outil de simulation : comprendre comment la sylviculture modifie la qualité génétique et les capacités d'adaptation des peuplements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Godineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 61-62, pp.42-49</w:t>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 249, pp.49-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324294v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marginal/peripheral populations of forest tree species and their conservation status: report for Atlantic region</w:t>
               </w:r>
@@ -3531,428 +3531,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation in situ des ressources génétiques forestières : stratégies, dimensions nationale et pan-européenne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un réseau national de plantations comparatives pour évaluer les vergers à graines français de Douglas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Collin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Musch</w:t>
+                <w:t xml:space="preserve">Gwenaël Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Matz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Archevêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cahier spécial Forêt, p. 12 - p. 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.CS2.03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779677v1</w:t>
+                <w:t xml:space="preserve">hal-00676583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microevolution of s-allele frequencies in wild cherry populations: respective impacts of negative frequency dependent selection and genetic drift</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Oddou Muratorio</w:t>
+                <w:t xml:space="preserve">Conservation in situ des ressources génétiques forestières : stratégies, dimensions nationale et pan-européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36-37, pp.28-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02598247v1</w:t>
+                <w:t xml:space="preserve">hal-00779677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un réseau national de plantations comparatives pour évaluer les vergers à graines français de Douglas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Philippe</w:t>
+                <w:t xml:space="preserve">Microevolution of s-allele frequencies in wild cherry populations: respective impacts of negative frequency dependent selection and genetic drift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Matz</w:t>
+                <w:t xml:space="preserve">E. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Bastien</w:t>
+                <w:t xml:space="preserve">S. Oddou Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guylaine Archevêque</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 66 (2), pp.486-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2011.01457.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.CS2.03⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00676583v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisier torminal, alisier blanc, hybrides... Comment s'y retrouver ?</w:t>
               </w:r>
@@ -4265,251 +4265,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of gene flow and logging history on the local genetic structure of a scattered tree species, Sorbus torminalis L. Crantz</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Gouyon</w:t>
+                <w:t xml:space="preserve">Comment les pratiques forestières influent-elles sur la diversité génétique des arbres forestiers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valadon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, hors-série 1, pp.3-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02313652v1</w:t>
+                <w:t xml:space="preserve">hal-02681257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les pratiques forestières influent-elles sur la diversité génétique des arbres forestiers ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Valadon</w:t>
+                <w:t xml:space="preserve">Impacts of gene flow and logging history on the local genetic structure of a scattered tree species, Sorbus torminalis L. Crantz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Demesure-Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Gouyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13 (12), pp.3689-3702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2004.02373.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681257v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de génétique des populations...</w:t>
               </w:r>
@@ -4959,536 +4959,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glacial refugia: hotspots but not melting pots of genetic diversity</w:t>
+                <w:t xml:space="preserve">Pollen flow in the wildservice tree, Sorbus torminalis (L.) Crantz. I. Evaluating the paternity analysis procedure in continuous populations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Petit</w:t>
+                <w:t xml:space="preserve">S. Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itziar Aguinagalde</w:t>
+                <w:t xml:space="preserve">M.-L. Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
+                <w:t xml:space="preserve">B. Demesure-Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Bittkau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Austerlitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 12 (12), pp.3427-3439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-294X.2003.01989.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1083264⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680545v1</w:t>
+                <w:t xml:space="preserve">hal-00531064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plus d'un siècle d'intervention humaine dans les flux des gènes des pins à crochets et sapins français.</w:t>
+                <w:t xml:space="preserve">Glacial refugia: hotspots but not melting pots of genetic diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bartoli</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itziar Aguinagalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Bittkau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Brewer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/5212⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 300 (5625), pp.1563-1565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1083264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324236v1</w:t>
+                <w:t xml:space="preserve">hal-02680545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure directe des flux de gènes en forêt</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plus d'un siècle d'intervention humaine dans les flux des gènes des pins à crochets et sapins français.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du BRG</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 55 (6), pp.543-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/5212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01031523v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen flow in the wildservice tree, Sorbus torminalis (L.) Crantz. I. Evaluating the paternity analysis procedure in continuous populations.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mesure directe des flux de gènes en forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Latouche-Hallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lourmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elise Morand-Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes du BRG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4, pp.349-368</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00531064v1</w:t>
+                <w:t xml:space="preserve">hal-01031523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen- versus seed-mediated gene flow in a scattered forest tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5565,90 +5565,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsatellite primers for Sorbus torminalis and related species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aligon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Decroocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5948,519 +5948,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00882622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of a scattered temperate forest tree : Sorbus torminalis L. (Crantz)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Demesure</w:t>
+                <w:t xml:space="preserve">Genetic variability of a scattered temperate forest tree: Sorbus torminalis L. (Crantz).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Demesure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Prat</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des sciences forestières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 57 (1), pp.63-71</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 57, pp.63-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697501v1</w:t>
+                <w:t xml:space="preserve">halsde-00153217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of a scattered temperate forest tree: Sorbus torminalis L. (Crantz).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic variability of a scattered temperate forest tree : Sorbus torminalis L. (Crantz)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Demesure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Demesure</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Prat</w:t>
+                <w:t xml:space="preserve">D. Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 57, pp.63-71</w:t>
+              <w:t xml:space="preserve">Annales des sciences forestières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 57 (1), pp.63-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00153217v1</w:t>
+                <w:t xml:space="preserve">hal-02697501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration géographique de la diversité génétique chez les chênes à feuilles caduques européens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chloroplast DNA footprints of postglacial recolonization by oaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emilie Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Demesure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bacilieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Ducousso</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Technique - Office National des Forêts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 33, pp.7-19</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 94, pp.9996-10001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686762v1</w:t>
+                <w:t xml:space="preserve">hal-02696249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloroplast DNA footprints of postglacial recolonization by oaks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R.J. Petit</w:t>
+                <w:t xml:space="preserve">Structuration géographique de la diversité génétique chez les chênes à feuilles caduques européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bacilieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Demesure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Pineau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Ducousso</w:t>
+                <w:t xml:space="preserve">S. Dumolin Lapegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 94, pp.9996-10001</w:t>
+              <w:t xml:space="preserve">Bulletin Technique - Office National des Forêts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 33, pp.7-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696249v1</w:t>
+                <w:t xml:space="preserve">hal-02686762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeographic structure of white oaks throughout the European continent</w:t>
               </w:r>
@@ -6751,230 +6751,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02701638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inheritance of chloroplast and mitochondrial genomes in pedunculate oak investigated with an efficient PCR method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Dumolin</w:t>
+                <w:t xml:space="preserve">Genetische Differenzierung in lokalem und kontinentalem Ausmass bei europäischen Eichenarten : die Bedeutung geschichtlicher Faktoren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Demesure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R.J. Petit</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 91 (8), pp.1253-1256</w:t>
+              <w:t xml:space="preserve">Mitteilungen aus der Forstlichen Versuchsanstalt Rheinland-Pfalz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 34, pp.22-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02706750v1</w:t>
+                <w:t xml:space="preserve">hal-02710107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetische Differenzierung in lokalem und kontinentalem Ausmass bei europäischen Eichenarten : die Bedeutung geschichtlicher Faktoren</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inheritance of chloroplast and mitochondrial genomes in pedunculate oak investigated with an efficient PCR method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dumolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Demesure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Petit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitteilungen aus der Forstlichen Versuchsanstalt Rheinland-Pfalz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 34, pp.22-37</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 91 (8), pp.1253-1256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02710107v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hêtres tortillards en Europe occidentale. Aspects génétiques</w:t>
               </w:r>
@@ -7232,1309 +7232,1309 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau ESPERENSE une évaluation participative des essences de demain.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caravane: la base de données sur les essences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Paillassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Riou-Nivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sevrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Esperense</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, webinaire Esperense, France</w:t>
+              <w:t xml:space="preserve">ClimEssences, pour vous aider dans le choix des essences forestières en contexte de climat changeant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324494v1</w:t>
+                <w:t xml:space="preserve">hal-03324575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la dendroécologie dans l'étude de la réponse aux sécheresses de plusieurs provenances de douglas dans le Sud de la France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Bouttier</w:t>
+                <w:t xml:space="preserve">Modèle de compatibilité climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Paillassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Musch</w:t>
+                <w:t xml:space="preserve">Alexandre Piboule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sevrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kfé R&amp;D ONF n°45</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ONF RDI, Jul 2021, Ardon, France</w:t>
+              <w:t xml:space="preserve">Workshop on Pinus brutia Ten. Breeding Strategy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Ankara, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328920v1</w:t>
+                <w:t xml:space="preserve">hal-03480627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de la forêt au changement climatique : une mosaïque de solutions.</w:t>
+                <w:t xml:space="preserve">Réseau ESPERENSE une évaluation participative des essences de demain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Paillassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le renouvellement forestier en période de changement climatique : faut-il anticiper la migration inéluctable des espèces ou laisser faire la nature ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, webinaire, France</w:t>
+              <w:t xml:space="preserve">Esperense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, webinaire Esperense, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324440v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les forêts face aux changements climatiques</w:t>
+                <w:t xml:space="preserve">Adaptation de la forêt au changement climatique : une mosaïque de solutions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clim'action Bretagne Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Vannes, France</w:t>
+              <w:t xml:space="preserve">Le renouvellement forestier en période de changement climatique : faut-il anticiper la migration inéluctable des espèces ou laisser faire la nature ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480493v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les dispositifs îlots d'avenir peuvent faciliter les processus évolutifs ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis A. Ducousso</w:t>
+                <w:t xml:space="preserve">Utilisation de la dendroécologie dans l'étude de la réponse aux sécheresses de plusieurs provenances de douglas dans le Sud de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">esperense</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, webinaire, France</w:t>
+              <w:t xml:space="preserve">Kfé R&amp;D ONF n°45</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONF RDI, Jul 2021, Ardon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324468v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La génétique évolutive au service de la gestion et de la conservation des forêts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les forêts face aux changements climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation ONF- FNE- INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Clim'action Bretagne Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480511v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En climat changeant, comment les modèles de compatibilités climatiques peuvent ils aider le gestionnaire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment les dispositifs îlots d'avenir peuvent faciliter les processus évolutifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis A. Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Sevrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle Intercetef</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Lamotte Breuvon, France</w:t>
+              <w:t xml:space="preserve">esperense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480549v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement climatique: une mutation pour la forêt et les arbres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La génétique évolutive au service de la gestion et de la conservation des forêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agir pour la forêt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Formation ONF- FNE- INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480355v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment choisir les espèces et provenances à expérimenter, pour l'avenir ?</w:t>
+                <w:t xml:space="preserve">En climat changeant, comment les modèles de compatibilités climatiques peuvent ils aider le gestionnaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Paillassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Piboule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sevrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'expérimentation au service de la forêt de demain. Esperense</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFORCE, May 2021, webinaire, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle Intercetef</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lamotte Breuvon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324450v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caravane: la base de données sur les essences.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le changement climatique: une mutation pour la forêt et les arbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ClimEssences, pour vous aider dans le choix des essences forestières en contexte de climat changeant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, webinaire, France</w:t>
+              <w:t xml:space="preserve">Agir pour la forêt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324575v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de compatibilité climatique</w:t>
+                <w:t xml:space="preserve">Comment choisir les espèces et provenances à expérimenter, pour l'avenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Sevrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Pinus brutia Ten. Breeding Strategy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Ankara, Turquie</w:t>
+              <w:t xml:space="preserve">L'expérimentation au service de la forêt de demain. Esperense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFORCE, May 2021, webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03480627v1</w:t>
+                <w:t xml:space="preserve">hal-03324450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la réponse aux sécheresses du douglas par dendro-écologie dans deux tests de provenances du sud-est de la France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les ressources génétiques : un levier pour adapter les forets au changement climatique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques Annuelles des sites INRAE du Loiret</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR BioForA, Nov 2020, Ardon, France</w:t>
+              <w:t xml:space="preserve">La productivité de la forêt au temps de la transition écologique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de la la transition environnementale, sorbonne université, Nov 2020, webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328895v1</w:t>
+                <w:t xml:space="preserve">hal-03324598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest genetic resources adaptations: Will trees be able to adapt to the current rate of climate change?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de la réponse aux sécheresses du douglas par dendro-écologie dans deux tests de provenances du sud-est de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En Turquie, les forêts sur le front de la lutte contre le changement climatique et pour la biodiversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, webinaire, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques Annuelles des sites INRAE du Loiret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR BioForA, Nov 2020, Ardon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324620v1</w:t>
+                <w:t xml:space="preserve">hal-03328895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ressources génétiques : un levier pour adapter les forets au changement climatique.</w:t>
+                <w:t xml:space="preserve">Forest genetic resources adaptations: Will trees be able to adapt to the current rate of climate change?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La productivité de la forêt au temps de la transition écologique.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de la la transition environnementale, sorbonne université, Nov 2020, webinaire, France</w:t>
+              <w:t xml:space="preserve">En Turquie, les forêts sur le front de la lutte contre le changement climatique et pour la biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324598v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution, acclimatation et adaptation au changement climatique de quelques résineux méditerranéens</w:t>
               </w:r>
@@ -8645,51 +8645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prévention des risques systémiques dans une stratégie de remise en gestion durable généralisée - suites de la prospective INRA-IGN 2017-2050</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dhôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8816,289 +8816,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic and evolutionary history of Abies alba in the pyrenees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boivin</w:t>
+                <w:t xml:space="preserve">Diversification des massifs forestiers et résilience socio-écologique : quelle ingénierie des mélanges ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dhôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ivan Scotti</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deleuze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du groupe AFORGEN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Kranjska Gora, Slovenia. 15 p</w:t>
+              <w:t xml:space="preserve">Forêts mélangées, quel état des connaissances scientifiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AgroParisTech Nancy, Jun 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785571v1</w:t>
+                <w:t xml:space="preserve">hal-03544995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution pollinique dans les vergers à graines de pin maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Debille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pastuszka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comité Technique de Coordination des Vergers à graines de l'Etat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils pour l’adaptation de la forêt aux changements climatiques : migration assistée et substitution d’essences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9114,631 +9114,631 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changements climatiques et gestion de la chênaie ligérienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Ardon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les faux de Verzy: une ressource génétique atypique à décoder et conserver</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demographic and evolutionary history of Abies alba in the pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Plomion</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parc Naturel Régional (PNR) de la Montagne de Reims</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Verzy, France</w:t>
+              <w:t xml:space="preserve">Réunion du groupe AFORGEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Kranjska Gora, Slovenia. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326238v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserve, qualify and enrich forest genetic resources under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non-native tree species for european forests - experiences, risks and opportunities (NNEXT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Ljubjana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la filière forêt-bois pour atténuer le changement climatique : une pédagogie de la transformation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les faux de Verzy: une ressource génétique atypique à décoder et conserver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis A. Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Audition par la section « Forêts et filière bois » de l’Académie d’Agriculture Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Parc Naturel Régional (PNR) de la Montagne de Reims</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Verzy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545583v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic history of Abies alba Mill. in the French Pyrenees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boivin</w:t>
+                <w:t xml:space="preserve">Rôle de la filière forêt-bois pour atténuer le changement climatique : une pédagogie de la transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dhôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Vulpes Rabat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">Audition par la section « Forêts et filière bois » de l’Académie d’Agriculture Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925639v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification des massifs forestiers et résilience socio-écologique : quelle ingénierie des mélanges ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
+                <w:t xml:space="preserve">Demographic history of Abies alba Mill. in the French Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Suez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêts mélangées, quel état des connaissances scientifiques ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AgroParisTech Nancy, Jun 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">Conférence Vulpes Rabat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544995v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing license to operate in forestry and overcoming conflicts of representation with new narrative options</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dhôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9789,51 +9789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des modèles de simulation dans la transformation des pratiques de gestion forestière liée aux enjeux climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dhôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10048,77 +10048,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversifier les ressources génétiques par plantation dans une perspective d’adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dhôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Touffait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10613,90 +10613,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed transfer recommendations inferred from provenance tests in oaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Forest Ecosystem Genomics and Adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10840,398 +10840,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants et conséquences de la qualité génétique des graines et semis lors de la phase initiale de régénération naturelle des peuplements forestiers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wild service tree: results of research and management implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque National du BRG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Programme COST: Growing valuable broadleaved tree species</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Leuven, Belgium. 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757714v1</w:t>
+                <w:t xml:space="preserve">hal-02817014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies raisonnées d'échantillonnage pour capturer la diversité génétique et sa structuration dans les populations naturelles - Application aux mesures de gestion conservatoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bilger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. colloque national du BRG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wild service tree: results of research and management implications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Déterminants et conséquences de la qualité génétique des graines et semis lors de la phase initiale de régénération naturelle des peuplements forestiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Demesure-Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme COST: Growing valuable broadleaved tree species</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Leuven, Belgium. 37 p</w:t>
+              <w:t xml:space="preserve">6. Colloque National du BRG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817014v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability of polish Scots pine (Pinus sylvestris L.) provenances assessed with microsatellite markers</w:t>
               </w:r>
@@ -11573,51 +11573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Paillassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Piboule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Sin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11655,103 +11655,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen contamination and mating structure in maritime pine clonal seed orchards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Debille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Alazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pastuszka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Seed Orchard Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Balsta, Sweden</w:t>
@@ -11899,273 +11899,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité de la phénologie du bourgeon apical chez le chêne : génétique quantitative et des populations d'un caractère adaptatif majeur en test de provenances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Musch</w:t>
+                <w:t xml:space="preserve">Testing French Douglas-fir seed orchards: a newly established network of trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Matz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Wagner</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Archevêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque FRB : Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 82 p., 2011, Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t>
+              <w:t xml:space="preserve">Applied Forestry Research in the 21st century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Prague-Pruhonice, Czech Republic. pp.1, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745894v1</w:t>
+                <w:t xml:space="preserve">hal-02596024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing French Douglas-fir seed orchards: a newly established network of trials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Matz</w:t>
+                <w:t xml:space="preserve">Diversité de la phénologie du bourgeon apical chez le chêne : génétique quantitative et des populations d'un caractère adaptatif majeur en test de provenances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Archevêque</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stefanie Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Forestry Research in the 21st century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Prague-Pruhonice, Czech Republic. pp.1, 2011</w:t>
+              <w:t xml:space="preserve">Colloque FRB : Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondation pour la Recherche sur la Biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 82 p., 2011, Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596024v1</w:t>
+                <w:t xml:space="preserve">hal-02745894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12196,51 +12196,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide de l'expérimentation forestière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Riou-Nivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Paillassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12484,51 +12484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Demesure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dumolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular tools for screening biodiversity. Plants and animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapman and Hall, 1998, 0-412-63830-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12697,439 +12697,439 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climessences : un outil pour choisir les essences forestières en contexte de climat changeant.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pourquoi faut il restaurer les forêts aujourd'hui?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328758v1</w:t>
+                <w:t xml:space="preserve">hal-03228040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ONF’s arboreta of national interest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lamant</w:t>
+                <w:t xml:space="preserve">Voyage en feuillages inconnus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bénard</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+                <w:t xml:space="preserve">Simon Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324369v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyage en feuillages inconnus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ONF’s arboreta of national interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bourges</w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">2021, pp.14</w:t>
+                <w:t xml:space="preserve">L. Blaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324549v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi faut il restaurer les forêts aujourd'hui?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climessences : un outil pour choisir les essences forestières en contexte de climat changeant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piboule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Paillassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Riou-Nivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228040v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13147,103 +13147,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;In situ&amp;lt;/em&amp;gt; estimation of genetic variation of functional and ecological traits in &amp;lt;em&amp;gt;Quercus petraea&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Q. robur&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Truffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Nepveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -14261,51 +14261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14313,51 +14313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Matz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF); Centre National de la Propriété Forestière (CNPF). 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14383,77 +14383,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2011. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Matz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14505,51 +14505,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14627,334 +14627,334 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat : Douglas, mélèze, pin sylvestre, pins Laricio, merisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Matz</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Matz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF); Centre National de la Propriété Forestière (CNPF). 2011</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804197v1</w:t>
+                <w:t xml:space="preserve">hal-02594969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat : Douglas, mélèze, pin sylvestre, pins Laricio, merisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Matz</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Matz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.175</w:t>
+              <w:t xml:space="preserve">[Contrat] Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF); Centre National de la Propriété Forestière (CNPF). 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594969v1</w:t>
+                <w:t xml:space="preserve">hal-02804197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préserver et utiliser la diversité des ressources génétiques forestières pour renforcer la capacité d'adaptation des forêts au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bentata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bilger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15398,51 +15398,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017825v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bo&#269;a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08692-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867256v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867229v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Henry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858907v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bellanger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bouttier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12899/asr-2325" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167268v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fournier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167356v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paillassa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;lot H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324388v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ulrich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Descroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137795849379983E12" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7886" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927318v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Alexandre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Truffaut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13082" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03206333v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5331" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544340v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.033.0028" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870299v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234583" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040730v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Louvet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nepveu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-019-1407-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153315v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu-Norocel Nicolescu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8226; K&#225;roly R&#233;dei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Mason" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8226; Torsten Vor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth P&#246;etzelsberger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11676-020-01116-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271486v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Regny" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328388v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324276v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183651v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310122v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878382v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godineau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324294v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324342v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin T Kelleher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12899/asr-1531" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608713v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuauht&#233;moc Saenz Romero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13576" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630610v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brahic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cambon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Giovannelli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309641v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nardin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0483-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638171v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622695368946316E12" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208674v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Allen Lander" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-013-9920-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WMJW3WJJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779677v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598247v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oddou Muratorio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01457.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FBM2WFR9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676583v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Archev&#234;que" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS2.03" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659918v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vallance" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Guerrou&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662931v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valadon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531085v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.93.11.1650" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313652v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;lissier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02373.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-50R2RVFF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681257v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681755v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582949v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rusanen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ackzell" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bohnens" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Aguiar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682313v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Latouche-Hall&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lourmas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Morand-Prieur" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678566v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bohnens" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680545v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Petit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Aguinagalde" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bittkau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1083264" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324236v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bartoli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5212" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031523v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531064v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Houot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demesure-Musch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Austerlitz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2003.01989.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHQDMP9K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676462v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Petit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guesnet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676636v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aligon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lamant" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580653v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mah&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Segonds" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5748" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882622v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-Jacques Petit" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000101" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697501v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153217v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demesure" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686762v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducousso" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumolin Lapegue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696249v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pineau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687394v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumolin-Lapegue" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fineschi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Corre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688480v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Comps" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701638v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sodzi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706750v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumolin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710107v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882983v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B D&#233;mesure" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Comps" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Thi&#233;baut" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Barri&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Letouzey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184880v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braun" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ullrich-Stockert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bo&#382;i&#269;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leonhard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Secco" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324494v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paillassa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Orazio" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328920v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Chauvin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324440v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480493v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324468v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480511v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480549v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piboule" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sevrin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480355v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324450v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324575v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou-Nivert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480627v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328895v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324620v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousselle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324598v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789179v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545590v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324635v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785571v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712341v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Debille" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alazard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pastuszka" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324639v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326238v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326209v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545583v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925639v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544995v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544689v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544637v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326296v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Dhote" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legay" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544465v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Touffait" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794532v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gardiner" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Leban" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793629v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595697v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dhote" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jarret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324361v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750725v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757272v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Nowakowska" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757714v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757653v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817014v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762662v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763018v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759182v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Parthenay" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480326v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341374v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Alazard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800864v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Ducatillion" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Achille" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aubert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745894v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationbiodiversite.fr/images/stories/telechargement/actes_colloque_rg_web.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596024v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archev&#234;que" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811303v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rosa" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blanchard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831406v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ozdemir" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835897v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814219v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328758v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piboule" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou-Nivert" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324369v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B&#233;nard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bimont" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blaison" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324549v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourges" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Berthon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228040v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786764v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718289v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eisner" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Loubaney" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580512v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540587v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de La Roch&#232;re" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dh&#244;te" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boldrini" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328400v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brahic" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calas" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubois" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Forestier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328461v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Musch B. Teyssier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouffier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Trontin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328651v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maugeard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328695v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fargeix" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328746v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809337v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Matz" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brochet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597039v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806053v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804197v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594969v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824848v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bentata" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouillon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02837382v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790766v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tremel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017825v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bo&#269;a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08692-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867256v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867229v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Henry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858907v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bellanger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bouttier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12899/asr-2325" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167268v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fournier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167356v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paillassa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;lot H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324388v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ulrich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Descroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137795849379983E12" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7886" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153315v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu-Norocel Nicolescu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8226; K&#225;roly R&#233;dei" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Mason" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8226; Torsten Vor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth P&#246;etzelsberger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11676-020-01116-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927318v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Alexandre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Truffaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13082" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03206333v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5331" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544340v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.033.0028" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870299v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234583" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040730v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Louvet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nepveu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-019-1407-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324294v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324276v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328388v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271486v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Regny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183651v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310122v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878382v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godineau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324342v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin T Kelleher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12899/asr-1531" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608713v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuauht&#233;moc Saenz Romero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13576" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630610v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brahic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cambon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Giovannelli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309641v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nardin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0483-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638171v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622695368946316E12" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208674v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Allen Lander" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-013-9920-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WMJW3WJJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676583v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Archev&#234;que" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS2.03" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779677v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598247v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oddou Muratorio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01457.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FBM2WFR9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659918v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vallance" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Guerrou&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662931v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valadon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531085v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.93.11.1650" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681257v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313652v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;lissier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02373.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-50R2RVFF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681755v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582949v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rusanen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ackzell" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bohnens" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Aguiar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682313v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Latouche-Hall&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lourmas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Morand-Prieur" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678566v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bohnens" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531064v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Houot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demesure-Musch" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Austerlitz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2003.01989.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHQDMP9K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680545v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Petit" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Aguinagalde" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bittkau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1083264" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324236v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bartoli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5212" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031523v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676462v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Petit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guesnet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676636v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aligon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lamant" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580653v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mah&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Segonds" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5748" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882622v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-Jacques Petit" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000101" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153217v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demesure" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697501v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696249v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pineau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducousso" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686762v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumolin Lapegue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687394v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumolin-Lapegue" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fineschi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Corre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688480v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Comps" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701638v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sodzi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710107v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706750v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumolin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882983v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B D&#233;mesure" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Comps" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Thi&#233;baut" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Barri&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Letouzey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184880v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braun" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ullrich-Stockert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bo&#382;i&#269;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leonhard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Secco" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324575v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou-Nivert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sevrin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480627v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piboule" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324494v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paillassa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Orazio" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324440v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328920v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Chauvin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480493v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324468v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480511v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480549v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480355v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324450v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324598v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328895v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324620v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousselle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789179v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545590v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324635v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544995v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712341v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Debille" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alazard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pastuszka" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324639v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785571v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326209v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326238v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545583v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925639v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544689v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544637v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326296v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Dhote" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legay" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544465v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Touffait" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794532v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gardiner" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Leban" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793629v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595697v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dhote" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jarret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324361v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750725v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757272v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Nowakowska" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817014v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757653v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757714v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762662v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763018v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759182v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Parthenay" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480326v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341374v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Alazard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800864v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Ducatillion" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Achille" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aubert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596024v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archev&#234;que" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745894v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationbiodiversite.fr/images/stories/telechargement/actes_colloque_rg_web.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811303v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rosa" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blanchard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831406v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ozdemir" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835897v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814219v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228040v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324549v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourges" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Berthon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324369v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B&#233;nard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bimont" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blaison" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328758v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piboule" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou-Nivert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786764v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718289v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eisner" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Loubaney" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580512v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540587v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de La Roch&#232;re" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dh&#244;te" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boldrini" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328400v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brahic" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calas" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubois" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Forestier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328461v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Musch B. Teyssier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouffier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Trontin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328651v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maugeard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328695v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fargeix" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328746v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809337v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Matz" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brochet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597039v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806053v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594969v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804197v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824848v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bentata" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouillon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02837382v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790766v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tremel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>