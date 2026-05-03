--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1295,295 +1295,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does contemporary selection shape oak phenotypes?</w:t>
+                <w:t xml:space="preserve">Évolution passée et contemporaine des chênes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hermine Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Truffaut</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-19. </w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72 (4), pp.297-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.13082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/revforfr.2020.5331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927318v1</w:t>
+                <w:t xml:space="preserve">hal-03206333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution passée et contemporaine des chênes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does contemporary selection shape oak phenotypes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Truffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Kremer</w:t>
+                <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Plomion</w:t>
+                <w:t xml:space="preserve">Alexis A. Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Leroy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laura Truffaut</w:t>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 72 (4), pp.297-318. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/revforfr.2020.5331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.13082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03206333v1</w:t>
+                <w:t xml:space="preserve">hal-02927318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l'Office national des forêts anticipe les effets du changement climatique ?</w:t>
               </w:r>
@@ -1755,51 +1755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Ducousso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (6), pp.e0234583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1833,77 +1833,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ estimation of genetic variation of functional and ecological traits in Quercus petraea and Q. robur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Truffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2030,385 +2030,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparer la forêt publique aux changements globaux : actions de la RDI-ONF pour protéger, adapter et atténuer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noémie Pousse</w:t>
+                <w:t xml:space="preserve">Un outil en ligne pour accompagner le choix des essences forestières dans un contexte de changement climatique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier François</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Paillassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Renaud</w:t>
+                <w:t xml:space="preserve">Céline Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29, pp.228-235</w:t>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 249, pp.33-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324276v1</w:t>
+                <w:t xml:space="preserve">hal-03328388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil en ligne pour accompagner le choix des essences forestières dans un contexte de changement climatique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avec les canicules à répétition, les sapins virent au rouge et les arbres meurent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bertin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Paillassa</w:t>
+                <w:t xml:space="preserve">Nicolas Viovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Perrier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Regny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 249, pp.33-34</w:t>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Planète - Climat et environnement (24/07/2019), 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328388v1</w:t>
+                <w:t xml:space="preserve">hal-02271486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avec les canicules à répétition, les sapins virent au rouge et les arbres meurent.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Préparer la forêt publique aux changements globaux : actions de la RDI-ONF pour protéger, adapter et atténuer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Pousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Cochard</w:t>
+                <w:t xml:space="preserve">Didier François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Regny</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Pierre Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Planète - Climat et environnement (24/07/2019), 6 p</w:t>
+              <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.228-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271486v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements climatiques et gestion de la forêt ligérienne (dossier)</w:t>
               </w:r>
@@ -2433,51 +2433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Deleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dhôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2532,77 +2532,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sécheresses déciment les forêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Regny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n°23184, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5604,51 +5604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aligon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Decroocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6373,51 +6373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Demesure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dumolin Lapegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Technique - Office National des Forêts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 33, pp.7-19</w:t>
@@ -6796,51 +6796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Demesure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mitteilungen aus der Forstlichen Versuchsanstalt Rheinland-Pfalz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 34, pp.22-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7586,204 +7586,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de la forêt au changement climatique : une mosaïque de solutions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de la dendroécologie dans l'étude de la réponse aux sécheresses de plusieurs provenances de douglas dans le Sud de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le renouvellement forestier en période de changement climatique : faut-il anticiper la migration inéluctable des espèces ou laisser faire la nature ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, webinaire, France</w:t>
+              <w:t xml:space="preserve">Kfé R&amp;D ONF n°45</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONF RDI, Jul 2021, Ardon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324440v1</w:t>
+                <w:t xml:space="preserve">hal-03328920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la dendroécologie dans l'étude de la réponse aux sécheresses de plusieurs provenances de douglas dans le Sud de la France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation de la forêt au changement climatique : une mosaïque de solutions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kfé R&amp;D ONF n°45</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ONF RDI, Jul 2021, Ardon, France</w:t>
+              <w:t xml:space="preserve">Le renouvellement forestier en période de changement climatique : faut-il anticiper la migration inéluctable des espèces ou laisser faire la nature ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328920v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les forêts face aux changements climatiques</w:t>
               </w:r>
@@ -7838,51 +7838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les dispositifs îlots d'avenir peuvent faciliter les processus évolutifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8330,64 +8330,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la réponse aux sécheresses du douglas par dendro-écologie dans deux tests de provenances du sud-est de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9366,90 +9366,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les faux de Verzy: une ressource génétique atypique à décoder et conserver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parc Naturel Régional (PNR) de la Montagne de Reims</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Verzy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10613,90 +10613,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed transfer recommendations inferred from provenance tests in oaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Forest Ecosystem Genomics and Adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11899,273 +11899,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing French Douglas-fir seed orchards: a newly established network of trials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Matz</w:t>
+                <w:t xml:space="preserve">Diversité de la phénologie du bourgeon apical chez le chêne : génétique quantitative et des populations d'un caractère adaptatif majeur en test de provenances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Archevêque</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stefanie Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Forestry Research in the 21st century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Prague-Pruhonice, Czech Republic. pp.1, 2011</w:t>
+              <w:t xml:space="preserve">Colloque FRB : Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondation pour la Recherche sur la Biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 82 p., 2011, Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596024v1</w:t>
+                <w:t xml:space="preserve">hal-02745894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité de la phénologie du bourgeon apical chez le chêne : génétique quantitative et des populations d'un caractère adaptatif majeur en test de provenances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Musch</w:t>
+                <w:t xml:space="preserve">Testing French Douglas-fir seed orchards: a newly established network of trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Matz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Wagner</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Archevêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque FRB : Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 82 p., 2011, Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t>
+              <w:t xml:space="preserve">Applied Forestry Research in the 21st century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Prague-Pruhonice, Czech Republic. pp.1, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745894v1</w:t>
+                <w:t xml:space="preserve">hal-02596024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12759,377 +12759,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyage en feuillages inconnus</w:t>
+                <w:t xml:space="preserve">Climessences : un outil pour choisir les essences forestières en contexte de climat changeant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bourges</w:t>
+                <w:t xml:space="preserve">A. Piboule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Paillassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Baubet</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">2021, pp.14</w:t>
+                <w:t xml:space="preserve">P. Riou-Nivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324549v1</w:t>
+                <w:t xml:space="preserve">hal-03328758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ONF’s arboreta of national interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bénard</w:t>
+                <w:t xml:space="preserve">S. Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Berthon</w:t>
+                <w:t xml:space="preserve">S. Bimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bimont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Blaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climessences : un outil pour choisir les essences forestières en contexte de climat changeant.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voyage en feuillages inconnus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Piboule</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Musch</w:t>
+                <w:t xml:space="preserve">Olivier Baubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Riou-Nivert</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+                <w:t xml:space="preserve">Simon Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328758v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13147,64 +13147,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;In situ&amp;lt;/em&amp;gt; estimation of genetic variation of functional and ecological traits in &amp;lt;em&amp;gt;Quercus petraea&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Q. robur&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Truffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15398,51 +15398,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017825v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bo&#269;a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08692-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867256v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867229v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Henry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858907v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bellanger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bouttier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12899/asr-2325" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167268v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fournier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167356v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paillassa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;lot H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324388v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ulrich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Descroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137795849379983E12" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7886" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153315v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu-Norocel Nicolescu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8226; K&#225;roly R&#233;dei" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Mason" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8226; Torsten Vor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth P&#246;etzelsberger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11676-020-01116-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927318v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Alexandre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Truffaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13082" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03206333v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5331" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544340v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.033.0028" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870299v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234583" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040730v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Louvet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nepveu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-019-1407-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324294v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324276v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328388v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271486v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Regny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183651v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310122v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878382v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godineau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324342v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin T Kelleher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12899/asr-1531" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608713v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuauht&#233;moc Saenz Romero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13576" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630610v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brahic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cambon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Giovannelli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309641v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nardin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0483-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638171v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622695368946316E12" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208674v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Allen Lander" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-013-9920-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WMJW3WJJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676583v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Archev&#234;que" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS2.03" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779677v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598247v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oddou Muratorio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01457.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FBM2WFR9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659918v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vallance" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Guerrou&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662931v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valadon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531085v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.93.11.1650" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681257v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313652v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;lissier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02373.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-50R2RVFF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681755v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582949v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rusanen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ackzell" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bohnens" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Aguiar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682313v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Latouche-Hall&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lourmas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Morand-Prieur" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678566v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bohnens" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531064v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Houot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demesure-Musch" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Austerlitz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2003.01989.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHQDMP9K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680545v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Petit" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Aguinagalde" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bittkau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1083264" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324236v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bartoli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5212" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031523v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676462v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Petit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guesnet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676636v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aligon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lamant" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580653v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mah&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Segonds" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5748" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882622v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-Jacques Petit" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000101" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153217v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demesure" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697501v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696249v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pineau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducousso" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686762v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumolin Lapegue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687394v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumolin-Lapegue" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fineschi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Corre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688480v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Comps" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701638v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sodzi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710107v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706750v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumolin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882983v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B D&#233;mesure" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Comps" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Thi&#233;baut" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Barri&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Letouzey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184880v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braun" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ullrich-Stockert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bo&#382;i&#269;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leonhard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Secco" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324575v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou-Nivert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sevrin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480627v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piboule" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324494v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paillassa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Orazio" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324440v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328920v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Chauvin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480493v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324468v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480511v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480549v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480355v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324450v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324598v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328895v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324620v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousselle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789179v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545590v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324635v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544995v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712341v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Debille" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alazard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pastuszka" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324639v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785571v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326209v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326238v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545583v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925639v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544689v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544637v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326296v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Dhote" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legay" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544465v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Touffait" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794532v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gardiner" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Leban" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793629v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595697v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dhote" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jarret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324361v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750725v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757272v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Nowakowska" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817014v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757653v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757714v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762662v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763018v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759182v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Parthenay" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480326v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341374v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Alazard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800864v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Ducatillion" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Achille" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aubert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596024v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archev&#234;que" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745894v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationbiodiversite.fr/images/stories/telechargement/actes_colloque_rg_web.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811303v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rosa" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blanchard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831406v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ozdemir" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835897v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814219v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228040v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324549v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourges" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Berthon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324369v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B&#233;nard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bimont" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blaison" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328758v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piboule" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou-Nivert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786764v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718289v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eisner" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Loubaney" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580512v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540587v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de La Roch&#232;re" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dh&#244;te" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boldrini" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328400v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brahic" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calas" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubois" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Forestier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328461v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Musch B. Teyssier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouffier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Trontin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328651v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maugeard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328695v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fargeix" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328746v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809337v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Matz" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brochet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597039v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806053v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594969v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804197v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824848v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bentata" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouillon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02837382v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790766v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tremel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017825v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bo&#269;a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08692-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867256v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867229v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Henry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858907v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bellanger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bouttier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12899/asr-2325" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167268v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fournier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167356v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paillassa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;lot H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324388v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ulrich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Descroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137795849379983E12" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7886" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153315v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu-Norocel Nicolescu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8226; K&#225;roly R&#233;dei" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Mason" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8226; Torsten Vor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth P&#246;etzelsberger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11676-020-01116-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03206333v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Alexandre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Truffaut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5331" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927318v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13082" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544340v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.033.0028" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870299v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234583" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040730v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Louvet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nepveu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-019-1407-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324294v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328388v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271486v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Regny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324276v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183651v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310122v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878382v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godineau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324342v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin T Kelleher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12899/asr-1531" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608713v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuauht&#233;moc Saenz Romero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13576" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630610v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brahic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cambon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Giovannelli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309641v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nardin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0483-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638171v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622695368946316E12" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208674v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Allen Lander" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-013-9920-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WMJW3WJJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676583v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Archev&#234;que" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS2.03" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779677v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598247v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oddou Muratorio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01457.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FBM2WFR9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659918v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vallance" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Guerrou&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662931v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valadon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531085v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.93.11.1650" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681257v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313652v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;lissier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02373.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-50R2RVFF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681755v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582949v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rusanen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ackzell" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bohnens" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Aguiar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682313v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Latouche-Hall&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lourmas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Morand-Prieur" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678566v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bohnens" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531064v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Houot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demesure-Musch" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Austerlitz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2003.01989.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHQDMP9K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680545v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Petit" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Aguinagalde" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bittkau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1083264" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324236v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bartoli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5212" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031523v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676462v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Petit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guesnet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676636v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aligon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lamant" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580653v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mah&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Segonds" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5748" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882622v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-Jacques Petit" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000101" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153217v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demesure" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697501v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696249v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pineau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducousso" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686762v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumolin Lapegue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687394v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumolin-Lapegue" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fineschi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Corre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688480v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Comps" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701638v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sodzi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710107v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706750v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumolin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882983v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B D&#233;mesure" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Comps" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Thi&#233;baut" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Barri&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Letouzey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184880v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braun" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ullrich-Stockert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bo&#382;i&#269;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leonhard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Secco" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324575v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou-Nivert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sevrin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480627v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piboule" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324494v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paillassa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Orazio" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328920v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Chauvin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324440v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480493v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324468v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480511v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480549v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480355v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324450v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324598v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328895v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324620v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousselle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789179v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545590v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324635v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544995v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712341v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Debille" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alazard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pastuszka" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324639v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785571v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326209v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326238v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545583v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925639v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544689v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544637v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326296v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Dhote" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legay" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544465v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Touffait" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794532v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gardiner" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Leban" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793629v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595697v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dhote" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jarret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324361v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750725v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757272v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Nowakowska" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817014v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757653v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757714v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762662v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763018v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759182v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Parthenay" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480326v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341374v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Alazard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800864v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Ducatillion" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Achille" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aubert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745894v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationbiodiversite.fr/images/stories/telechargement/actes_colloque_rg_web.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596024v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archev&#234;que" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811303v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rosa" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blanchard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831406v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ozdemir" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835897v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814219v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228040v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328758v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piboule" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou-Nivert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324369v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B&#233;nard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bimont" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blaison" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324549v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourges" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Berthon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786764v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718289v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eisner" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Loubaney" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580512v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540587v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de La Roch&#232;re" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dh&#244;te" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boldrini" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328400v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brahic" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calas" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubois" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Forestier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328461v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Musch B. Teyssier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouffier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Trontin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328651v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maugeard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328695v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fargeix" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328746v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809337v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Matz" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brochet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597039v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806053v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594969v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804197v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824848v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bentata" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouillon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02837382v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790766v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tremel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>