--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -436,260 +436,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival and growth of 711 forest tree taxa in eight French arboretums from three different climate regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment choisir les espèces et provenances à expérimenter pour l'avenir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ducatillion</w:t>
+                <w:t xml:space="preserve">Valentin Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lamant</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Salomé Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Sylviculture Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74, pp.13-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03858907v1</w:t>
+                <w:t xml:space="preserve">hal-05167268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment choisir les espèces et provenances à expérimenter pour l'avenir ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Survival and growth of 711 forest tree taxa in eight French arboretums from three different climate regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Catherine Ducatillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valentin Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Sylviculture Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (1), pp.30-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12899/asr-2325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05167268v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau ESPERENSE : une évaluation participative des essences de demain</w:t>
               </w:r>
@@ -790,260 +790,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déménager les forêts pour les sauver.</w:t>
+                <w:t xml:space="preserve">Gestion des peuplements en forêt publique : nouvelles pistes de recherche, développement et innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gélot Hélène</w:t>
+                <w:t xml:space="preserve">Christine Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et Vie Junior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56, pp.11-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5137795849379983E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162391v1</w:t>
+                <w:t xml:space="preserve">hal-03324388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des peuplements en forêt publique : nouvelles pistes de recherche, développement et innovation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Ulrich</w:t>
+                <w:t xml:space="preserve">Déménager les forêts pour les sauver.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gélot Hélène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences et Vie Junior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 378, pp.20-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03324388v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signature of mid‐Pleistocene lineages in the European silver fir ( Abies alba Mill.) at its geographic distribution margin</w:t>
               </w:r>
@@ -2030,579 +2030,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil en ligne pour accompagner le choix des essences forestières dans un contexte de changement climatique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changements climatiques et gestion de la forêt ligérienne (dossier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bertin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Legay</w:t>
+                <w:t xml:space="preserve">Jean-François Dhôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 249, pp.33-34</w:t>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61-62, pp.11-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328388v1</w:t>
+                <w:t xml:space="preserve">hal-03183651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avec les canicules à répétition, les sapins virent au rouge et les arbres meurent.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un outil en ligne pour accompagner le choix des essences forestières dans un contexte de changement climatique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Paillassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Viovy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Planète - Climat et environnement (24/07/2019), 6 p</w:t>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 249, pp.33-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271486v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparer la forêt publique aux changements globaux : actions de la RDI-ONF pour protéger, adapter et atténuer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avec les canicules à répétition, les sapins virent au rouge et les arbres meurent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viovy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier François</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diane Regny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29, pp.228-235</w:t>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Planète - Climat et environnement (24/07/2019), 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324276v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements climatiques et gestion de la forêt ligérienne (dossier)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Préparer la forêt publique aux changements globaux : actions de la RDI-ONF pour protéger, adapter et atténuer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Deleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Pousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Dhôte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Musch</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 61-62, pp.11-64</w:t>
+              <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.228-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183651v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sécheresses déciment les forêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Regny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n°23184, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3113,299 +3113,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic differentiation of European larch along an altitudinal gradient in the French Alps</w:t>
+                <w:t xml:space="preserve">Le changement climatique, facteur structurant de transformation pour la gestion durable des forêts: article de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Nardin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Musch</w:t>
+                <w:t xml:space="preserve">Jean-Francois Dhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Rousselle</w:t>
+                <w:t xml:space="preserve">Sophie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanina Guérin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-015-0483-8⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47, pp.131-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.4622695368946316E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309641v1</w:t>
+                <w:t xml:space="preserve">hal-02638171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement climatique, facteur structurant de transformation pour la gestion durable des forêts: article de synthèse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic differentiation of European larch along an altitudinal gradient in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Dhote</w:t>
+                <w:t xml:space="preserve">Yves Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cornu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Deleuze</w:t>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Legay</w:t>
+                <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 47, pp.131-156. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (5), pp.517-527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.4622695368946316E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-015-0483-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02638171v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpreting realized pollen flow in terms of pollinator travel paths and land-use resistance in heterogeneous landscapes</w:t>
               </w:r>
@@ -5088,252 +5088,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glacial refugia: hotspots but not melting pots of genetic diversity</w:t>
+                <w:t xml:space="preserve">Plus d'un siècle d'intervention humaine dans les flux des gènes des pins à crochets et sapins français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Petit</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1083264⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 55 (6), pp.543-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/5212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680545v1</w:t>
+                <w:t xml:space="preserve">hal-03324236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plus d'un siècle d'intervention humaine dans les flux des gènes des pins à crochets et sapins français.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glacial refugia: hotspots but not melting pots of genetic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itziar Aguinagalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Bittkau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bartoli</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Brewer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 55 (6), pp.543-556. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 300 (5625), pp.1563-1565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/5212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1083264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324236v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure directe des flux de gènes en forêt</w:t>
               </w:r>
@@ -5438,273 +5438,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01031523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen- versus seed-mediated gene flow in a scattered forest tree species</w:t>
+                <w:t xml:space="preserve">Microsatellite primers for Sorbus torminalis and related species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.J. Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
+                <w:t xml:space="preserve">C. Aligon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Guesnet</w:t>
+                <w:t xml:space="preserve">Stephane Decroocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Demesure</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Lamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 55 (6), pp.1123-1135</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 1, pp.297-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676462v1</w:t>
+                <w:t xml:space="preserve">hal-02676636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite primers for Sorbus torminalis and related species</w:t>
+                <w:t xml:space="preserve">Pollen- versus seed-mediated gene flow in a scattered forest tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Aligon</w:t>
+                <w:t xml:space="preserve">R.J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Decroocq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Plomion</w:t>
+                <w:t xml:space="preserve">D. Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lamant</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brigitte Demesure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 1, pp.297-299</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 55 (6), pp.1123-1135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676636v1</w:t>
+                <w:t xml:space="preserve">hal-02676462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poster Gérer de manière intégrée - Étude et conservation de la diversité génétique de l’Orme lisse (Ulmus laevis Pall.) en région Midi-Pyrénées</w:t>
               </w:r>
@@ -5742,51 +5742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Demesure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 51 (sp), pp.339. </w:t>
@@ -5824,51 +5824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability of a scattered temperate forest tree: Sorbus torminalis L. (Crantz)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Demesure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6006,51 +6006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 57, pp.63-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6075,51 +6075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability of a scattered temperate forest tree : Sorbus torminalis L. (Crantz)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Demesure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6127,51 +6127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 57 (1), pp.63-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6196,77 +6196,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloroplast DNA footprints of postglacial recolonization by oaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Demesure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bacilieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6347,51 +6347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bacilieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Demesure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dumolin Lapegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6459,90 +6459,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeographic structure of white oaks throughout the European continent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dumolin-Lapegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Demesure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Fineschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 146 (4), pp.1475-1487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6567,77 +6567,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloroplast DNA phylogeography of the common beech (Fagus sylvatica L.) in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Demesure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Comps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 50 (6), pp.2515-2520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6662,51 +6662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A set of universal primers for amplification of polymorphic non-coding regions of mitochondrial and chloroplast DNA in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Demesure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sodzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6757,64 +6757,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetische Differenzierung in lokalem und kontinentalem Ausmass bei europäischen Eichenarten : die Bedeutung geschichtlicher Faktoren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Demesure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6878,64 +6878,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inheritance of chloroplast and mitochondrial genomes in pedunculate oak investigated with an efficient PCR method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dumolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Demesure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 91 (8), pp.1253-1256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7073,1636 +7073,1606 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00882983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking Green Growth: Boosting the European Forest Tree Nursery Sector</w:t>
+                <w:t xml:space="preserve">Utilisation de la spectroscopie NIR pour évaluer la qualité des graines de hêtre selon leur environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Braun</w:t>
+                <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ullrich-Stockert</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Océane Parthenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IUFRO World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Stockhlom, Sweden</w:t>
+              <w:t xml:space="preserve">Les 26èmes Rencontres HélioSPIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Héliospir, Jun 2025, Montpellier (34000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184880v1</w:t>
+                <w:t xml:space="preserve">hal-05623283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caravane: la base de données sur les essences.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lamant</w:t>
+                <w:t xml:space="preserve">Unlocking Green Growth: Boosting the European Forest Tree Nursery Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ullrich-Stockert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Božič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Riou-Nivert</w:t>
+                <w:t xml:space="preserve">B. Leonhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Sevrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Musch</w:t>
+                <w:t xml:space="preserve">L. Secco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ClimEssences, pour vous aider dans le choix des essences forestières en contexte de climat changeant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, webinaire, France</w:t>
+              <w:t xml:space="preserve">26th IUFRO World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stockhlom, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324575v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de compatibilité climatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caravane: la base de données sur les essences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Paillassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Riou-Nivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sevrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Pinus brutia Ten. Breeding Strategy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Ankara, Turquie</w:t>
+              <w:t xml:space="preserve">ClimEssences, pour vous aider dans le choix des essences forestières en contexte de climat changeant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03480627v1</w:t>
+                <w:t xml:space="preserve">hal-03324575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau ESPERENSE une évaluation participative des essences de demain.</w:t>
+                <w:t xml:space="preserve">Modèle de compatibilité climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Myriam Legay</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Paillassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Orazio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Pichot</w:t>
+                <w:t xml:space="preserve">Alexandre Piboule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sevrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Esperense</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, webinaire Esperense, France</w:t>
+              <w:t xml:space="preserve">Workshop on Pinus brutia Ten. Breeding Strategy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Ankara, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324494v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la dendroécologie dans l'étude de la réponse aux sécheresses de plusieurs provenances de douglas dans le Sud de la France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les forêts face aux changements climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kfé R&amp;D ONF n°45</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ONF RDI, Jul 2021, Ardon, France</w:t>
+              <w:t xml:space="preserve">Clim'action Bretagne Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328920v1</w:t>
+                <w:t xml:space="preserve">hal-03480493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de la forêt au changement climatique : une mosaïque de solutions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment les dispositifs îlots d'avenir peuvent faciliter les processus évolutifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis A. Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le renouvellement forestier en période de changement climatique : faut-il anticiper la migration inéluctable des espèces ou laisser faire la nature ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, webinaire, France</w:t>
+              <w:t xml:space="preserve">esperense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324440v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les forêts face aux changements climatiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de la dendroécologie dans l'étude de la réponse aux sécheresses de plusieurs provenances de douglas dans le Sud de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clim'action Bretagne Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Vannes, France</w:t>
+              <w:t xml:space="preserve">Kfé R&amp;D ONF n°45</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONF RDI, Jul 2021, Ardon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480493v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les dispositifs îlots d'avenir peuvent faciliter les processus évolutifs ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation de la forêt au changement climatique : une mosaïque de solutions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">esperense</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, webinaire, France</w:t>
+              <w:t xml:space="preserve">Le renouvellement forestier en période de changement climatique : faut-il anticiper la migration inéluctable des espèces ou laisser faire la nature ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324468v1</w:t>
+                <w:t xml:space="preserve">hal-03324440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La génétique évolutive au service de la gestion et de la conservation des forêts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réseau ESPERENSE une évaluation participative des essences de demain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Paillassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation ONF- FNE- INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Esperense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, webinaire Esperense, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03480511v1</w:t>
+                <w:t xml:space="preserve">hal-03324494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En climat changeant, comment les modèles de compatibilités climatiques peuvent ils aider le gestionnaire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La génétique évolutive au service de la gestion et de la conservation des forêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Sevrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle Intercetef</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Lamotte Breuvon, France</w:t>
+              <w:t xml:space="preserve">Formation ONF- FNE- INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480549v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement climatique: une mutation pour la forêt et les arbres</w:t>
+                <w:t xml:space="preserve">En climat changeant, comment les modèles de compatibilités climatiques peuvent ils aider le gestionnaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Paillassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Piboule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sevrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agir pour la forêt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle Intercetef</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lamotte Breuvon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480355v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment choisir les espèces et provenances à expérimenter, pour l'avenir ?</w:t>
+                <w:t xml:space="preserve">Le changement climatique: une mutation pour la forêt et les arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'expérimentation au service de la forêt de demain. Esperense</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFORCE, May 2021, webinaire, France</w:t>
+              <w:t xml:space="preserve">Agir pour la forêt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324450v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ressources génétiques : un levier pour adapter les forets au changement climatique.</w:t>
+                <w:t xml:space="preserve">Comment choisir les espèces et provenances à expérimenter, pour l'avenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La productivité de la forêt au temps de la transition écologique.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de la la transition environnementale, sorbonne université, Nov 2020, webinaire, France</w:t>
+              <w:t xml:space="preserve">L'expérimentation au service de la forêt de demain. Esperense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFORCE, May 2021, webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324598v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la réponse aux sécheresses du douglas par dendro-écologie dans deux tests de provenances du sud-est de la France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les ressources génétiques : un levier pour adapter les forets au changement climatique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques Annuelles des sites INRAE du Loiret</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR BioForA, Nov 2020, Ardon, France</w:t>
+              <w:t xml:space="preserve">La productivité de la forêt au temps de la transition écologique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de la la transition environnementale, sorbonne université, Nov 2020, webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328895v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest genetic resources adaptations: Will trees be able to adapt to the current rate of climate change?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En Turquie, les forêts sur le front de la lutte contre le changement climatique et pour la biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution, acclimatation et adaptation au changement climatique de quelques résineux méditerranéens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude de la réponse aux sécheresses du douglas par dendro-écologie dans deux tests de provenances du sud-est de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Département Santé des Forêts Bourgogne-Franche-Comté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Couchey, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques Annuelles des sites INRAE du Loiret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR BioForA, Nov 2020, Ardon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789179v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prévention des risques systémiques dans une stratégie de remise en gestion durable généralisée - suites de la prospective INRA-IGN 2017-2050</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dhôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8734,3432 +8704,3682 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux outils d’aide à la décision pour l’adaptation des forêts au changement climatique : migration assistée ou substitution d’espèces.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution, acclimatation et adaptation au changement climatique de quelques résineux méditerranéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt et changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département Santé des Forêts Nord-Ouest, Jan 2019, Ardon, France</w:t>
+              <w:t xml:space="preserve">Réunion Département Santé des Forêts Bourgogne-Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Couchey, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324635v1</w:t>
+                <w:t xml:space="preserve">hal-02789179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification des massifs forestiers et résilience socio-écologique : quelle ingénierie des mélanges ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deux outils d’aide à la décision pour l’adaptation des forêts au changement climatique : migration assistée ou substitution d’espèces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Deleuze</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêts mélangées, quel état des connaissances scientifiques ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AgroParisTech Nancy, Jun 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">Forêt et changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département Santé des Forêts Nord-Ouest, Jan 2019, Ardon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544995v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution pollinique dans les vergers à graines de pin maritime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouffier</w:t>
+                <w:t xml:space="preserve">Diversification des massifs forestiers et résilience socio-écologique : quelle ingénierie des mélanges ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dhôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Debille</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité Technique de Coordination des Vergers à graines de l'Etat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Forêts mélangées, quel état des connaissances scientifiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AgroParisTech Nancy, Jun 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712341v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils pour l’adaptation de la forêt aux changements climatiques : migration assistée et substitution d’essences.</w:t>
+                <w:t xml:space="preserve">Les faux de Verzy: une ressource génétique atypique à décoder et conserver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Myriam Legay</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis A. Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changements climatiques et gestion de la chênaie ligérienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Ardon, France</w:t>
+              <w:t xml:space="preserve">Parc Naturel Régional (PNR) de la Montagne de Reims</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Verzy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324639v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic and evolutionary history of Abies alba in the pyrenees</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conserve, qualify and enrich forest genetic resources under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ivan Scotti</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du groupe AFORGEN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Kranjska Gora, Slovenia. 15 p</w:t>
+              <w:t xml:space="preserve">Non-native tree species for european forests - experiences, risks and opportunities (NNEXT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Ljubjana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785571v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserve, qualify and enrich forest genetic resources under climate change</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pollution pollinique dans les vergers à graines de pin maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Debille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pastuszka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-native tree species for european forests - experiences, risks and opportunities (NNEXT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Ljubjana, Slovenia</w:t>
+              <w:t xml:space="preserve">Comité Technique de Coordination des Vergers à graines de l'Etat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326209v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les faux de Verzy: une ressource génétique atypique à décoder et conserver</w:t>
+                <w:t xml:space="preserve">Outils pour l’adaptation de la forêt aux changements climatiques : migration assistée et substitution d’essences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Plomion</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parc Naturel Régional (PNR) de la Montagne de Reims</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Verzy, France</w:t>
+              <w:t xml:space="preserve">Changements climatiques et gestion de la chênaie ligérienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Ardon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326238v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la filière forêt-bois pour atténuer le changement climatique : une pédagogie de la transformation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
+                <w:t xml:space="preserve">Demographic and evolutionary history of Abies alba in the pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Audition par la section « Forêts et filière bois » de l’Académie d’Agriculture Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Réunion du groupe AFORGEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Kranjska Gora, Slovenia. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545583v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic history of Abies alba Mill. in the French Pyrenees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boivin</w:t>
+                <w:t xml:space="preserve">Rôle de la filière forêt-bois pour atténuer le changement climatique : une pédagogie de la transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dhôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Vulpes Rabat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">Audition par la section « Forêts et filière bois » de l’Académie d’Agriculture Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925639v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing license to operate in forestry and overcoming conflicts of representation with new narrative options</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Roux</w:t>
+                <w:t xml:space="preserve">Demographic history of Abies alba Mill. in the French Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Suez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Bioeconomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence Vulpes Rabat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544689v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des modèles de simulation dans la transformation des pratiques de gestion forestière liée aux enjeux climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dhôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle CAQSIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. Enrichir le portefeuille en espèces forestières productives: Une nécessité pour la foresterie française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increasing license to operate in forestry and overcoming conflicts of representation with new narrative options</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dhôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrice Brahic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêts et changements climatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">European Workshop on Bioeconomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326296v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversifier les ressources génétiques par plantation dans une perspective d’adaptation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">. Enrichir le portefeuille en espèces forestières productives: Une nécessité pour la foresterie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dhôte</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Touffait</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-F. Dhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brahic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De nouvelles perspectives pour les plantations forestières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie d'Agriculture de France, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Forêts et changements climatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544465v1</w:t>
+                <w:t xml:space="preserve">hal-03326296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource management planning and ecological intensification to address climate challenges in French forestry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barry Gardiner</w:t>
+                <w:t xml:space="preserve">Diversifier les ressources génétiques par plantation dans une perspective d’adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dhôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel J.-M. Leban</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Musch</w:t>
+                <w:t xml:space="preserve">Régine Touffait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence franco-chinoise sur l’agro-écologie dans le contexte du changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Pékin, China. pp.39 slides</w:t>
+              <w:t xml:space="preserve">De nouvelles perspectives pour les plantations forestières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d'Agriculture de France, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794532v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat de l’art et questionnements sur la fructification chez les arbres forestiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plantações e mudanças climáticas em florestas temperadas : problemas e desafios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Demesure-Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACCAF, Journées d'échanges sur les fruits et semences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Reflexos das mudanças climáticas nas plantações florestais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Piracicaba, São Paulo, Brazil. pp.48 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793629v1</w:t>
+                <w:t xml:space="preserve">hal-01595697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plantações e mudanças climáticas em florestas temperadas : problemas e desafios</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etat de l’art et questionnements sur la fructification chez les arbres forestiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Demesure-Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Jarret</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflexos das mudanças climáticas nas plantações florestais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Piracicaba, São Paulo, Brazil. pp.48 slides</w:t>
+              <w:t xml:space="preserve">ACCAF, Journées d'échanges sur les fruits et semences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595697v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of exotic tree species in french elimination arboreta: lessons of the past and identification of valuable forest reproductive materials for the future.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Bellanger</w:t>
+                <w:t xml:space="preserve">Resource management planning and ecological intensification to address climate challenges in French forestry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Dhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ducatillon</w:t>
+                <w:t xml:space="preserve">Barry Gardiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel J.-M. Leban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Botanic Gardens Congress, EuroGardVII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, the European Botanic Gardens Consortium (EBGC); Botanic Gardens Conservation International (BGCI); Jardins botaniques de France et des pays francophones (JBF), Oct 2015, Paris, France. pp.332-340</w:t>
+              <w:t xml:space="preserve">Conférence franco-chinoise sur l’agro-écologie dans le contexte du changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pékin, China. pp.39 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324361v1</w:t>
+                <w:t xml:space="preserve">hal-02794532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed transfer recommendations inferred from provenance tests in oaks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Bouler</w:t>
+                <w:t xml:space="preserve">Introduction of exotic tree species in french elimination arboreta: lessons of the past and identification of valuable forest reproductive materials for the future.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ducatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Forest Ecosystem Genomics and Adaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">The European Botanic Gardens Congress, EuroGardVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, the European Botanic Gardens Consortium (EBGC); Botanic Gardens Conservation International (BGCI); Jardins botaniques de France et des pays francophones (JBF), Oct 2015, Paris, France. pp.332-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750725v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure of polish Scots pine (Pinus sylvestris L.) populations based on nuclear microsatellites and mitochondrial markers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justyna Nowakowska</w:t>
+                <w:t xml:space="preserve">Seed transfer recommendations inferred from provenance tests in oaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis A. Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bastien</w:t>
+                <w:t xml:space="preserve">Hervé Le Bouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO - Tree Biotechnology 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Ponta Delgada, Azores, Portugal</w:t>
+              <w:t xml:space="preserve">Conference on Forest Ecosystem Genomics and Adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757272v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wild service tree: results of research and management implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic structure of polish Scots pine (Pinus sylvestris L.) populations based on nuclear microsatellites and mitochondrial markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justyna Nowakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Valadon</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme COST: Growing valuable broadleaved tree species</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Leuven, Belgium. 37 p</w:t>
+              <w:t xml:space="preserve">IUFRO - Tree Biotechnology 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Ponta Delgada, Azores, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817014v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies raisonnées d'échantillonnage pour capturer la diversité génétique et sa structuration dans les populations naturelles - Application aux mesures de gestion conservatoire.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bastien</w:t>
+                <w:t xml:space="preserve">Wild service tree: results of research and management implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bilger</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. colloque national du BRG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Programme COST: Growing valuable broadleaved tree species</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Leuven, Belgium. 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757653v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants et conséquences de la qualité génétique des graines et semis lors de la phase initiale de régénération naturelle des peuplements forestiers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+                <w:t xml:space="preserve">Stratégies raisonnées d'échantillonnage pour capturer la diversité génétique et sa structuration dans les populations naturelles - Application aux mesures de gestion conservatoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bilger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque National du BRG</w:t>
+              <w:t xml:space="preserve">6. colloque national du BRG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757714v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of polish Scots pine (Pinus sylvestris L.) provenances assessed with microsatellite markers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+                <w:t xml:space="preserve">Déterminants et conséquences de la qualité génétique des graines et semis lors de la phase initiale de régénération naturelle des peuplements forestiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Demesure-Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROFOREST Workshop WP 5.4 on "New approaches on forest tree genetics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Sekocin, Poland</w:t>
+              <w:t xml:space="preserve">6. Colloque National du BRG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762662v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of a microsatellite markers dataset on polish populations of Scots pine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+                <w:t xml:space="preserve">Genetic variability of polish Scots pine (Pinus sylvestris L.) provenances assessed with microsatellite markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justyna Nowakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROFOREST Workshop WP 5.4 on "New approaches on forest tree genetics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Sekocin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical analysis of a microsatellite markers dataset on polish populations of Scots pine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justyna Nowakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PROFOREST Workshop WP 5.4 on "New approaches on forest tree genetics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Sekocin, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact environnemental sur la qualité physiologique et génétique des graines de hêtre : vers une meilleure gestion des forêts face au changement climatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">Etude de l'infestation des glands de chêne sessile par Curculio spp. selon leur composition biochimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Parthenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Venner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐claude Venner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mush-Demesure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36e Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Nouan le Fuzelier, France</w:t>
+              <w:t xml:space="preserve">Graines 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759182v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique: quel avenir pour nos espèces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact environnemental sur la qualité physiologique et génétique des graines de hêtre : vers une meilleure gestion des forêts face au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Parthenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Sin</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néoterra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">36e Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Nouan le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480326v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen contamination and mating structure in maritime pine clonal seed orchards</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changement climatique: quel avenir pour nos espèces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Paillassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Piboule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Sin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Seed Orchard Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Balsta, Sweden</w:t>
+              <w:t xml:space="preserve">Néoterra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341374v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape of public arboreta in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Bellanger</w:t>
+                <w:t xml:space="preserve">Pollen contamination and mating structure in maritime pine clonal seed orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Debille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Alazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pastuszka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Congrès des Jardins botaniques européens, EuroGard VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. , 1 p., 2015</w:t>
+              <w:t xml:space="preserve">IUFRO Seed Orchard Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Balsta, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800864v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité de la phénologie du bourgeon apical chez le chêne : génétique quantitative et des populations d'un caractère adaptatif majeur en test de provenances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gerber</w:t>
+                <w:t xml:space="preserve">Landscape of public arboreta in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Ducatillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Achille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque FRB : Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. Congrès des Jardins botaniques européens, EuroGard VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. , 1 p., 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fondation pour la Recherche sur la Biodiversité</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02745894v1</w:t>
+                <w:t xml:space="preserve">hal-02800864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diversité de la phénologie du bourgeon apical chez le chêne : génétique quantitative et des populations d'un caractère adaptatif majeur en test de provenances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque FRB : Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondation pour la Recherche sur la Biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 82 p., 2011, Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Testing French Douglas-fir seed orchards: a newly established network of trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Matz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Archevêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Forestry Research in the 21st century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Prague-Pruhonice, Czech Republic. pp.1, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12169,151 +12389,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide de l'expérimentation forestière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Riou-Nivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Paillassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNPF/IDF, 224 p., 2011, 9782916525013 978-2-916525-01-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12323,245 +12543,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of seed dispersal in a scattered forest tree (Sorbus torminalis) based on multi-scale investigation of population genetic structure for chloroplast DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ozdemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy R. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Demesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetic response of forest systems to changing environmental conditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer Academic Publisher, 2001, 1-4020-0236-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cpDNA and mtDNA primers in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Demesure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dumolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular tools for screening biodiversity. Plants and animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapman and Hall, 1998, 0-412-63830-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12571,559 +12791,559 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Chêne rouge (&amp;lt;i&amp;gt;Quercus rubra&amp;lt;/i&amp;gt; L.) (4ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi faut il restaurer les forêts aujourd'hui?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climessences : un outil pour choisir les essences forestières en contexte de climat changeant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piboule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Paillassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Riou-Nivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ONF’s arboreta of national interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Blaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyage en feuillages inconnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13133,51 +13353,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;In situ&amp;lt;/em&amp;gt; estimation of genetic variation of functional and ecological traits in &amp;lt;em&amp;gt;Quercus petraea&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Q. robur&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13233,51 +13453,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13287,1721 +13507,1721 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final : Réseau Expérimental Forestier d’Essences de diversification pour le Renouvellement des forêts (REFER)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eisner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Loubaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FCBA; INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau Expérimental Forestier d’Essences de diversification (REFER) pour le Renouvellement des forêts - Rapport d'étape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Deleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; CNPF-IDF. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activité du projet DEFIFORBOIS (DEveloppement et durabilité de la FIlière FORêt-BOIS en région Centre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric de La Rochère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Dhôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Boldrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE, UR EFNO. 2021, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation des ressources génétiques forestières : animation des réseaux sapin, chêne sessile, hêtre et épicéa commun- mise en place du réseau pin maritime. Programme 2016-2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brahic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ONF. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité et Sélection de Graines de résineux d'intérêt économique (douglas, mélèze, pin maritime) en fonction de la structure des vergers et de facteurs environnementaux. Rapport final projet CASDAR 2014 « SEMENCES ET SELECTION VEGETALE ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Musch B. Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Office National des Forêts (ONF). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation des ressources génétiques forestières : animation des réseaux sapin, chêne sessile, hêtre et épicéa commun- mise en place du réseau pin sylvestre et pin maritime. Programme 2016-2017.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brahic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Maugeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Office National des Forêts (ONF). 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation des ressources génétiques forestières : animation des réseaux sapin, chêne sessile, hêtre et épicéa commun- mise en place du réseau pin sylvestre et pin maritime. Programme 2015-2016.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brahic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Fargeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Maugeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Office national des forêts (ONF). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation des ressources génétiques forestières : animation des réseaux sapin, chêne sessile, hêtre et épicéa commun- mise en place du réseau pin sylvestre et pin maritime. Programme 2014-2015.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brahic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Fargeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Maugeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Office National des Forêts (ONF). 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Matz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF); Centre National de la Propriété Forestière (CNPF). 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2011. Rapport final</w:t>
+                <w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Matz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Musch</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Demesure-Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.174</w:t>
+              <w:t xml:space="preserve">[Contrat] 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02597039v1</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2011</w:t>
+                <w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2011. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Matz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Demesure-Musch</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] 2012</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02806053v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat : Douglas, mélèze, pin sylvestre, pins Laricio, merisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Matz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat : Douglas, mélèze, pin sylvestre, pins Laricio, merisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Matz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF); Centre National de la Propriété Forestière (CNPF). 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préserver et utiliser la diversité des ressources génétiques forestières pour renforcer la capacité d'adaptation des forêts au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bentata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bilger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'agriculture et de la pêche. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15011,100 +15231,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la diversité chloroplastique en utilisant des fragments PCR chez des Fagacées: Fagus sylvatica L. et Quercus ssp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Demesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Sciences et Technologies (Bordeaux 1), 1996. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02837382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15114,51 +15334,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme de conservation du pin de Salzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15167,91 +15387,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tremel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId410"/>
+      <w:footerReference w:type="default" r:id="rId416"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15398,51 +15618,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017825v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bo&#269;a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08692-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867256v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867229v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Henry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858907v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bellanger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bouttier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12899/asr-2325" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167268v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fournier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167356v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paillassa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;lot H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324388v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ulrich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Descroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137795849379983E12" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7886" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153315v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu-Norocel Nicolescu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8226; K&#225;roly R&#233;dei" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Mason" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8226; Torsten Vor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth P&#246;etzelsberger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11676-020-01116-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03206333v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Alexandre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Truffaut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5331" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927318v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13082" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544340v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.033.0028" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870299v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234583" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040730v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Louvet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nepveu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-019-1407-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324294v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328388v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271486v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Regny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324276v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183651v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310122v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878382v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godineau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324342v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin T Kelleher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12899/asr-1531" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608713v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuauht&#233;moc Saenz Romero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13576" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630610v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brahic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cambon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Giovannelli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309641v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nardin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0483-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638171v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622695368946316E12" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208674v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Allen Lander" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-013-9920-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WMJW3WJJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676583v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Archev&#234;que" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS2.03" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779677v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598247v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oddou Muratorio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01457.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FBM2WFR9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659918v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vallance" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Guerrou&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662931v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valadon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531085v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.93.11.1650" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681257v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313652v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;lissier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02373.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-50R2RVFF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681755v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582949v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rusanen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ackzell" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bohnens" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Aguiar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682313v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Latouche-Hall&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lourmas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Morand-Prieur" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678566v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bohnens" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531064v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Houot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demesure-Musch" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Austerlitz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2003.01989.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHQDMP9K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680545v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Petit" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Aguinagalde" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bittkau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1083264" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324236v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bartoli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5212" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031523v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676462v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Petit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guesnet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676636v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aligon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lamant" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580653v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mah&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Segonds" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5748" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882622v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-Jacques Petit" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000101" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153217v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demesure" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697501v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696249v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pineau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducousso" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686762v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumolin Lapegue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687394v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumolin-Lapegue" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fineschi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Corre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688480v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Comps" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701638v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sodzi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710107v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706750v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumolin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882983v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B D&#233;mesure" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Comps" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Thi&#233;baut" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Barri&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Letouzey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184880v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braun" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ullrich-Stockert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bo&#382;i&#269;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leonhard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Secco" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324575v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou-Nivert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sevrin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480627v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piboule" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324494v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paillassa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Orazio" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328920v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Chauvin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324440v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480493v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324468v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480511v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480549v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480355v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324450v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324598v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328895v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324620v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousselle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789179v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545590v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324635v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544995v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712341v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Debille" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alazard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pastuszka" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324639v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785571v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326209v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326238v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545583v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925639v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544689v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544637v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326296v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Dhote" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legay" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544465v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Touffait" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794532v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gardiner" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Leban" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793629v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595697v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dhote" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jarret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324361v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750725v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757272v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Nowakowska" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817014v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757653v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757714v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762662v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763018v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759182v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Parthenay" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480326v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341374v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Alazard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800864v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Ducatillion" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Achille" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aubert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745894v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationbiodiversite.fr/images/stories/telechargement/actes_colloque_rg_web.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596024v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archev&#234;que" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811303v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rosa" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blanchard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831406v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ozdemir" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835897v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814219v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228040v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328758v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piboule" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou-Nivert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324369v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B&#233;nard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bimont" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blaison" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324549v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourges" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Berthon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786764v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718289v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eisner" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Loubaney" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580512v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540587v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de La Roch&#232;re" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dh&#244;te" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boldrini" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328400v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brahic" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calas" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubois" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Forestier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328461v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Musch B. Teyssier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouffier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Trontin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328651v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maugeard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328695v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fargeix" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328746v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809337v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Matz" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brochet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597039v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806053v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594969v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804197v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824848v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bentata" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouillon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02837382v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790766v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tremel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017825v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bo&#269;a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08692-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867256v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867229v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Henry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167268v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bouttier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fournier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858907v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bellanger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12899/asr-2325" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167356v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paillassa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324388v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ulrich" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Descroix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137795849379983E12" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162391v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;lot H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7886" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153315v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu-Norocel Nicolescu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8226; K&#225;roly R&#233;dei" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Mason" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8226; Torsten Vor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth P&#246;etzelsberger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11676-020-01116-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03206333v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Alexandre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Truffaut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5331" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927318v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13082" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544340v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.033.0028" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870299v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234583" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040730v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Louvet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nepveu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-019-1407-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324294v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183651v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328388v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271486v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Regny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324276v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310122v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878382v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godineau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324342v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin T Kelleher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12899/asr-1531" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608713v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuauht&#233;moc Saenz Romero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13576" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630610v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brahic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cambon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Giovannelli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638171v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622695368946316E12" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309641v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nardin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0483-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208674v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Allen Lander" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-013-9920-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WMJW3WJJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676583v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Archev&#234;que" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS2.03" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779677v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598247v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oddou Muratorio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01457.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FBM2WFR9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659918v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vallance" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Guerrou&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662931v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valadon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531085v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.93.11.1650" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681257v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313652v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;lissier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02373.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-50R2RVFF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681755v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582949v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rusanen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ackzell" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bohnens" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Aguiar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682313v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Latouche-Hall&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lourmas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Morand-Prieur" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678566v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bohnens" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531064v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Houot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demesure-Musch" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Austerlitz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2003.01989.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHQDMP9K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324236v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bartoli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5212" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680545v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Petit" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Aguinagalde" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bittkau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1083264" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031523v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676636v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aligon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lamant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676462v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Petit" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guesnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580653v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mah&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Segonds" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5748" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882622v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-Jacques Petit" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000101" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153217v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demesure" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697501v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696249v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pineau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducousso" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686762v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumolin Lapegue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687394v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumolin-Lapegue" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fineschi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Corre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688480v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Comps" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701638v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sodzi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710107v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706750v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumolin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882983v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B D&#233;mesure" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Comps" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Thi&#233;baut" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Barri&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Letouzey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05623283v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Parthenay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184880v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ullrich-Stockert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bo&#382;i&#269;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leonhard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Secco" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324575v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou-Nivert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sevrin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480627v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piboule" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480493v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324468v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328920v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Chauvin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324440v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324494v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paillassa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Orazio" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480511v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480549v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480355v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324450v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324598v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324620v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousselle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328895v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545590v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789179v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324635v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544995v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326238v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326209v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712341v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Debille" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alazard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pastuszka" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324639v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785571v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545583v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925639v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544637v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544689v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326296v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Dhote" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544465v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Touffait" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595697v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dhote" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jarret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793629v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794532v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gardiner" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Leban" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324361v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750725v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757272v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Nowakowska" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817014v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757653v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757714v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762662v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763018v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05623271v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Venner" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claude Venner" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mush-Demesure" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Delile" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759182v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480326v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341374v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Alazard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800864v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Ducatillion" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Achille" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aubert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745894v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationbiodiversite.fr/images/stories/telechargement/actes_colloque_rg_web.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596024v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archev&#234;que" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811303v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rosa" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blanchard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831406v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ozdemir" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835897v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814219v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228040v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328758v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piboule" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou-Nivert" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324369v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B&#233;nard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bimont" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blaison" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324549v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourges" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Berthon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786764v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718289v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eisner" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Loubaney" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580512v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540587v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de La Roch&#232;re" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dh&#244;te" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boldrini" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328400v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brahic" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calas" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubois" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Forestier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328461v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Musch B. Teyssier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouffier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Trontin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328651v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maugeard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328695v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fargeix" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328746v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809337v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Matz" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brochet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806053v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597039v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594969v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804197v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824848v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bentata" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouillon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02837382v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790766v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tremel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>