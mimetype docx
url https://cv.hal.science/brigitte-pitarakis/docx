--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -268,255 +268,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recontextualizing the Bronze Object: The Performative Power of Decoration and the Ritual Experience</w:t>
+                <w:t xml:space="preserve">Objets métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pitarakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">J. Elsner; I. Jacobs; J. Smith. </w:t>
+              <w:t xml:space="preserve">Jean-Pierre Sodini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 54th Spring Symposium of Byzantine Studies, Material Religion and Beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Taylor and Francis, In press</w:t>
+              <w:t xml:space="preserve">Basilique Est de Xanthos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04371509v1</w:t>
+                <w:t xml:space="preserve">halshs-03100167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Materiality Gendered</w:t>
+                <w:t xml:space="preserve">Recontextualizing the Bronze Object: The Performative Power of Decoration and the Ritual Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pitarakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mati Meyer et Charis Messis. </w:t>
+              <w:t xml:space="preserve">J. Elsner; I. Jacobs; J. Smith. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Routledge Handbook of Gender and Sexuality in Byzantium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 54th Spring Symposium of Byzantine Studies, Material Religion and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Taylor and Francis, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04864732v1</w:t>
+                <w:t xml:space="preserve">halshs-04371509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Materiality Gendered</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pitarakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mati Meyer; Charis Messis. </w:t>
+              <w:t xml:space="preserve">Mati Meyer et Charis Messis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Routledge Handbook of Gender and Sexuality in Byzantium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Routledge Handbook of Gender and Sexuality in Byzantium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.145-177, 2024, 978-0-367-49093-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003044475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04371501v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garden Culture, Water, and Spiritual Guidance: Shifting Trends from Byzantine Constantinople to Istanbul</w:t>
               </w:r>
@@ -642,706 +642,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objets métalliques</w:t>
+                <w:t xml:space="preserve">Orta Bizans’ta Templonun Gelişimi ve Aydınlatma Gereçlerinde Yenilik: Edirne Arkeoloji Müzesi’nde Karmaşık Bir Bronz Düzenek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pitarakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Pierre Sodini. </w:t>
+              <w:t xml:space="preserve">K. Durak, N. Necipoğlu, T. Uyar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basilique Est de Xanthos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius, A paraître</w:t>
+              <w:t xml:space="preserve">Türkiye’de Bizans Çalışmaları: Yeni Araştırmalar, Farklı Eğilimler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Türkiye Iş Bankası Kültür Yayınları, pp.429-451, 2022, 978-625-429-193-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03100167v1</w:t>
+                <w:t xml:space="preserve">hal-03896618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orta Bizans’ta Templonun Gelişimi ve Aydınlatma Gereçlerinde Yenilik: Edirne Arkeoloji Müzesi’nde Karmaşık Bir Bronz Düzenek</w:t>
+                <w:t xml:space="preserve">Creative Thinking and Interdisciplinary Approaches to Byzantine Artistic Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pitarakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">K. Durak, N. Necipoğlu, T. Uyar. </w:t>
+              <w:t xml:space="preserve">E. Fiori, M. Trizzio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Türkiye’de Bizans Çalışmaları: Yeni Araştırmalar, Farklı Eğilimler</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Türkiye Iş Bankası Kültür Yayınları, pp.429-451, 2022, 978-625-429-193-7</w:t>
+              <w:t xml:space="preserve">24th International Congress of Byzantine Studies. Venice and Padua, 22-27 August 2022, Proceedings of the Plenary Sessions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edizioni Ca’Foscari-Venice University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-120, 2022, 978-88-6969590-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896618v1</w:t>
+                <w:t xml:space="preserve">hal-03896555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Scales of Justice on a 19th Century Paper Icon</w:t>
+                <w:t xml:space="preserve">The Art of Weighing in Byzantium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pitarakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Rössle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Art of Weights and Measures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Pera Museum, pp.124-135., 2022, 978-605-71205-1-9</w:t>
+              <w:t xml:space="preserve">, Pera Museum Suna and Inan Kıraç Foundation, p. 26-37, 2022, 978-605-71205-1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510104v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03100219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creative Thinking and Interdisciplinary Approaches to Byzantine Artistic Production</w:t>
+                <w:t xml:space="preserve">Objects of Desire: Collectors, Scholars, and Istanbul’s Byzantine Art Market, 1850s-1950s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pitarakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">E. Fiori, M. Trizzio. </w:t>
+              <w:t xml:space="preserve">Istanbul Research Institute. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Congress of Byzantine Studies. Venice and Padua, 22-27 August 2022, Proceedings of the Plenary Sessions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discovering Byzantium in Istanbul: Scholars, Institutions, and Challenges, 1800-1955</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 330-362, 2022, Istanbul Research Institute Publications 48, Symposium Series 3, 978-605-71205-3-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edizioni Ca’Foscari-Venice University Press</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03896555v1</w:t>
+                <w:t xml:space="preserve">halshs-03100273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Art of Weighing in Byzantium</w:t>
+                <w:t xml:space="preserve">The Scales of Justice on a 19th Century Paper Icon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pitarakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Rössle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Art of Weights and Measures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Pera Museum Suna and Inan Kıraç Foundation, p. 26-37, 2022, 978-605-71205-1-9</w:t>
+              <w:t xml:space="preserve">, Pera Museum, pp.124-135., 2022, 978-605-71205-1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03100219v1</w:t>
+                <w:t xml:space="preserve">hal-03510104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objects of Desire: Collectors, Scholars, and Istanbul’s Byzantine Art Market, 1850s-1950s</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editors' preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pitarakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Istanbul Research Institute. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discovering Byzantium in Istanbul: Scholars, Institutions, and Challenges, 1800-1955</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 330-362, 2022, Istanbul Research Institute Publications 48, Symposium Series 3, 978-605-71205-3-3</w:t>
+              <w:t xml:space="preserve">, Suna and İnan Kıraç Foundation Istanbul Research Institute, pp.8-17, 2022, Istanbul Research Institute Publications 48, Symposium Series 3, 978-605-71205-3-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03100273v1</w:t>
+                <w:t xml:space="preserve">halshs-04580690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editors' preface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Belief, Ritual, and Social Identity in Byzantine Anatolia: The Testimony of Mass-Produced Metalwork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pitarakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Istanbul Research Institute. </w:t>
+              <w:t xml:space="preserve">N. D. Kontogiannis; T. B. Uyar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discovering Byzantium in Istanbul: Scholars, Institutions, and Challenges, 1800-1955</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Suna and İnan Kıraç Foundation Istanbul Research Institute, pp.8-17, 2022, Istanbul Research Institute Publications 48, Symposium Series 3, 978-605-71205-3-3</w:t>
+              <w:t xml:space="preserve">Space and Communities in Byzantine Anatolia. Papers from the Fifth International Sevgi Gönül Byzantine Studies Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Koç University, pp.317-334, 2021, 9786052116968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04580690v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health and Faith in Byzantine Anatolia</w:t>
+                <w:t xml:space="preserve">Toys, Childhood, and Material Culture in Byzantium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pitarakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anatolia in the Byzantine Period</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yapı Kredi Yayınları, pp.242-253, 2021, 978-975-08-5162-9</w:t>
+              <w:t xml:space="preserve">Ludics: Toys, Games and Play from Antiquity to the Present</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, ISBN 978-981-15-7434-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03100228v1</w:t>
+                <w:t xml:space="preserve">halshs-03100145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toys, Childhood, and Material Culture in Byzantium</w:t>
+                <w:t xml:space="preserve">Health and Faith in Byzantine Anatolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pitarakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Akyürek; K. Durak. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ludics: Toys, Games and Play from Antiquity to the Present</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, ISBN 978-981-15-7434-4</w:t>
+              <w:t xml:space="preserve">Anatolia in the Byzantine Period</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yapı Kredi Yayınları, pp.242-253, 2021, 978-975-08-5162-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03100145v1</w:t>
+                <w:t xml:space="preserve">halshs-03100228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amulets, Crosses and Reliquaries</w:t>
               </w:r>
@@ -1613,240 +1613,167 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belief, Ritual, and Social Identity in Byzantine Anatolia: The Testimony of Mass-Produced Metalwork</w:t>
+                <w:t xml:space="preserve">Jewelers, Coppersmiths and Clientele: Between Byzantium and the Arab World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pitarakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">N. D. Kontogiannis; T. B. Uyar. </w:t>
+              <w:t xml:space="preserve">K. Durak; I. Jevtić. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space and Communities in Byzantine Anatolia. Papers from the Fifth International Sevgi Gönül Byzantine Studies Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Koç University, pp.317-334, 2021, 9786052116968</w:t>
+              <w:t xml:space="preserve">Identity and the Other in Byzantium. Papers from the Fourth International Sevgi Gönül Byzantine Studies Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.313-336, 2019, Papers from the Fourth International Sevgi Gönül Byzantine Studies Symposium, 978-605-2116-96-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896687v1</w:t>
+                <w:t xml:space="preserve">hal-03908882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jewelers, Coppersmiths and Clientele: Between Byzantium and the Arab World</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">The Incarnated Logos, Music, and Exorcism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pitarakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitte Pitarakis; Gülru Tanman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life Is Short, Art Long: The Art of Healing in Byzantium-New Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Suna and Inan Kıraç Foundation Istanbul Research Institute, pp.43-62, 2018, Istanbul Research Institute Symposium Series, 978-605-4642-76-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1856,284 +1783,284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering Byzantium in Istanbul: Scholars, Institutions, and Challenges, 1800-1955</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pitarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Istanbul Research Institute. Suna and İnan Kıraç Foundation Istanbul Research Institute, 399 p., 2022, Istanbul Research Institute Publications 48, Symposium Series 3, 978-605-71205-3-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03100239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Istanbul to Byzantium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pitarakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitte Pitarakis. Pera Museum Suna and Inan Kıraç Foundation, 2021, 978-605-4642-97-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanges Catherine Jolivet-Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulamith Brodbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulamith Brodbeck</w:t>
+                <w:t xml:space="preserve">Andréas Nicolaïdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréas Nicolaïdes</w:t>
+                <w:t xml:space="preserve">Paule Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pitarakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paule Pagès</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ionna Rapti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association des Amis du Centre d’Histoire et Civilisation de Byzance, 20/2, 737 p., 2016, Travaux et mémoires, 978-2-916716-62-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01477436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2143,414 +2070,414 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliquaires-bijoux et croix-reliquaires : les pratiques de piété privée sous une nouvelle lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pitarakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporis Signa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16, pp.75-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagia Sophia, God’s Chosen Ruler, and St. Nicholas: New Perspectives on the Macedonian Dynasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pitarakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">YILLIK: Annual of Istanbul Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2, pp.165-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03097298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Naked Soul at the Scales: A Paper Icon in the Suna and İnan Kıraç Foundation Collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pitarakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">YILLIK:Annual of Istanbul Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2, pp.120-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03097201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artefacts and Raw Materials in Byzantine Archival Documents (ByzAd): A New Electronic Resource for the Study of Byzantine Material Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pitarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Spieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Parani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux et mémoires, Collège de France, Centre de recherche d'histoire et civilisation de Byzance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Lire les Archives de l’Athos Actes du colloque réuni à Athènes du 18 au 20 novembre 2015 à l’occasion des 70 ans de la collection refondée par Paul Lemerle, 23 (2), pp.219-445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Et il y eut guerre dans le ciel » (Ap 12,7). À propos d’une amulette en or paléochrétienne au décor figuré de la collection Schlumberger au Cabinet des Médailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pitarakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux et mémoires, Collège de France, Centre de recherche d'histoire et civilisation de Byzance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Οὗ δῶρόν εἰμι τὰς γραφὰς βλέπων νόει : mélanges Jean-Claude Cheynet, 21 (1), pp.519-536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2697,51 +2624,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pitarakis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440095v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003490845" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04371509v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864732v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003044475" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04371501v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04371505v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865045v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100167v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896618v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510104v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896555v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edizionicafoscari.unive.it/it/edizioni/libri/978-88-6969-590-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100219v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100273v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580690v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delouis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100228v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100145v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100209v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509930v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510082v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510195v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896687v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908882v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908879v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100239v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510224v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477436v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulamith Brodbeck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Nicola&#239;des" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Pag&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionna Rapti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510130v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097201v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908876v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Spieser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Parani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908871v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pitarakis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440095v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003490845" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100167v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04371509v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864732v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003044475" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04371505v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865045v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896618v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896555v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edizionicafoscari.unive.it/it/edizioni/libri/978-88-6969-590-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100219v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100273v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510104v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580690v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delouis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100145v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100228v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100209v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509930v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510082v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510195v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908882v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908879v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100239v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510224v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477436v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulamith Brodbeck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Nicola&#239;des" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Pag&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionna Rapti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510130v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097298v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097201v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908876v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Spieser" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Parani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908871v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>