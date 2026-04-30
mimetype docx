--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -1553,200 +1553,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le live-blogging : les figures co-construites de l’information et du public participant. La couverture de l’affaire DSK par lemonde.fr</w:t>
+                <w:t xml:space="preserve">Le &amp;lt;i&amp;gt;live&amp;lt;/i&amp;gt;, expression d’une information « en train de se faire ». L’exemple de la couverture de l’ « affaire DSK » par &amp;lt;i&amp;gt;lemonde.fr&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pignard-Cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Sebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sur le journalisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Towards neojournalism? Vers une néo-journalisme ? (II), 40, pp.13-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rec.v40i40.49113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313468v1</w:t>
+                <w:t xml:space="preserve">hal-04346366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;lt;i&amp;gt;live&amp;lt;/i&amp;gt;, expression d’une information « en train de se faire ». L’exemple de la couverture de l’ « affaire DSK » par &amp;lt;i&amp;gt;lemonde.fr&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">Le live-blogging : les figures co-construites de l’information et du public participant. La couverture de l’affaire DSK par lemonde.fr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pignard-Cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Sebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sur le journalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Online Journalism and its Publics - Le journalisme en ligne et ses publics - O jornalismo online e seus públicos -, 4 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14428/rec.v40i40.49113⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04346366v1</w:t>
+                <w:t xml:space="preserve">hal-01313468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le live, expression d’une information &amp;quot;en train de se faire&amp;quot;. L’exemple de la couverture de l’affaire DSK par lemonde.fr</w:t>
               </w:r>
@@ -2924,209 +2924,209 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos : Le politique « hors-cadre »</w:t>
+                <w:t xml:space="preserve">« I Hate Taylor Swift », du pouvoir des célébrités sur le choix des urnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Sebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 113, pp.9-13, 2024, </w:t>
+              <w:t xml:space="preserve">, 113, pp.69-84, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13jti⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13jtm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247817v1</w:t>
+                <w:t xml:space="preserve">hal-05247807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« I Hate Taylor Swift », du pouvoir des célébrités sur le choix des urnes</w:t>
+                <w:t xml:space="preserve">Avant-propos : Le politique « hors-cadre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Sebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 113, pp.69-84, 2024, </w:t>
+              <w:t xml:space="preserve">, 113, pp.9-13, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13jtm⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13jti⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247807v1</w:t>
+                <w:t xml:space="preserve">hal-05247817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le storytelling, entre construction et atomisation</w:t>
               </w:r>
@@ -4089,221 +4089,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les défis journalistiques d’un mouvement social organisé sur les réseaux socionumériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frénésie médiatique dans la presse quotidienne française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Sebbah</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Gilets jaunes : un défi journalistique</w:t>
+              <w:t xml:space="preserve">LES GILETS JAUNES : UN DÉFI JOURNALISTIQUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Panthéon-Assas</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.63-76, 2022, 978-2-37651-044-4</w:t>
+                <w:t xml:space="preserve">Panthéon Assas éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-37651-044-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960529v1</w:t>
+                <w:t xml:space="preserve">hal-03695201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frénésie médiatique dans la presse quotidienne française</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les défis journalistiques d’un mouvement social organisé sur les réseaux socionumériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Sebbah</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marie Charon; Arnaud Mercier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LES GILETS JAUNES : UN DÉFI JOURNALISTIQUE</w:t>
+              <w:t xml:space="preserve">Les Gilets jaunes : un défi journalistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panthéon Assas éditions</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 978-2-37651-044-4</w:t>
+                <w:t xml:space="preserve">Editions Panthéon-Assas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-76, 2022, 978-2-37651-044-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695201v1</w:t>
+                <w:t xml:space="preserve">hal-03960529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 7. La fabrique des tweets polémiques : l’exemple de la réforme pénale de juin-juillet 2014</w:t>
               </w:r>
@@ -5103,51 +5103,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E77DD90C"/>
+    <w:nsid w:val="D6F52038"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5334,51 +5334,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigitte-sebbah" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4126-1421" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198591179" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247802v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sebbah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v14.n1.2025.656" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451910v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Chaouch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dw1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04763695v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bousquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31188/CaJsm.2(8-9).2022.R119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342105v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pignard-Cheynel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.032.0053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427004v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camille-Delahaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880403v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v9.n1.2020.425" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605132v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03672545v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Zago Midiars" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v9.n1.2020.413" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605156v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Souillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loub&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiong-Kay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.5671" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03636829v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01509808v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1461444816650641" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922192v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Francfort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605146v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.154.0093" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637926v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346366v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v40i40.49113" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311006v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310998v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5045" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382400v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.1919" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478177v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bouyssi&#232;res" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Jolivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478203v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480182v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dil&#233;-Toustou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342004v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dile-Toustou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341994v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Descampes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar El Hajj Mohamed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Escouflaire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342046v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand Pascal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souillard Natacha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smyrnaios Nicolaos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342021v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaos Smyrnaios" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637928v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247817v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rondot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13jti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247807v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13jtm" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466231v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341592v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04773431v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581812v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006193v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baisn&#233;e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Cav&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Gousset" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nollet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Parent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720636v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637927v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Simon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toullec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Badouard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Compagno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368525v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313487v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03960529v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-paris2.fr/fr/recherche/editions-pantheon-assas/ouvrages/les-gilets-jaunes-un-defi-journalistique" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03695201v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695209v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/11098" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.11098" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605157v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451312v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigey Magali" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52932" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605152v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_web_dans_les_redactions_de_presse_ecrite_processus_appropriations_resistances_jean_baptiste_legavre_remy_rieffel-9782343130897-58126.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313830v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510422v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340124v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigitte-sebbah" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4126-1421" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198591179" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247802v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sebbah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v14.n1.2025.656" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451910v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Chaouch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dw1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04763695v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bousquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31188/CaJsm.2(8-9).2022.R119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342105v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pignard-Cheynel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.032.0053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427004v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camille-Delahaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880403v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v9.n1.2020.425" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605132v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03672545v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Zago Midiars" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v9.n1.2020.413" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605156v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Souillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loub&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiong-Kay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.5671" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03636829v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01509808v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1461444816650641" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922192v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Francfort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605146v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.154.0093" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637926v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346366v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v40i40.49113" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311006v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310998v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5045" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382400v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.1919" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478177v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bouyssi&#232;res" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Jolivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478203v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480182v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dil&#233;-Toustou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342004v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dile-Toustou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341994v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Descampes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar El Hajj Mohamed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Escouflaire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342046v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand Pascal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souillard Natacha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smyrnaios Nicolaos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342021v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaos Smyrnaios" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637928v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247807v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rondot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13jtm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247817v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13jti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466231v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341592v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04773431v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581812v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006193v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baisn&#233;e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Cav&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Gousset" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nollet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Parent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720636v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637927v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Simon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toullec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Badouard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Compagno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368525v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313487v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03695201v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-paris2.fr/fr/recherche/editions-pantheon-assas/ouvrages/les-gilets-jaunes-un-defi-journalistique" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03960529v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695209v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/11098" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.11098" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605157v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451312v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigey Magali" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52932" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605152v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_web_dans_les_redactions_de_presse_ecrite_processus_appropriations_resistances_jean_baptiste_legavre_remy_rieffel-9782343130897-58126.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313830v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510422v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340124v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>