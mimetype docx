--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -646,194 +646,194 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations implicites du pouvoir des médias d’information. L’exemple du lancement du Décodex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Sebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Sebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur le journalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.166-179. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, 9 (1), pp.166-179</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880403v1</w:t>
+                <w:t xml:space="preserve">hal-03605132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations implicites du pouvoir des médias d’information. L’exemple du lancement du Décodex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Sebbah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Joux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur le journalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 9 (1), pp.166-179</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, pp.166-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25200/SLJ.v9.n1.2020.425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605132v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journalisme et plateformes</w:t>
               </w:r>
@@ -1553,200 +1553,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;lt;i&amp;gt;live&amp;lt;/i&amp;gt;, expression d’une information « en train de se faire ». L’exemple de la couverture de l’ « affaire DSK » par &amp;lt;i&amp;gt;lemonde.fr&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">Le live-blogging : les figures co-construites de l’information et du public participant. La couverture de l’affaire DSK par lemonde.fr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pignard-Cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Sebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sur le journalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Online Journalism and its Publics - Le journalisme en ligne et ses publics - O jornalismo online e seus públicos -, 4 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346366v1</w:t>
+                <w:t xml:space="preserve">hal-01313468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le live-blogging : les figures co-construites de l’information et du public participant. La couverture de l’affaire DSK par lemonde.fr</w:t>
+                <w:t xml:space="preserve">Le &amp;lt;i&amp;gt;live&amp;lt;/i&amp;gt;, expression d’une information « en train de se faire ». L’exemple de la couverture de l’ « affaire DSK » par &amp;lt;i&amp;gt;lemonde.fr&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pignard-Cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Sebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sur le journalisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Towards neojournalism? Vers une néo-journalisme ? (II), 40, pp.13-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rec.v40i40.49113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313468v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le live, expression d’une information &amp;quot;en train de se faire&amp;quot;. L’exemple de la couverture de l’affaire DSK par lemonde.fr</w:t>
               </w:r>
@@ -2890,259 +2890,1046 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dire ou l'écrire sur les réseaux sociaux numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Sebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'analyses textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Bruxelles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilets jaunes : ce qu'ils disent vs ce qu'on en dit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Sebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la valse des ronds-points aux cahiers de la colère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Magali Della Sudda; Jean-Pierre Lefèvre; Pierre Robin, Nov 2023, Bordeaux, France. pp.107-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi la transition écologique devient-elle le nom ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Souillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Sebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transition2021 : Transitions en tension. Controverses et tensions autour des transitions écologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Louvain-la-Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre espaces numériques et espaces publics: les contours de la mobilisation des Gilets jaunes Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baisnée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizé Cavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriac Gousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Nollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association Française de Sociologie - Réseau thématique 21 (Sociologie des mouvements sociaux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audience Participation and News Framing in the Digital Media Era: the Strauss-Kahn Case–related Live Blog at Lemonde.fr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pignard-Cheynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Sebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference Journalism, Society and Politics in the Digital Media Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Advanced Media Institute (Chypre); Open University of Cyprus (Chypre); Centre for the Study of Journalism, Culture and Community (Bournemouth University, Royaume-Uni); Laboratory of Research in New Economy and Development (University Hassan II Casablanca, Maroc), Sep 2017, Limassol, Cyprus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence des discours d’accompagnement sur le partage social : identifier et analyser les discours d’escorte sur Twitter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Badouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Compagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Recherche Internationale : «Médias sociaux et corpus de communication médiée par le réseaux. Annotation, analyse, données libres»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les journalistes face aux mutations des entreprises de presse : analyse des pratiques et des représentations conflictuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pignard-Cheynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Sebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIe Colloque international: Transformation des organisations, évolution des problématiques et mutations fonctionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUTIC, réseau international et interdisciplinaire pour les enjeux et usages des technologies de l’information et de la communication Nov 2011, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les journalistes face aux mutations des entreprises de presse : analyse des pratiques et des représentations conflictuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pignard-Cheynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Sebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUTIC 2011 : Transformation des organisations - évolution des problématiques et mutations fonctionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREATIC-CSO, Université Libre de Bruxelles, Nov 2011, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« I Hate Taylor Swift », du pouvoir des célébrités sur le choix des urnes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Avant-propos : Le politique « hors-cadre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Sebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 113, pp.69-84, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13jtm⟩</w:t>
+              <w:t xml:space="preserve">, 113, pp.9-13, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13jti⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05247807v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos : Le politique « hors-cadre »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">« I Hate Taylor Swift », du pouvoir des célébrités sur le choix des urnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Sebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 113, pp.9-13, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13jti⟩</w:t>
+              <w:t xml:space="preserve">, 113, pp.69-84, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13jtm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05247817v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le storytelling, entre construction et atomisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3171,913 +3958,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'événement politique en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Sebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 102, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04341592v1</w:t>
-              </w:r>
-[...785 lines deleted...]
-                <w:t xml:space="preserve">hal-01313487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4095,51 +4095,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frénésie médiatique dans la presse quotidienne française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Sebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4203,51 +4203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis journalistiques d’un mouvement social organisé sur les réseaux socionumériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Sebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marie Charon; Arnaud Mercier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Gilets jaunes : un défi journalistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4302,64 +4302,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 7. La fabrique des tweets polémiques : l’exemple de la réforme pénale de juin-juillet 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Sebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Badouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Mercier; Nathalie Pignard-Cheynel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">#info. Commenter et partager l'actualité sur Twitter et Facebook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4423,64 +4423,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des tweets polémiques : l’exemple de la réforme pénale de juin-juillet 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Sebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Badouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">#info Commenter et partager l'actualité sur Twitter et Facebook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Maison des sciences de l’homme, pp.229-268, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4508,268 +4508,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence des discours d’accompagnement sur le partage social. Identifier et analyser les discours d’escorte sur Twitter</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Ciara R. Wigham; Gudrun Ledegen. </w:t>
+                <w:t xml:space="preserve">Le journalisme à l'épreuve du live-blogging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pignard-Cheynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Sebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Baptiste Legavre; Rémy Rieffel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus de communication médiée par les réseaux. Construction, structuration, analyse</w:t>
+              <w:t xml:space="preserve">Le web dans les rédactions. Processus, appropriations, résistances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.52-70, 2017, 978-2-343-11212-1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-203, 2017, Éditions Pepper, 978-2-343-13089-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451312v1</w:t>
+                <w:t xml:space="preserve">hal-03605152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le journalisme à l'épreuve du live-blogging</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Jean-Baptiste Legavre; Rémy Rieffel. </w:t>
+                <w:t xml:space="preserve">L’influence des discours d’accompagnement sur le partage social. Identifier et analyser les discours d’escorte sur Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Badouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bigey Magali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Compagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ciara R. Wigham; Gudrun Ledegen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le web dans les rédactions. Processus, appropriations, résistances</w:t>
+              <w:t xml:space="preserve">Corpus de communication médiée par les réseaux. Construction, structuration, analyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.179-203, 2017, Éditions Pepper, 978-2-343-13089-7</w:t>
+                <w:t xml:space="preserve">Éd. L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.52-70, 2017, 978-2-343-11212-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605152v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le local, un enjeu de la campagne électorale de 2012 ?</w:t>
               </w:r>
@@ -5103,51 +5103,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6F52038"/>
+    <w:nsid w:val="5B2C4EBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5334,51 +5334,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigitte-sebbah" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4126-1421" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198591179" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247802v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sebbah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v14.n1.2025.656" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451910v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Chaouch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dw1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04763695v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bousquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31188/CaJsm.2(8-9).2022.R119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342105v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pignard-Cheynel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.032.0053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427004v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camille-Delahaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880403v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v9.n1.2020.425" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605132v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03672545v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Zago Midiars" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v9.n1.2020.413" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605156v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Souillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loub&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiong-Kay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.5671" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03636829v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01509808v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1461444816650641" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922192v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Francfort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605146v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.154.0093" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637926v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346366v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v40i40.49113" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311006v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310998v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5045" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382400v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.1919" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478177v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bouyssi&#232;res" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Jolivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478203v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480182v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dil&#233;-Toustou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342004v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dile-Toustou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341994v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Descampes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar El Hajj Mohamed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Escouflaire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342046v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand Pascal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souillard Natacha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smyrnaios Nicolaos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342021v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaos Smyrnaios" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637928v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247807v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rondot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13jtm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247817v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13jti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466231v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341592v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04773431v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581812v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006193v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baisn&#233;e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Cav&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Gousset" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nollet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Parent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720636v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637927v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Simon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toullec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Badouard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Compagno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368525v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313487v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03695201v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-paris2.fr/fr/recherche/editions-pantheon-assas/ouvrages/les-gilets-jaunes-un-defi-journalistique" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03960529v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695209v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/11098" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.11098" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605157v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451312v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigey Magali" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52932" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605152v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_web_dans_les_redactions_de_presse_ecrite_processus_appropriations_resistances_jean_baptiste_legavre_remy_rieffel-9782343130897-58126.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313830v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510422v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340124v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigitte-sebbah" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4126-1421" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198591179" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247802v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sebbah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v14.n1.2025.656" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451910v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Chaouch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dw1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04763695v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bousquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31188/CaJsm.2(8-9).2022.R119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342105v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pignard-Cheynel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.032.0053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427004v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camille-Delahaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605132v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880403v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v9.n1.2020.425" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03672545v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Zago Midiars" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v9.n1.2020.413" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605156v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Souillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loub&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiong-Kay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.5671" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03636829v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01509808v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1461444816650641" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922192v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Francfort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605146v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.154.0093" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637926v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346366v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v40i40.49113" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311006v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310998v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5045" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382400v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.1919" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478177v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bouyssi&#232;res" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Jolivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478203v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480182v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dil&#233;-Toustou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342004v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dile-Toustou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341994v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Descampes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar El Hajj Mohamed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Escouflaire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342046v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand Pascal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souillard Natacha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smyrnaios Nicolaos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342021v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaos Smyrnaios" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637928v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04773431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157064v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581812v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006193v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baisn&#233;e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Cav&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Gousset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nollet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Parent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720636v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637927v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Simon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toullec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Badouard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Compagno" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368525v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313487v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247817v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rondot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13jti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247807v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13jtm" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341592v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03695201v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-paris2.fr/fr/recherche/editions-pantheon-assas/ouvrages/les-gilets-jaunes-un-defi-journalistique" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03960529v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695209v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/11098" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.11098" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605157v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605152v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_web_dans_les_redactions_de_presse_ecrite_processus_appropriations_resistances_jean_baptiste_legavre_remy_rieffel-9782343130897-58126.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451312v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigey Magali" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52932" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313830v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510422v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340124v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>