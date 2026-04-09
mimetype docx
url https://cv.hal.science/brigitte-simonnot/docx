--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -282,308 +282,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionner l’éthique depuis les SIC en contexte numérique : Introduction</w:t>
+                <w:t xml:space="preserve">Vivre avec les algorithmes. Dépasser les craintes, rendre intelligibles les enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
+                <w:t xml:space="preserve">Frédéric Gimello-Mesplomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carsten Wilhelm</w:t>
+                <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Arruabarrena</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bénédicte Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfsic.13164⟩</w:t>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 ans, 10 questions, 20 réponses, 41 (41), pp.263-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.28275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850177v1</w:t>
+                <w:t xml:space="preserve">hal-04307837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre avec les algorithmes. Dépasser les craintes, rendre intelligibles les enjeux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Questionner l’éthique depuis les SIC en contexte numérique : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gimello-Mesplomb</w:t>
+                <w:t xml:space="preserve">Béatrice Arruabarrena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Simonnot</w:t>
+                <w:t xml:space="preserve">Camille Alloing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Toullec</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Barats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20 ans, 10 questions, 20 réponses, 41 (41), pp.263-268. </w:t>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Questionner l'éthique depuis les SIC en contexte numérique, 25, pp.[En ligne]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.28275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.13164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04307837v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les adolescents et Youtube, des loisirs aux savoirs. Quelle figure des youtubeurs dans l’évaluation de l’information en ligne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes digitales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1 (7), pp.155-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -617,51 +617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place des moteurs de recherche dans l’éditorialisation du web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 188, pp.45-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -695,51 +695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interroger les « cadres normatifs » en mutation dans l’enseignement supérieur et la recherche à travers les phénomènes de plagiat universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28, pp.145-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -758,299 +758,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche collaborative d'information sur Internet : impact de l'affinité entre les jeunes collaborateurs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Le plagiat universitaire, seulement une question d’éthique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059080v1</w:t>
+                <w:t xml:space="preserve">hal-01311040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le plagiat universitaire, seulement une question d’éthique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Médiations et agir informationnels à l’ère des technologies numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26</w:t>
+              <w:t xml:space="preserve">Les Cahiers d'Esquisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vers de nouvelles formes de médiation documentaire et bibliothéconomique, 4, pp.21-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311040v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01124651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiations et agir informationnels à l’ère des technologies numériques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La recherche collaborative d'information sur Internet : impact de l'affinité entre les jeunes collaborateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Dinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Vivian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d'Esquisse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Volume 2 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jips.64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_01124651v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender l’innovation par l’usage des TIC dans l’enseignement supérieur : questions conceptuelles et méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1084,51 +1084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les moteurs de recherche appellent au jeu : usages ou détournements ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14, pp.95-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1220,51 +1220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Science &amp; You 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Nov 2021, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1302,51 +1302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les adolescents et YouTube, des loisirs aux savoirs. Quelle figure des Youtubeurs dans l’évaluation de l’information en ligne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Youtubeurs, Youtubeuses : Figures – formats – savoirs – pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Équipe Pratiques et ressources de l'information et des médiations (Prim); Université de Tours, Nov 2017, Tours, France. pp.155-181, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1374,208 +1374,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences informationnelles et difficultés perçues par les étudiants pour éviter le plagiat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Atelier Promouvoir l’éthique dans les travaux académiques des étudiants – analyse de dispositifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Colloque international en éducation. Enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (Crifpe, Canada), May 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Barcamp Copier-coller, créacollage numérique ou plagiat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Service de coopération et d’action culturelle du consulat général de France à Québec; UFR Sciences Humaines et Sociales (SHS) de l'Université de Lorraine, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01783631v1</w:t>
+                <w:t xml:space="preserve">hal-01834882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier Promouvoir l’éthique dans les travaux académiques des étudiants – analyse de dispositifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Compétences informationnelles et difficultés perçues par les étudiants pour éviter le plagiat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Barcamp Copier-coller, créacollage numérique ou plagiat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Service de coopération et d’action culturelle du consulat général de France à Québec; UFR Sciences Humaines et Sociales (SHS) de l'Université de Lorraine, Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">5e Colloque international en éducation. Enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (Crifpe, Canada), May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834882v1</w:t>
+                <w:t xml:space="preserve">hal-01783631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces numériques et lutte contre la cyberviolence scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Réseaux sociaux, traces numériques et communication électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT du Havre; Idees Le Havre (CNRS, Université Le Havre Normandie), Jun 2018, Le Havre, France. pp.309-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1600,51 +1600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promouvoir les pratiques informationnelles éthiques en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Barcamp Gria 2018. Copier-coller, créacollage numérique ou plagiat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de recherche sur l'intégrité académique (Gria, Université du Québec en Outaouais, Canada), Apr 2018, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1669,51 +1669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduire des recherches en régime numérique : vers un cadre conceptuel de réflexion éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence Document numérique &amp; Société. Information-communication : le recours à l'éthique en contexte numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dicen-IDF (Conservatoire national des arts et métiers, Université Paris-Est Marne-la-Vallée, Université Paris-Ouest Nanterre La Défense); Gresec (Université Groble Alpes), Sep 2018, Echirolles, France. pp.11-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1738,51 +1738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévenir le cyberharcèlement : contribution de l’éducation aux médias et à l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude La lutte contre le cyberharcèlement à l’école : quels acteurs et quels dispositifs ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem; Université de Lorraine), Sep 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1807,51 +1807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paradoxes de l’éducation aux médias et à l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude : L’éducation aux médias au prisme de l’international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les économies; les sociétés; les arts et les techniques (CRESTA; Université de Haute-Alsace), Mar 2017, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1876,51 +1876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bloguer sur son infertilité : parcours de soins et espace d'expression de patients en Afrique du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Technologies de la procréation et mondialisation. Dispositifs, savoirs, expériences en Afrique sub-saharienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Centre population et développement (Ceped); Institut national d'études démographiques (Ined); Les Afriques dans le monde (Lam); Centre d'études des mondes africains (Cemaf), Dec 2013, Paris, France. pp.109-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1958,51 +1958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fertility and medically assisted procreation: forms of exchange and relationships between patients via forums and blogs in South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium Biomedical Technologies in Sub-saharan Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2053,51 +2053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredj Zamit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2135,51 +2135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médiations dans l'accès aux documents en ligne : pouvoir et autorité des moteurs commerciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la troisième conférence Document numérique et Société " Documents, contenus numérique : politique en question ", Sciences Po Aix-en-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, France. pp.175-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2204,51 +2204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le besoin d'information : principes et compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thémat'IC 2006, Information : besoins et usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, France. pp.40-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2305,51 +2305,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accès à l'information en ligne : Moteurs, dispositifs et médiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermès Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.249, 2012, Systèmes d'information et organisations documentaires, 978-2-7462-3829-9</w:t>
             </w:r>
           </w:p>
@@ -2376,51 +2376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accès à l'information en ligne : Moteurs, dispositifs et médiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermès Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.249, 2012, Systèmes d'information et organisations documentaires, 978-2-7462-3829-9</w:t>
             </w:r>
           </w:p>
@@ -2473,51 +2473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Craipeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Genvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Nancy, 8, pp.244, 2010, Questions de communication, série actes, 978-2-8143-0008-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2535,51 +2535,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier Moteurs de recherche. Usages et enjeux. Questions de communication, vol. 14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2642,51 +2642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consideration of the on-line circulation of health information in Africa: The reciprocal contributions made by applying anthropological and communicational approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Fleury; Jacques Walter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding Publics. Theories, Practices, Transformations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2741,51 +2741,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éduquer aux traces numériques, un levier de lutte contre la cyberviolence scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Liénard; Sami Zlitni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quête de visibilité et mise en scène sur les réseaux socionumériques. De la promotion de soi à la cyberviolence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2853,51 +2853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ertzscheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Barats. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel d'analyse du Web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2e éd., </w:t>
@@ -2952,51 +2952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages de l'internet pour l'accès à l'information de santé. Apports réciproques des approches anthropologique et communicationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angelica Helena Marinescu; Alexandra Gabriela Constantinescu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie/y &amp; Communication. Intersections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3038,51 +3038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moteurs de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La science au présent 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Encyclopaedia Universalis France, 2014, 978-2-85229-424-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3107,51 +3107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moteurs de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La science au présent 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Encyclopaedia Universalis France, 2014, 978-2-85229-424-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3202,51 +3202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ertzscheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel d'analyse du Web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.53-68, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3284,51 +3284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction (au livre l'entonnoir) : Du flou cognitif au flou sémiotique : ce qui se joue dans l'entonnoir de Google.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'entonnoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C&amp;F éditions, pp.19-27, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3347,199 +3347,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00396267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être usager de l'information en ligne nécessite-t-il de nouvelles compétences ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La pertinence en sciences de l'information : des modèles, une théorie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Usages, usagers et compétences informationnelles au 21e siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermes Lavoisier, 2008, 978-2-7462-2193-2</w:t>
+              <w:t xml:space="preserve">Problématiques émergentes dans les Sciences de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès Lavoisier, pp.161-182, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_00497448v1</w:t>
+                <w:t xml:space="preserve">sic_00496291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pertinence en sciences de l'information : des modèles, une théorie ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Être usager de l'information en ligne nécessite-t-il de nouvelles compétences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Dinet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Problématiques émergentes dans les Sciences de l'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès Lavoisier, pp.161-182, 2008</w:t>
+              <w:t xml:space="preserve">Usages, usagers et compétences informationnelles au 21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermes Lavoisier, 2008, 978-2-7462-2193-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_00496291v1</w:t>
+                <w:t xml:space="preserve">sic_00497448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la pertinence à l'utilité en recherche d'information : le cas du Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Viviane Couzinet et Gérard Régimbeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches récentes en sciences de l’information : convergences et dynamiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3581,51 +3581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model for interactive retrieval of videos and still images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Smaïl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3757,51 +3757,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BA2C1D9"/>
+    <w:nsid w:val="219DD5A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3905,51 +3905,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D6DFECB8"/>
+    <w:nsid w:val="AB133950"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4139,51 +4139,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigitte-simonnot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1935-957X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132171538" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crem.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850177v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arruabarrena" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13164" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307837v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimello-Mesplomb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Simonnot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toullec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28275" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02546556v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Philippe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10419-3.p.0155" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150016012035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311048v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059080v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vivian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.64" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311040v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01124651v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311025v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.430" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00667493v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.752" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03291569v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Conq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Favard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689190v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01834882v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01818588v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Stassin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01781316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872123v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692878v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692882v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313494v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190076v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Zamit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00667498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00432302v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00804286v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brigittesimonnot.wordpress.com/publications-par-date/accueil/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03425627v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Craipeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Genvo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899780v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03992755v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1254435" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03949087v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100291540&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01687801v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertzscheid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/manuel-danalyse-du-web-2e-ed-np-9782200619442" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322229v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editura-unibuc.ro/magazin/anthropologiey-communication-intersections/#prettyPhoto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692892v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774713v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00804245v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00396267v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00497448v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00496291v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001410v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.adbs.fr/recherches-recentes-en-sciences-de-l-information-convergences-et-dynamiques-19162.htm" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494302v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sma&#239;l" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigitte-simonnot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1935-957X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132171538" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crem.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307837v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimello-Mesplomb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Simonnot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toullec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28275" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850177v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arruabarrena" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13164" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02546556v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Philippe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10419-3.p.0155" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150016012035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311048v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311040v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01124651v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059080v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dinet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vivian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.64" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311025v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.430" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00667493v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.752" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03291569v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Conq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Favard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689190v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01834882v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783631v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01818588v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Stassin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01781316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872123v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692878v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692882v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313494v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190076v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Zamit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00667498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00432302v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00804286v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brigittesimonnot.wordpress.com/publications-par-date/accueil/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03425627v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Craipeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Genvo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899780v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03992755v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1254435" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03949087v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100291540&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01687801v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertzscheid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/manuel-danalyse-du-web-2e-ed-np-9782200619442" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322229v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editura-unibuc.ro/magazin/anthropologiey-communication-intersections/#prettyPhoto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692892v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774713v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00804245v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00396267v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00496291v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00497448v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001410v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.adbs.fr/recherches-recentes-en-sciences-de-l-information-convergences-et-dynamiques-19162.htm" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494302v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sma&#239;l" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>