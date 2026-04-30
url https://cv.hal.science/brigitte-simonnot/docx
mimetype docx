--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -282,308 +282,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre avec les algorithmes. Dépasser les craintes, rendre intelligibles les enjeux</w:t>
+                <w:t xml:space="preserve">Questionner l’éthique depuis les SIC en contexte numérique : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gimello-Mesplomb</w:t>
+                <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Simonnot</w:t>
+                <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Toullec</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Béatrice Arruabarrena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.28275⟩</w:t>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Questionner l'éthique depuis les SIC en contexte numérique, 25, pp.[En ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.13164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307837v1</w:t>
+                <w:t xml:space="preserve">hal-03850177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionner l’éthique depuis les SIC en contexte numérique : Introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
+                <w:t xml:space="preserve">Vivre avec les algorithmes. Dépasser les craintes, rendre intelligibles les enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimello-Mesplomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carsten Wilhelm</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Barats</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bénédicte Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Questionner l'éthique depuis les SIC en contexte numérique, 25, pp.[En ligne]. </w:t>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 ans, 10 questions, 20 réponses, 41 (41), pp.263-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfsic.13164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.28275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850177v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les adolescents et Youtube, des loisirs aux savoirs. Quelle figure des youtubeurs dans l’évaluation de l’information en ligne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes digitales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1 (7), pp.155-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -617,51 +617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place des moteurs de recherche dans l’éditorialisation du web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 188, pp.45-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -695,51 +695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interroger les « cadres normatifs » en mutation dans l’enseignement supérieur et la recherche à travers les phénomènes de plagiat universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28, pp.145-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -764,51 +764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plagiat universitaire, seulement une question d’éthique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -833,51 +833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiations et agir informationnels à l’ère des technologies numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d'Esquisse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Vers de nouvelles formes de médiation documentaire et bibliothéconomique, 4, pp.21-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -928,51 +928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Dinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Vivian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Volume 2 (1), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1006,51 +1006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender l’innovation par l’usage des TIC dans l’enseignement supérieur : questions conceptuelles et méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1084,51 +1084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les moteurs de recherche appellent au jeu : usages ou détournements ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14, pp.95-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1220,51 +1220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Science &amp; You 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Nov 2021, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1302,51 +1302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les adolescents et YouTube, des loisirs aux savoirs. Quelle figure des Youtubeurs dans l’évaluation de l’information en ligne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Youtubeurs, Youtubeuses : Figures – formats – savoirs – pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Équipe Pratiques et ressources de l'information et des médiations (Prim); Université de Tours, Nov 2017, Tours, France. pp.155-181, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1380,51 +1380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier Promouvoir l’éthique dans les travaux académiques des étudiants – analyse de dispositifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Barcamp Copier-coller, créacollage numérique ou plagiat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Service de coopération et d’action culturelle du consulat général de France à Québec; UFR Sciences Humaines et Sociales (SHS) de l'Université de Lorraine, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1443,208 +1443,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences informationnelles et difficultés perçues par les étudiants pour éviter le plagiat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Traces numériques et lutte contre la cyberviolence scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Colloque international en éducation. Enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (Crifpe, Canada), May 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque international Réseaux sociaux, traces numériques et communication électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT du Havre; Idees Le Havre (CNRS, Université Le Havre Normandie), Jun 2018, Le Havre, France. pp.309-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01783631v1</w:t>
+                <w:t xml:space="preserve">hal-01818588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traces numériques et lutte contre la cyberviolence scolaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Compétences informationnelles et difficultés perçues par les étudiants pour éviter le plagiat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Réseaux sociaux, traces numériques et communication électronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT du Havre; Idees Le Havre (CNRS, Université Le Havre Normandie), Jun 2018, Le Havre, France. pp.309-318</w:t>
+              <w:t xml:space="preserve">5e Colloque international en éducation. Enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (Crifpe, Canada), May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818588v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promouvoir les pratiques informationnelles éthiques en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Barcamp Gria 2018. Copier-coller, créacollage numérique ou plagiat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de recherche sur l'intégrité académique (Gria, Université du Québec en Outaouais, Canada), Apr 2018, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1669,51 +1669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduire des recherches en régime numérique : vers un cadre conceptuel de réflexion éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence Document numérique &amp; Société. Information-communication : le recours à l'éthique en contexte numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dicen-IDF (Conservatoire national des arts et métiers, Université Paris-Est Marne-la-Vallée, Université Paris-Ouest Nanterre La Défense); Gresec (Université Groble Alpes), Sep 2018, Echirolles, France. pp.11-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1738,51 +1738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévenir le cyberharcèlement : contribution de l’éducation aux médias et à l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude La lutte contre le cyberharcèlement à l’école : quels acteurs et quels dispositifs ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem; Université de Lorraine), Sep 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1807,51 +1807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paradoxes de l’éducation aux médias et à l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude : L’éducation aux médias au prisme de l’international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les économies; les sociétés; les arts et les techniques (CRESTA; Université de Haute-Alsace), Mar 2017, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1876,51 +1876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bloguer sur son infertilité : parcours de soins et espace d'expression de patients en Afrique du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Technologies de la procréation et mondialisation. Dispositifs, savoirs, expériences en Afrique sub-saharienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Centre population et développement (Ceped); Institut national d'études démographiques (Ined); Les Afriques dans le monde (Lam); Centre d'études des mondes africains (Cemaf), Dec 2013, Paris, France. pp.109-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1958,51 +1958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fertility and medically assisted procreation: forms of exchange and relationships between patients via forums and blogs in South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium Biomedical Technologies in Sub-saharan Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2053,51 +2053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredj Zamit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2135,51 +2135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médiations dans l'accès aux documents en ligne : pouvoir et autorité des moteurs commerciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la troisième conférence Document numérique et Société " Documents, contenus numérique : politique en question ", Sciences Po Aix-en-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, France. pp.175-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2204,51 +2204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le besoin d'information : principes et compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thémat'IC 2006, Information : besoins et usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, France. pp.40-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2305,51 +2305,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accès à l'information en ligne : Moteurs, dispositifs et médiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermès Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.249, 2012, Systèmes d'information et organisations documentaires, 978-2-7462-3829-9</w:t>
             </w:r>
           </w:p>
@@ -2376,51 +2376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accès à l'information en ligne : Moteurs, dispositifs et médiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermès Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.249, 2012, Systèmes d'information et organisations documentaires, 978-2-7462-3829-9</w:t>
             </w:r>
           </w:p>
@@ -2473,51 +2473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Craipeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Genvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Nancy, 8, pp.244, 2010, Questions de communication, série actes, 978-2-8143-0008-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2535,51 +2535,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier Moteurs de recherche. Usages et enjeux. Questions de communication, vol. 14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2642,51 +2642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consideration of the on-line circulation of health information in Africa: The reciprocal contributions made by applying anthropological and communicational approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Fleury; Jacques Walter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding Publics. Theories, Practices, Transformations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2728,64 +2728,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éduquer aux traces numériques, un levier de lutte contre la cyberviolence scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Liénard; Sami Zlitni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quête de visibilité et mise en scène sur les réseaux socionumériques. De la promotion de soi à la cyberviolence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2853,51 +2853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ertzscheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Barats. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel d'analyse du Web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2e éd., </w:t>
@@ -2952,51 +2952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages de l'internet pour l'accès à l'information de santé. Apports réciproques des approches anthropologique et communicationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angelica Helena Marinescu; Alexandra Gabriela Constantinescu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie/y &amp; Communication. Intersections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3038,51 +3038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moteurs de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La science au présent 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Encyclopaedia Universalis France, 2014, 978-2-85229-424-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3107,51 +3107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moteurs de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La science au présent 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Encyclopaedia Universalis France, 2014, 978-2-85229-424-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3202,51 +3202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ertzscheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel d'analyse du Web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.53-68, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3284,51 +3284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction (au livre l'entonnoir) : Du flou cognitif au flou sémiotique : ce qui se joue dans l'entonnoir de Google.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'entonnoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C&amp;F éditions, pp.19-27, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3353,51 +3353,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pertinence en sciences de l'information : des modèles, une théorie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problématiques émergentes dans les Sciences de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Lavoisier, pp.161-182, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3422,51 +3422,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être usager de l'information en ligne nécessite-t-il de nouvelles compétences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Dinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usages, usagers et compétences informationnelles au 21e siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes Lavoisier, 2008, 978-2-7462-2193-2</w:t>
@@ -3495,51 +3495,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la pertinence à l'utilité en recherche d'information : le cas du Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Viviane Couzinet et Gérard Régimbeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches récentes en sciences de l’information : convergences et dynamiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3581,51 +3581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model for interactive retrieval of videos and still images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Smaïl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3757,51 +3757,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="219DD5A5"/>
+    <w:nsid w:val="02872728"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3905,51 +3905,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AB133950"/>
+    <w:nsid w:val="8604C351"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4139,51 +4139,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigitte-simonnot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1935-957X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132171538" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crem.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307837v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimello-Mesplomb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Simonnot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toullec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28275" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850177v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arruabarrena" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13164" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02546556v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Philippe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10419-3.p.0155" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150016012035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311048v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311040v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01124651v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059080v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dinet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vivian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.64" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311025v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.430" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00667493v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.752" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03291569v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Conq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Favard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689190v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01834882v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783631v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01818588v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Stassin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01781316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872123v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692878v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692882v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313494v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190076v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Zamit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00667498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00432302v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00804286v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brigittesimonnot.wordpress.com/publications-par-date/accueil/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03425627v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Craipeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Genvo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899780v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03992755v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1254435" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03949087v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100291540&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01687801v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertzscheid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/manuel-danalyse-du-web-2e-ed-np-9782200619442" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322229v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editura-unibuc.ro/magazin/anthropologiey-communication-intersections/#prettyPhoto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692892v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774713v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00804245v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00396267v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00496291v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00497448v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001410v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.adbs.fr/recherches-recentes-en-sciences-de-l-information-convergences-et-dynamiques-19162.htm" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494302v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sma&#239;l" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigitte-simonnot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1935-957X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132171538" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crem.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850177v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arruabarrena" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13164" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307837v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimello-Mesplomb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Simonnot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toullec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28275" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02546556v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Philippe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10419-3.p.0155" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150016012035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311048v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311040v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01124651v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059080v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dinet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vivian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.64" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311025v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.430" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00667493v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.752" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03291569v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Conq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Favard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689190v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01834882v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01818588v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Stassin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01781316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872123v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692878v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692882v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313494v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190076v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Zamit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00667498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00432302v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00804286v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brigittesimonnot.wordpress.com/publications-par-date/accueil/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03425627v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Craipeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Genvo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899780v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03992755v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1254435" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03949087v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100291540&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01687801v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertzscheid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/manuel-danalyse-du-web-2e-ed-np-9782200619442" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322229v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editura-unibuc.ro/magazin/anthropologiey-communication-intersections/#prettyPhoto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692892v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774713v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00804245v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00396267v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00496291v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00497448v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001410v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.adbs.fr/recherches-recentes-en-sciences-de-l-information-convergences-et-dynamiques-19162.htm" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494302v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sma&#239;l" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>