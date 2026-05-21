--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1374,247 +1374,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier Promouvoir l’éthique dans les travaux académiques des étudiants – analyse de dispositifs</w:t>
+                <w:t xml:space="preserve">Compétences informationnelles et difficultés perçues par les étudiants pour éviter le plagiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Barcamp Copier-coller, créacollage numérique ou plagiat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Service de coopération et d’action culturelle du consulat général de France à Québec; UFR Sciences Humaines et Sociales (SHS) de l'Université de Lorraine, Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">5e Colloque international en éducation. Enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (Crifpe, Canada), May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834882v1</w:t>
+                <w:t xml:space="preserve">hal-01783631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traces numériques et lutte contre la cyberviolence scolaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atelier Promouvoir l’éthique dans les travaux académiques des étudiants – analyse de dispositifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Réseaux sociaux, traces numériques et communication électronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT du Havre; Idees Le Havre (CNRS, Université Le Havre Normandie), Jun 2018, Le Havre, France. pp.309-318</w:t>
+              <w:t xml:space="preserve">Barcamp Copier-coller, créacollage numérique ou plagiat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Service de coopération et d’action culturelle du consulat général de France à Québec; UFR Sciences Humaines et Sociales (SHS) de l'Université de Lorraine, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818588v1</w:t>
+                <w:t xml:space="preserve">hal-01834882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences informationnelles et difficultés perçues par les étudiants pour éviter le plagiat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traces numériques et lutte contre la cyberviolence scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Colloque international en éducation. Enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (Crifpe, Canada), May 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque international Réseaux sociaux, traces numériques et communication électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT du Havre; Idees Le Havre (CNRS, Université Le Havre Normandie), Jun 2018, Le Havre, France. pp.309-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783631v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promouvoir les pratiques informationnelles éthiques en formation</w:t>
               </w:r>
@@ -2728,51 +2728,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éduquer aux traces numériques, un levier de lutte contre la cyberviolence scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3347,169 +3347,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00396267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pertinence en sciences de l'information : des modèles, une théorie ?</w:t>
+                <w:t xml:space="preserve">Être usager de l'information en ligne nécessite-t-il de nouvelles compétences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Dinet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Problématiques émergentes dans les Sciences de l'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès Lavoisier, pp.161-182, 2008</w:t>
+              <w:t xml:space="preserve">Usages, usagers et compétences informationnelles au 21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermes Lavoisier, 2008, 978-2-7462-2193-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_00496291v1</w:t>
+                <w:t xml:space="preserve">sic_00497448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être usager de l'information en ligne nécessite-t-il de nouvelles compétences ?</w:t>
+                <w:t xml:space="preserve">La pertinence en sciences de l'information : des modèles, une théorie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Usages, usagers et compétences informationnelles au 21e siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermes Lavoisier, 2008, 978-2-7462-2193-2</w:t>
+              <w:t xml:space="preserve">Problématiques émergentes dans les Sciences de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès Lavoisier, pp.161-182, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_00497448v1</w:t>
+                <w:t xml:space="preserve">sic_00496291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la pertinence à l'utilité en recherche d'information : le cas du Web</w:t>
               </w:r>
@@ -3757,51 +3757,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02872728"/>
+    <w:nsid w:val="BC8D0E0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3905,51 +3905,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8604C351"/>
+    <w:nsid w:val="CBEF5AF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4139,51 +4139,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigitte-simonnot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1935-957X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132171538" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crem.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850177v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arruabarrena" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13164" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307837v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimello-Mesplomb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Simonnot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toullec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28275" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02546556v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Philippe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10419-3.p.0155" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150016012035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311048v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311040v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01124651v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059080v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dinet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vivian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.64" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311025v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.430" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00667493v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.752" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03291569v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Conq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Favard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689190v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01834882v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01818588v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Stassin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01781316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872123v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692878v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692882v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313494v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190076v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Zamit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00667498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00432302v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00804286v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brigittesimonnot.wordpress.com/publications-par-date/accueil/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03425627v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Craipeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Genvo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899780v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03992755v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1254435" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03949087v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100291540&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01687801v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertzscheid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/manuel-danalyse-du-web-2e-ed-np-9782200619442" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322229v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editura-unibuc.ro/magazin/anthropologiey-communication-intersections/#prettyPhoto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692892v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774713v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00804245v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00396267v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00496291v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00497448v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001410v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.adbs.fr/recherches-recentes-en-sciences-de-l-information-convergences-et-dynamiques-19162.htm" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494302v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sma&#239;l" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigitte-simonnot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1935-957X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132171538" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crem.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850177v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arruabarrena" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13164" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307837v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimello-Mesplomb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Simonnot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toullec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28275" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02546556v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Philippe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10419-3.p.0155" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150016012035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311048v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311040v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01124651v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059080v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dinet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vivian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.64" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311025v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.430" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00667493v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.752" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03291569v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Conq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Favard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689190v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01834882v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01818588v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Stassin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01781316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872123v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692878v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692882v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313494v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190076v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Zamit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00667498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00432302v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00804286v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brigittesimonnot.wordpress.com/publications-par-date/accueil/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03425627v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Craipeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Genvo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899780v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03992755v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1254435" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03949087v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100291540&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01687801v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertzscheid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/manuel-danalyse-du-web-2e-ed-np-9782200619442" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322229v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editura-unibuc.ro/magazin/anthropologiey-communication-intersections/#prettyPhoto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692892v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774713v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00804245v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00396267v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00497448v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00496291v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001410v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.adbs.fr/recherches-recentes-en-sciences-de-l-information-convergences-et-dynamiques-19162.htm" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494302v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sma&#239;l" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>