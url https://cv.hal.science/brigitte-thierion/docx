--- v0 (2026-03-11)
+++ v1 (2026-05-11)
@@ -857,575 +857,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Québec, Brésil, terres d’asile : : aborder l’Amérique dans les romans &amp;quot;Ru&amp;quot; de Kim Thúy et &amp;quot;Amerika&amp;quot; de Sérgio Kokis</w:t>
+                <w:t xml:space="preserve">Galvez Imperador do Acre&amp;quot;, &amp;quot;Mad Maria&amp;quot; : uma história do Acre entre ópera-bufa e tragédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Thiérion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Interfaces Brasil/Canadá</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Dossiê : Représentations mémorielles dans les récits fictionnels, 15 (1), pp.44-77</w:t>
+              <w:t xml:space="preserve">Brújula: revista interdisciplinaria sobre estudios latinoamericanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, A vez do Brasil, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492179v1</w:t>
+                <w:t xml:space="preserve">hal-01492195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de lecture / Rita Olivieri-Godet: L’Altérité amérindienne dans la fiction contemporaine des Amériques : Brésil, Argentine, Québec</w:t>
+                <w:t xml:space="preserve">Apresentação</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Thiérion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Olivieri-Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Licia Soares de Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Interfaces Brasil/Canadá</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Expériences et Écritures de l’Espace au Québec et au Brésil, 15 (2), pp.267-281</w:t>
+              <w:t xml:space="preserve">, 2015, 15 (1), pp.10-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485504v1</w:t>
+                <w:t xml:space="preserve">hal-01492495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olhares sobre a Terra e o Homem da Amazônia : um imaginário em construção</w:t>
+                <w:t xml:space="preserve">Compte-rendu de lecture / Rita Olivieri-Godet: L’Altérité amérindienne dans la fiction contemporaine des Amériques : Brésil, Argentine, Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Thiérion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Olivieri-Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brasil/Brazil Revista de Literatura Brasileira / A Journal of Brazilian Literature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51 (28), pp.43-65</w:t>
+              <w:t xml:space="preserve">Revista Interfaces Brasil/Canadá</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Expériences et Écritures de l’Espace au Québec et au Brésil, 15 (2), pp.267-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492477v1</w:t>
+                <w:t xml:space="preserve">hal-01485504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apresentação</w:t>
+                <w:t xml:space="preserve">Olhares sobre a Terra e o Homem da Amazônia : um imaginário em construção</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Thiérion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Licia Soares de Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Interfaces Brasil/Canadá</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Expériences et Écritures de l’Espace au Québec et au Brésil, 15 (2), pp.11-21</w:t>
+              <w:t xml:space="preserve">Brasil/Brazil Revista de Literatura Brasileira / A Journal of Brazilian Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (28), pp.43-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492487v1</w:t>
+                <w:t xml:space="preserve">hal-01492477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience poétique du grand fleuve</w:t>
+                <w:t xml:space="preserve">Apresentação</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Thiérion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Olivieri-Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Licia Soares de Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Interfaces Brasil/Canadá</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Expériences et Écritures de l’Espace au Québec et au Brésil, 15 (2), pp.102-118</w:t>
+              <w:t xml:space="preserve">, 2015, Expériences et Écritures de l’Espace au Québec et au Brésil, 15 (2), pp.11-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485505v1</w:t>
+                <w:t xml:space="preserve">hal-01492487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apresentação</w:t>
+                <w:t xml:space="preserve">Québec, Brésil, terres d’asile : : aborder l’Amérique dans les romans &amp;quot;Ru&amp;quot; de Kim Thúy et &amp;quot;Amerika&amp;quot; de Sérgio Kokis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Thiérion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Licia Soares de Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Interfaces Brasil/Canadá</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 15 (1), pp.10-29</w:t>
+              <w:t xml:space="preserve">, 2015, Dossiê : Représentations mémorielles dans les récits fictionnels, 15 (1), pp.44-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492495v1</w:t>
+                <w:t xml:space="preserve">hal-01492179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galvez Imperador do Acre&amp;quot;, &amp;quot;Mad Maria&amp;quot; : uma história do Acre entre ópera-bufa e tragédia</w:t>
+                <w:t xml:space="preserve">Expérience poétique du grand fleuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Thiérion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brújula: revista interdisciplinaria sobre estudios latinoamericanos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, A vez do Brasil, 10</w:t>
+              <w:t xml:space="preserve">Revista Interfaces Brasil/Canadá</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Expériences et Écritures de l’Espace au Québec et au Brésil, 15 (2), pp.102-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492195v1</w:t>
+                <w:t xml:space="preserve">hal-01485505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Sertão à Amazônia</w:t>
               </w:r>
@@ -2268,195 +2268,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires improbables et polémiques d’un mythe d’origine : de Makunáima à Macunaíma et Makunaimã, histoires et identités In. André Dias, Rita Olivieri-Godet, Mireille Garcia, José Luis Jobim (Org.)</w:t>
+                <w:t xml:space="preserve">TRAJETÓRIAS IMPROVÁVEIS E POLÊMICAS DE UM MITO ORIGINÁRIO : DE MAKUNÁIMA A MACUNAÍMA E MAKUNAIMÃ, HISTÓRIAS E IDENTIDADES In.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Thiérion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modernisme Brésilien: signes précurseurs, échos et problèmes.</w:t>
+              <w:t xml:space="preserve">Modernismo brasileiro: prenúncios, ecos e problemas. André Dias, José Luis Jobim, Mireille Garcia, Rita Olivieri-Godet (org.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edições makunaima</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 662 p. ; pdf, 2022, 978-65-87250-27-4</w:t>
+                <w:t xml:space="preserve">Edições Makunaima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 88-105; pdf, 2022, 978-65-87250-26-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03929630v1</w:t>
+                <w:t xml:space="preserve">hal-03929657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRAJETÓRIAS IMPROVÁVEIS E POLÊMICAS DE UM MITO ORIGINÁRIO : DE MAKUNÁIMA A MACUNAÍMA E MAKUNAIMÃ, HISTÓRIAS E IDENTIDADES In.</w:t>
+                <w:t xml:space="preserve">Trajectoires improbables et polémiques d’un mythe d’origine : de Makunáima à Macunaíma et Makunaimã, histoires et identités In. André Dias, Rita Olivieri-Godet, Mireille Garcia, José Luis Jobim (Org.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Thiérion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Instituto de Letras – UFF. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modernismo brasileiro: prenúncios, ecos e problemas. André Dias, José Luis Jobim, Mireille Garcia, Rita Olivieri-Godet (org.)</w:t>
+              <w:t xml:space="preserve">Modernisme Brésilien: signes précurseurs, échos et problèmes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edições Makunaima</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, p. 88-105; pdf, 2022, 978-65-87250-26-7</w:t>
+                <w:t xml:space="preserve">Edições makunaima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 662 p. ; pdf, 2022, 978-65-87250-27-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03929657v1</w:t>
+                <w:t xml:space="preserve">hal-03929630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergences d’une littérature autochtone au Brésil : Daniel Munduruku, un écrivain aux multiples facettes.</w:t>
               </w:r>
@@ -3007,51 +3007,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D8B66F5"/>
+    <w:nsid w:val="E0F2D30F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3238,51 +3238,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigitte-thierion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3171-0999" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14873247X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/229054402" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000036458436X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621100v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Athias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fernando Baniwa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bonvin-Postchein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Dela&#238;tre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/cultureskairos.2197" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934091v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Thierion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13102/lm.v13i1.7720" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903962v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Thi&#233;rion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931443v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485498v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660501v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Olivieri-Godet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Soares de Souza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15210/INTERFACES.V17I1.11103" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660502v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15210/interfaces.v17i1.10249" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492179v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492477v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492487v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485505v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492495v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492195v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492470v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.5028" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FH3Z28ZM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492617v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939876v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929771v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492583v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929734v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eg&#237;dia Souto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba L. G. Figueroa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914164v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492506v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01441077v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Souza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492660v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929630v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edicoesmakunaima.com.br/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edicoesmakunaima.com.br" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930790v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492628v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492635v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Merian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portesdularge.com" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930929v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930886v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rollet-Bricklin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigitte-thierion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3171-0999" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14873247X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/229054402" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000036458436X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621100v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Athias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fernando Baniwa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bonvin-Postchein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Dela&#238;tre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/cultureskairos.2197" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934091v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Thierion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13102/lm.v13i1.7720" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903962v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Thi&#233;rion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931443v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485498v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660501v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Olivieri-Godet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Soares de Souza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15210/INTERFACES.V17I1.11103" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660502v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15210/interfaces.v17i1.10249" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492195v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492495v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492477v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492487v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492179v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485505v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492470v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.5028" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FH3Z28ZM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492617v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939876v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929771v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492583v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929734v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eg&#237;dia Souto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba L. G. Figueroa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914164v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492506v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01441077v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Souza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492660v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929657v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edicoesmakunaima.com.br" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929630v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edicoesmakunaima.com.br/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930790v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492628v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492635v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Merian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portesdularge.com" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930929v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930886v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rollet-Bricklin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>