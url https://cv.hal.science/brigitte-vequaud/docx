--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -132,7512 +132,7917 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le quartier du Fort à Saint-Benoît-du-Sault (Indre), résultats du diagnostic d’archéologie préventive de novembre 2020. Première partie : les questions d’urbanisme</w:t>
+                <w:t xml:space="preserve">Les pichets très décorés du Haut-Poitou au XIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Yvernault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+                <w:t xml:space="preserve">Marie Desplat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l’Académie du Centre</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Colloque international de Beauvais « La céramique très décorée dans l’Europe du Nord-Ouest (XIIème-XVème siècle) : 30 ans après le colloque de Douai »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service archéologique municipal de Beauvais; Lauriane Miellé, Service archéologique municipal de Beauvais; Sandrine Mouny, Université de Picardie; Vaïana Vincent, Inrap, CRAHAM UMR 6273, Jun 2025, Beauvais, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05205523v1</w:t>
+                <w:t xml:space="preserve">hal-05504592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du beurre breton à Poitiers : l’exemple des grès estampés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La céramique médiévale de Poitiers (IXe siècle-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Billy</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l’Association des Archéologues du Poitou et des Charentes</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-04610803v1</w:t>
+              <w:t xml:space="preserve">Cycle ReMED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESCM, Nov 2024, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux latrines comblées aux XIVe- XVe siècles associées aux maisons canoniales du chapitre cathédral de Limoges (Haute-Vienne) : un abondant et luxueux mobilier céramique, entre production locale et importation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Du beurre breton à Poitiers : l’exemple des grès estampés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Vallet</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux d'archéologie limousine</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03201996v1</w:t>
+              <w:t xml:space="preserve">Journée archéologique du Poitou et des Charentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Archéologues du Poitou et des Charentes; Musée des Tumulus de Bougon La Chapelle, May 2022, Bougon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04611478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des vivants et des morts à « La Grande Sablière » à Buxerolles (Vienne) au Néolithique puis au Moyen Âge : premières données de la fouille préventive menée en 2013</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du beurre breton à Poitiers : l’exemple des grès estampés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Billy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l’Association des Archéologues du Poitou et des Charentes</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02438636v1</w:t>
+              <w:t xml:space="preserve">Colloque Emballages et étiquettes des marchandises dans l'Occident romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hellénisation et romanisation dans le monde antique (Laboratoire HeRMA - UR 15071 - Université de Poitiers), Jun 2022, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04611289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la céramique peinte attestée au IXe siècle en Poitou : Limbre « Rue de la Croix de Limbre», Migné-Auxances (Vienne)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les céramiques importées à La Rochelle (Charente-Maritime) de la fin du XIVe siècle au XVIIIe siècle : un premier bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Martins</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquitania</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03201945v1</w:t>
+              <w:t xml:space="preserve">Workshop : Les Céramiques allochtones dans les ports de la façade atlantique française aux périodes médiévale et moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Michel de Boüard CRAHAM (UMR 6273 - CNRS - Université de Caen Normandie), Oct 2022, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04611252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de la vallée de Faye à Villiers-en-Plaine (Deux-Sèvres): enclos et cimetière du Haut Moyen Age, habitat du XIe siècle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disparaître ou s’adapter : les ports médiévaux de Beaugeay et d’Esnandes face au colmatage des marais charentais (Charente-Maritime)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquitania - Supplément</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01646314v1</w:t>
+              <w:t xml:space="preserve">Proceedings of the International conference HOMER : Archaeology Of Coastal Settlements / Archéologie des peuplements littoraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Dupont; Anna Baudry; Marie-Yvane Daire, Sep 2021, Le Château d'Oléron, France. pp.291-301, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59641/vv634yh⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site du Risquetout (Saint-Viance, Corrèze), témoin de la vie rurale des XIIe-XIIIe s.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La pêche à pied au haut Moyen Âge sur les côtes charentaises : l'exemple des coquillages et des crabes de Beaugeay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux d'archéologie limousine</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03202041v1</w:t>
+              <w:t xml:space="preserve">Cherchez la petite bête. L’animal au haut Moyen Âge : 37</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> journées internationales d’archéologie mérovingienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphanie Desbrosse-Degobertière; Marie-Cécile Truc, Oct 2016, Saint-Dizier, France. pp.315-324</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Near East to the Far West : an oriental ceramic fragment discovered in a residence of the Counts of Angoulême (Charente, France), late 10th - early 11th century.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Un dépotoir témoin d’une occupation du haut Moyen Âge inédite dans la nécropole Saint-Martin de Brive (Corrèze)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Larmignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Al-Masaq Islam and the Medieval Mediterranean</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-00596025v1</w:t>
+              <w:t xml:space="preserve">Chercher la petite bête. L’animal au haut Moyen Âge : 37</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> journées internationales d’archéologie mérovingienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphanie Desbrosse-Degobertière; Marie-Cécile Truc, Oct 2016, Saint-Dizier, France. pp.207-214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Georges-des-Coteaux « la Zac des Coteaux » (Charente-Maritime) la céramique du haut Moyen Age (VIe-début IXe siècle)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Permanence de la céramique non tournée en territoire picton du Haut-Empire à la fin du haut Moyen Âge : un phénomène d’ampleur lié à un terroir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquitania</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03201789v1</w:t>
+              <w:t xml:space="preserve">Les céramiques non tournées en Gaule romaine dans leur contexte social, économique et culturel : entre tradition et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France. p. 85-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de la vallée de Faye à Villiers-en-Plaine (Deux-Sèvres) : enclos et cimetière du haut Moyen Âge, habitat du XIe siècle.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">De la légende à l'histoire : le prieuré Sainte-Sonne de Chadenac (Charente-Maritime)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Farago-Szekeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquitania</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-00608203v1</w:t>
+              <w:t xml:space="preserve">Archéologique monastique en pays charentais. Bilan, exemples et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Saintes/ Saint-Amant-de-Boixe, France. pp.25-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00925073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les structures agraires carolingiennes (IXe-Xe siècles) du site de la Thibeauderie (Peyrat de Bellac, Haute-Vienne).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le château Vauclerc : symbole du pouvoir royal à La Rochelle (Charente-Maritime, XIIe-XIVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Nibodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux d'archéologie limousine</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-00347372v1</w:t>
+              <w:t xml:space="preserve">Actes de colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Chauvigny, France. pp.491-498</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01146130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique de l’habitat médiéval de La Laigne « Le pré du château » (Charente-Maritime)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Environnement d'une motte castrale du XIe au XVe siècle à Saint-Christophe (Charente-Maritime)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Linlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquitania</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03202073v1</w:t>
+              <w:t xml:space="preserve">Actes de colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Chauvigny, France. pp.307-313</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01146043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécropole des Champs-Rougis, Muron, Charente-Maritime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La céramique du haut Moyen Age en Poitou-Charentes : état des connaissances. VIe-Xe s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquitania</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03202094v1</w:t>
+              <w:t xml:space="preserve">Luc Bourgeois dir., Wisigoths et Francs. Autour de la bataille de Vouillé (507). Recherches récentes sur le haut Moyen Age dans le Centre-Ouest de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Archéologie Mérovingienne, Sep 2007, Poitiers, France. pp.263-278</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la légende à l’histoire : le prieuré Sainte-Sonne de Chadenac (Charente-Maritime)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Farago-Székérès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monastères entre Loire et Charente, Actes du colloque Archéologie monastique en pays charentais. Bilan, exemples et perspectives, 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Saintes - Saint-Amand-de-Boixe, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pichets très décorés du Haut-Poitou au XIIIe siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le quartier du Fort à Saint-Benoît-du-Sault (Indre), résultats du diagnostic d’archéologie préventive de novembre 2020. Première partie : les questions d’urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Yvernault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Delémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Holzem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Desplat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de Beauvais « La céramique très décorée dans l’Europe du Nord-Ouest (XIIème-XVème siècle) : 30 ans après le colloque de Douai »</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05504592v1</w:t>
+              <w:t xml:space="preserve">Revue de l’Académie du Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025, pp.13-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05205523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique médiévale de Poitiers (IXe siècle-XVe siècle)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Du beurre breton à Poitiers : l’exemple des grès estampés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Champagne</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle ReMED</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05543716v1</w:t>
+              <w:t xml:space="preserve">Bulletin de l’Association des Archéologues du Poitou et des Charentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50, pp.85-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04610803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du beurre breton à Poitiers : l’exemple des grès estampés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Deux latrines comblées aux XIVe- XVe siècles associées aux maisons canoniales du chapitre cathédral de Limoges (Haute-Vienne) : un abondant et luxueux mobilier céramique, entre production locale et importation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Billy</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maniquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée archéologique du Poitou et des Charentes</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-04611478v1</w:t>
+              <w:t xml:space="preserve">Travaux d'archéologie limousine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37, pp.107-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du beurre breton à Poitiers : l’exemple des grès estampés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Émergence et déplacement d’un pôle d’habitat entre le VIIe et le XIe siècle. Des héritages antiques à la réorganisation du village de Faye-sur-Ardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Villaverde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Emballages et étiquettes des marchandises dans l'Occident romain</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-04611289v1</w:t>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40, pp.120-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeopages.634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les céramiques importées à La Rochelle (Charente-Maritime) de la fin du XIVe siècle au XVIIIe siècle : un premier bilan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">De la céramique peinte attestée au IXe siècle en Poitou : Limbre « Rue de la Croix de Limbre», Migné-Auxances (Vienne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop : Les Céramiques allochtones dans les ports de la façade atlantique française aux périodes médiévale et moderne</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31, pp.361-371. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04611252v1</w:t>
+                <w:t xml:space="preserve">⟨10.3406/aquit.2015.1467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disparaître ou s’adapter : les ports médiévaux de Beaugeay et d’Esnandes face au colmatage des marais charentais</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+                <w:t xml:space="preserve">Des vivants et des morts à « La Grande Sablière » à Buxerolles (Vienne) au Néolithique puis au Moyen Âge : premières données de la fouille préventive menée en 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Merleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Vacher</w:t>
+                <w:t xml:space="preserve">Bertrand Poissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Bonnin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grégor Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Farago-Szekeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Homer 2021, Archéologie des peuplements littoraux et des interactions Homme/Milieu en Atlantique nord équateur</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-04611864v1</w:t>
+              <w:t xml:space="preserve">Bulletin de l’Association des Archéologues du Poitou et des Charentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44, pp.7-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disparaître ou s’adapter : les ports médiévaux de Beaugeay et d’Esnandes face au colmatage des marais charentais (Charente-Maritime)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le site de la vallée de Faye à Villiers-en-Plaine (Deux-Sèvres): enclos et cimetière du Haut Moyen Age, habitat du XIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Bambagioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Farago-Szekeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeology Of Coastal Settlements / Archéologie des peuplements littoraux HOMER 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquitania - Supplément</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25, pp.233-291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.59641/vv634yh⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05533482v1</w:t>
+                <w:t xml:space="preserve">hal-01646314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dépotoir témoin d’une occupation du haut Moyen Âge inédite dans la nécropole Saint-Martin de Brive (Corrèze)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Baudry</w:t>
+                <w:t xml:space="preserve">From the Near East to the Far West : an oriental ceramic fragment discovered in a residence of the Counts of Angoulême (Charente, France), late 10th - early 11th century.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Clavel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bruce Velde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blandine Larmignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chercher la petite bête. L’animal au haut Moyen Âge : 37</w:t>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">hal-03047207v1</w:t>
+              <w:t xml:space="preserve">Al-Masaq Islam and the Medieval Mediterranean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (1), pp.3-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09503110802704387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00596025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pêche à pied au haut Moyen Âge sur les côtes charentaises : l'exemple des coquillages et des crabes de Beaugeay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le site du Risquetout (Saint-Viance, Corrèze), témoin de la vie rurale des XIIe-XIIIe s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Mougne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Milor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cherchez la petite bête. L’animal au haut Moyen Âge : 37</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Travaux d'archéologie limousine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29, pp.69-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219738v1</w:t>
+                <w:t xml:space="preserve">hal-03202041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanence de la céramique non tournée en territoire picton du Haut-Empire à la fin du haut Moyen Âge : un phénomène d’ampleur lié à un terroir</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Thébaud</w:t>
+                <w:t xml:space="preserve">Saint-Georges-des-Coteaux « la Zac des Coteaux » (Charente-Maritime) la céramique du haut Moyen Age (VIe-début IXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Landreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+                <w:t xml:space="preserve">Frédéric Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les céramiques non tournées en Gaule romaine dans leur contexte social, économique et culturel : entre tradition et innovation</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01589508v1</w:t>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.213-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aquit.2009.1187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement d'une motte castrale du XIe au XVe siècle à Saint-Christophe (Charente-Maritime)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le site de la vallée de Faye à Villiers-en-Plaine (Deux-Sèvres) : enclos et cimetière du haut Moyen Âge, habitat du XIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Bambagioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Farago-Szekeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de colloque</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-01146043v1</w:t>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.233-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aquit.2009.1188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00608203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le château Vauclerc : symbole du pouvoir royal à La Rochelle (Charente-Maritime, XIIe-XIVe siècle)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les structures agraires carolingiennes (IXe-Xe siècles) du site de la Thibeauderie (Peyrat de Bellac, Haute-Vienne).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Nibodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de colloque</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-01146130v1</w:t>
+              <w:t xml:space="preserve">Travaux d'archéologie limousine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Mémoires publiés par l'Association française d'archéologie mérovingienne ; 22, 27, pp.125-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00347372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la légende à l'histoire : le prieuré Sainte-Sonne de Chadenac (Charente-Maritime)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La céramique de l’habitat médiéval de La Laigne « Le pré du château » (Charente-Maritime)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologique monastique en pays charentais. Bilan, exemples et perspectives</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-00925073v1</w:t>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20, pp.357-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aquit.2004.1389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique du haut Moyen Age en Poitou-Charentes : état des connaissances. VIe-Xe s.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La nécropole des Champs-Rougis, Muron, Charente-Maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Codina I Reina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Luc Bourgeois dir., Wisigoths et Francs. Autour de la bataille de Vouillé (507). Recherches récentes sur le haut Moyen Age dans le Centre-Ouest de la France</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03201785v1</w:t>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 13, pp.105-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aquit.1995.1204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beaugeay, rue de l'Église, des aménagements portuaires médiévaux inédits en bordure du marais de Brouage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pont-Tricoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éric Normand; Alain Champagne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l'eau, du sel et des hommes : le marais charentais au Moyen Âge et à l'époque moderne : histoire, archéologie, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-117, 2024, Archéologie et culture, 978-2-7535-9648-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la légende à l’histoire : le prieuré Sainte-Sonne de Chadenac (Charente-Maritime)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Vivier; Anne Autissier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monastères entre Loire et Charente, Actes du colloque Archéologie monastique en pays charentais. Bilan, exemples et perspectives, 2013</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03201816v1</w:t>
+              <w:t xml:space="preserve">Evolution d’un souterrain médiéval en milieu rural (IXe-XVe siècle). La Tourette de Luché à Varennes (Saint-Martin-La-Pallu, Vienne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dossier 26, APC (Association des Publications Chauvinoises), pp.183-198, 2022, 979-10-90534-75-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Maison-Dieu de Montmorillon (86). Résultats du diagnostic archéologique réalisé en 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Calmettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bruno Tabuteau dir., Archéologie hospitalière en France du Moyen Âge aux Temps modernes. Actes du symposium de Limoges (23-24 octobre 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 36, Publication du CAHMER (Centre d'Archéologie et d'Histoire Médiévales des Etablissements Religieux), pp.175-218, 2022, Histoire Médiévale &amp; Archéologie, 979-10-93309-07-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les périodes de transition l’exemple des 10e et 12e s. en Poitou feu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FERAC. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La céramique médiévale et moderne du Centre-Ouest de la France, transformation des aires culturelles dans la longue durée (6e – 19e S.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 79, , 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04610960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cloches de cuisson médiévales en terre cuite chamottée (9e-13e siècles). Retour sur une forme équivoque du répertoire médiéval : le couvre-feu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Husi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La céramique médiévale et moderne du Bassin de la Loire Moyenne, transformation des aires culturelles dans la longue durée (6e – 19e s.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 79, , 2022, Suppléments à la Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04611141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notice 31 : Sainte-Hermine (Vendée), Le Champ de Lise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Henigfeld. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La céramique dans les Pays de la Loire et en Bretagne. De la fin du Xe siècle au début du XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tome 2 - Notices, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.487-498, 2021, Archéologie &amp; Culture, 978-2-7535-8172-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disparaître ou s’adapter : les ports médiévaux de Beaugeay et d’Esnandes face au colmatage des marais charentais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archaeology Of Coastal Settlements And Human/Environment Interactions In The Atlantic North Of The Equator / Archéologie des peuplements littoraux et des interactions Homme/Milieu en Atlantique nord équateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidestone Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.291-301, 2021, 978-9-4642-6341-1 / 978-9-4642-6342-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04611864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notice 30 : Maillezais (Vendée), Abbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Henigfeld. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La céramique dans les Pays de la Loire et en Bretagne. De la fin du Xe siècle au début du XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tome 2 - Notices, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.465-486, 2021, Archéologie &amp; Culture, 978-2-7535-8172-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIVIER D. dir., Deux habitats troglodytiques des XIIIe-XIVe siècles à Mirebeau (Vienne), Dossier 18, Association des Publications Chauvinoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dossier 18, , pp.62-75, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moulin du milieu - Niort (catalogue de l’exposition, 17 juin 2017 au 31 déc. 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geste éditions, pp.106-109, 2017, 978-2-36746-911-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05573403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exemple d’une vidange de latrines du XVIe siècle dans le jardin de Mme la Prieure, Abbaye Sainte-Croix, Poitiers (Vienne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Paris-Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions universitaires de Dijon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RAVOIRE (F.), HORRY (A.)., Faïences et majoliques du XVe au XVIIe siècle, Table ronde, Sens 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.143-156, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limoges : chrono-typologie de la céramique et approvisionnement de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HUSI (Ph.) dir., La céramique du haut Moyen Âge dans le bassin de la Loire moyenne : de la chrono-typologie aux aires culturelles, supplément n°49 à la RACF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 49, pp.191-215, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le haut-Poitou : encore la Loire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HUSI (Ph.) Dir., La céramique du haut Moyen Âge dans le Centre-Ouest de la France : de la chrono-typologie aux aires culturelles, supplément n°49 à la RACF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 49, pp.137-163, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prieuré Sainte-Sonne de Chadenac (Charente-Maritime) : de la légende à l’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Farago-Székérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Treffort, Cécile et Brudy, Pascale. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monastères entre Loire et Charente, actes du colloque de Saintes et Saint-Amant-de-Boixe, 31 mars-2 avril 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, 25-26 et pl. 1-2, 2013, Archéologie et culture</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique du haut Moyen Âge en Poitou-Charentes : état des connaissances, Ve-Xe siècles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Bourgeois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wisigoths et Francs autour de la bataille de Vouillé (507) : recherches récentes sur le haut Moyen Âge dans le Centre-Ouest de la France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française d'archéologie mérovingienne, n.p., 2010, Mémoires publiés par l'Association française d'archéologie mérovingienne ; 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00347369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un fragment de vaisselle proche-orientale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Velde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Bourgeois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une résidence des comtes d'Angoulême autour de l'an mil : le castrum d'Andone (Villejoubert, Charente) : fouilles d'André Debord (1971-1995).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRAHM, pp.307-308, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00614821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vaisselle céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications du CRAHM. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BOURGEOIS (L.) dir., Une résidence des comtes d’Angoulême autour de l’an Mil. Le castrum d’Andone (cne de Villejoubert, Charente), Publication des fouilles d’André DEBORD (1971-1995)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.275-306, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique médiévale de Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HUSI (Ph.) dir., La céramique médiévale et moderne du Centre-Ouest de la France (11e-17e siècle), chrono-typologie de la céramique et approvisionnement de la vallée de la Loire moyenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, FERACF, pp.67-78, 2003, supplément à la Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Genis-d'Hiersac, la Motteluche (Charente, 16), Rapport de prospection thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Bourroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CESCM. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05281156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niort (79), rue des Tournelles, le cimetière paroissial médiéval de Saint-Florent [Rapport de fouille]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Farago-Szekeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dandurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geneviève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP Nouvelle-Aquitaine et Outre-mer. 2024, 2 vol. (303, 457 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05514593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le palais comtal de Poitiers et ses abords (IXe - XVIe s.) : rapport intermédiaire de PCR et fouille programmée 2022 - Poitiers, Vienne (86)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Andrault-Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Borvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Corfmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CESCM. 2023, 347 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05280701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Benoît-du-Sault (Indre). Aménagement du centre ancien, phase 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Yvernault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Delémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Holzem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2023, pp.216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niort (79) Parc naturel urbain de la Sèvre niortaise, boulevard Main - Phase 1 : Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dandurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP Nouvelle-Aquitaine et Outre-mer. 2023, 177 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05514658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle-Aquitaine, Charente, Baignes-Sainte-Radegonde, 6, route de la Croix Bussay, le Portail. Une occupation antique et un site fossoyé médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pelmoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Larmignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap NAOM. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Pompain (79) Place de l'Espéranto, place de l'Église</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Loeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lagane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Bambagioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GSO. 2022, pp.108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04621866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ardin (79) Le Bourg - Aux origines d'Ardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lavoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Farago-Szekeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GSO. 2022, pp.929</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04621905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le palais comtal de Poitiers et ses abords (IXe-XVIe s.), Rapport intermédiaire de PCR et fouille programmée 2020 et 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Andrault-Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Arles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OA 207291, CESCM (Poitiers). 2022, 436 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04645843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Rochelle (17), 6, rue Albert 1er et 37, rue du Collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Arqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Nibodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GSO. 2021, pp.98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04621547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Haut-Clairvaux, morphogenèse d’un pôle châtelain entre Poitou, Anjou et Touraine (XIe-XVIe s.)., Rapport final d’activité du PCR 2017-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Borvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenhaël Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CESCM (Poitiers). 2021, 440 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04645877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Jean-d'Angély (17), 22-24 rue de la Tour Ronde et rue du Palais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Larmignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GSO. 2021, pp.74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04621633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pessines (17) 19 rue Saint-Gilles - Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Nibodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2020, 45 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05515676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niort (79), Place Denfert-Rochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Larmignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bakkal-Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bâty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GSO. 2020, 86 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04621434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le palais comtal de Poitiers et ses abords (IXe-XVIe s.). Rapport d'année probatoire de PCR 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Andrault-Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CESCM (Poitiers). 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02965901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les céramiques de raffinage du sucre en France : émergences et diffusions de part et d'autre de l'Atlantique, du XVIe au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2020, 452 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villiers-en-Plaine (79) 44 route de Niort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Bambagioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GSO. 2020, pp.65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04621475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Haut-Clairvaux, morphogenèse d’un pôle châtelain entre Poitou, Anjou et Touraine (XIe-XVIe s.).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Arles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bouvart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA Poitou-Charentes; CESCM (Poitiers). 2020, 251 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04646008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les céramiques de raffinage du sucre en France : émergences et diffusions de part et d'autre de l'Atlantique, du XVIe au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2019, pp.437</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les céramiques de raffinage du sucre en France : émergences et diffusions de part et d'autre de l'Atlantique, du XVIe au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture. 2018, 363 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les occupations entre terre et marais sur la presqu’île des Pierres Closes. Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine; INRAP Grand-Sud-Ouest. 2017, pp.600</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les céramiques de raffinage du sucre en France : émergences et diffusions de part et d'autre de l'Atlantique, du XVIe au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2017, 364 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Limites et périphéries de Saintes antique : évolution topographique entre le Ier siècle a.C. et le Vème siècle p.C. » (No limit), Bilan 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Baigl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Maratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Baigl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ephrem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine. 2016, 795 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en défense du port de La Rochelle et de ses abords (XIVe-XXe siècles) : l’enceinte du Gabut (Charente-Maritime, Nouvelle-Aquitaine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Nibodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Barme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. , 420 p., 2024, Documents d’archéologie préventive 44, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34692/v26y-5t77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique médiévale et moderne du bassin de la Loire moyenne, chrono-typologie et transformation des aires culturelles dans la longue durée (6e—19e s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Husi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FERAC. , 79, 2022, Suppléments à la revue Archéologique du Centre de la France, URL : https://ceramedvaldeloire.huma-num.fr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puygarreau-Sud et Les Jardins du Puygarreau : nouveaux éléments pour la connaissance de la genèse du quartier (Poitou-Charentes, Vienne, Poitiers)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. , 2022, Documents d’archéologie préventive 23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34692/xeja-n945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (22)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niort (79), rue des Tournelles, le cimetière paroissial médiéval de Saint-Florent [Rapport de fouille]</w:t>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">halshs-05514593v1</w:t>
+                <w:t xml:space="preserve">Une occupation inédite dans la nécropole Saint-Martin de Brive (Corrèze) : nouvelles données sur l'alimentation au haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Larmignat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 12-13 mai 2017. Résumés des communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.38-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le palais comtal de Poitiers et ses abords (IXe - XVIe s.) : rapport intermédiaire de PCR et fouille programmée 2022 - Poitiers, Vienne (86)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Corfmat</w:t>
+                <w:t xml:space="preserve">La collégiale Saint-Martin de Brive, 15 siècles d'histoire dévoilés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Lagorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Duneufjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CESCM. 2023, 347 p</w:t>
-[...3881 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.38-39</w:t>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955654v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Civaux « Champ Doucet » : une production céramique du VIe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFECAG, Actes du Congrès de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId189"/>
+      <w:footerReference w:type="default" r:id="rId200"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7705,51 +8110,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5AF1907"/>
+    <w:nsid w:val="52905EDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7936,51 +8341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigitte-vequaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05725463X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205523v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte V&#233;quaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610803v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Billy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03201996v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maniquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438636v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poissonnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03201945v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martins" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2015.1467" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646314v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bambagioni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourgeois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03202041v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Milor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596025v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Velde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09503110802704387" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03201789v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2009.1187" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608203v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2009.1188" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347372v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03202073v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2004.1389" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03202094v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Codina I Reina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.1995.1204" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504592v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desplat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543716v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611478v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611289v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611252v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611864v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vacher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bonnin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533482v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/vv634yh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047207v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Larmignat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03219738v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589508v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Th&#233;baud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146043v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Linlaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146130v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nibodeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925073v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03201785v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03201816v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Sz&#233;k&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04488472v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Nibodeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Barme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/v26y-5t77" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761463v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coulon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03549830v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xeja-n945" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514593v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280701v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prouteau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrault-Schmitt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Armand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corfmat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190247v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514658v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621905v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lavoix" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645843v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Besson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483527v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pelmoine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Gaillard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621866v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loeuil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lagane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645877v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Buisson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauveau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenha&#235;l Georget" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621633v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bernard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mangeon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621547v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Arqu&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03202603v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pauly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chiron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621475v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pellissier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04646008v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouvart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruno" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965901v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Belliard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Favreau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ferrari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515676v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621434v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bakkal-Lagarde" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#226;ty" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535707v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Caillet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02450448v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535749v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02547377v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giraud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560534v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baigl" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maratier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baigl" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003294v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pont-Tricoire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9875/de-l-eau-du-sel-et-des-hommes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04103995v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calmettes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04104023v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611141v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610960v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685866v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685864v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grenouilleau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03202016v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03201978v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paris-Poulain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03201928v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03201932v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088707v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347369v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03202047v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614821v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03202086v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01955654v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03201791v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigitte-vequaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05725463X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504592v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte V&#233;quaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desplat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543716v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611478v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Billy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611289v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611252v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533482v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vacher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bonnin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/vv634yh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03219738v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047207v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Larmignat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589508v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Th&#233;baud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925073v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourgeois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146130v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Nibodeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146043v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Linlaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03201785v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03201816v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Sz&#233;k&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205523v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610803v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03201996v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maniquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vallet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587068v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villaverde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.634" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03201945v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2015.1467" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438636v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poissonnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646314v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bambagioni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Velde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09503110802704387" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03202041v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Milor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03201789v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2009.1187" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608203v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2009.1188" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347372v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03202073v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2004.1389" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03202094v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Codina I Reina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.1995.1204" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003294v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pont-Tricoire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9875/de-l-eau-du-sel-et-des-hommes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04104023v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04103995v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calmettes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610960v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611141v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685866v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611864v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://homer2020.sciencesconf.org/resource/page/id/20" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685864v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grenouilleau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03202016v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573403v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03201978v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paris-Poulain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03201928v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03201932v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088707v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347369v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614821v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03202047v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03202086v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05281156v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pelletier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Bourroux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514593v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280701v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prouteau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrault-Schmitt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Armand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corfmat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190247v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514658v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483527v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pelmoine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Gaillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621866v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loeuil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lagane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621905v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lavoix" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645843v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arles" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Besson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621547v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Arqu&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645877v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Buisson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauveau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenha&#235;l Georget" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621633v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bernard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mangeon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515676v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621434v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bakkal-Lagarde" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#226;ty" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965901v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Belliard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Favreau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ferrari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03202603v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pauly" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chiron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621475v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pellissier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04646008v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouvart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruno" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535707v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Caillet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02450448v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02547377v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giraud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535749v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560534v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baigl" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maratier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baigl" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04488472v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Barme" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/v26y-5t77" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761463v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coulon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03549830v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xeja-n945" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01955654v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587032v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lagorsse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duneufjardin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03201791v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>