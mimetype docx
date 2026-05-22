--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -132,7537 +132,7537 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le quartier du Fort à Saint-Benoît-du-Sault (Indre), résultats du diagnostic d’archéologie préventive de novembre 2020. Première partie : les questions d’urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Yvernault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Delémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Holzem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l’Académie du Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025, pp.13-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05205523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du beurre breton à Poitiers : l’exemple des grès estampés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l’Association des Archéologues du Poitou et des Charentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50, pp.85-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04610803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux latrines comblées aux XIVe- XVe siècles associées aux maisons canoniales du chapitre cathédral de Limoges (Haute-Vienne) : un abondant et luxueux mobilier céramique, entre production locale et importation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maniquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux d'archéologie limousine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37, pp.107-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émergence et déplacement d’un pôle d’habitat entre le VIIe et le XIe siècle. Des héritages antiques à la réorganisation du village de Faye-sur-Ardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Villaverde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40, pp.120-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeopages.634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la céramique peinte attestée au IXe siècle en Poitou : Limbre « Rue de la Croix de Limbre», Migné-Auxances (Vienne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31, pp.361-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aquit.2015.1467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des vivants et des morts à « La Grande Sablière » à Buxerolles (Vienne) au Néolithique puis au Moyen Âge : premières données de la fouille préventive menée en 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Merleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Poissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégor Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Farago-Szekeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l’Association des Archéologues du Poitou et des Charentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44, pp.7-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le site de la vallée de Faye à Villiers-en-Plaine (Deux-Sèvres): enclos et cimetière du Haut Moyen Age, habitat du XIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Bambagioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Farago-Szekeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquitania - Supplément</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25, pp.233-291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le site du Risquetout (Saint-Viance, Corrèze), témoin de la vie rurale des XIIe-XIIIe s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Milor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux d'archéologie limousine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29, pp.69-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the Near East to the Far West : an oriental ceramic fragment discovered in a residence of the Counts of Angoulême (Charente, France), late 10th - early 11th century.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Velde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Al-Masaq Islam and the Medieval Mediterranean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (1), pp.3-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09503110802704387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00596025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Georges-des-Coteaux « la Zac des Coteaux » (Charente-Maritime) la céramique du haut Moyen Age (VIe-début IXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.213-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aquit.2009.1187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le site de la vallée de Faye à Villiers-en-Plaine (Deux-Sèvres) : enclos et cimetière du haut Moyen Âge, habitat du XIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Bambagioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Farago-Szekeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.233-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aquit.2009.1188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00608203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les structures agraires carolingiennes (IXe-Xe siècles) du site de la Thibeauderie (Peyrat de Bellac, Haute-Vienne).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux d'archéologie limousine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Mémoires publiés par l'Association française d'archéologie mérovingienne ; 22, 27, pp.125-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00347372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique de l’habitat médiéval de La Laigne « Le pré du château » (Charente-Maritime)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20, pp.357-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aquit.2004.1389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nécropole des Champs-Rougis, Muron, Charente-Maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Codina I Reina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 13, pp.105-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aquit.1995.1204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pichets très décorés du Haut-Poitou au XIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Desplat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de Beauvais « La céramique très décorée dans l’Europe du Nord-Ouest (XIIème-XVème siècle) : 30 ans après le colloque de Douai »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Service archéologique municipal de Beauvais; Lauriane Miellé, Service archéologique municipal de Beauvais; Sandrine Mouny, Université de Picardie; Vaïana Vincent, Inrap, CRAHAM UMR 6273, Jun 2025, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique médiévale de Poitiers (IXe siècle-XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle ReMED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESCM, Nov 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du beurre breton à Poitiers : l’exemple des grès estampés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée archéologique du Poitou et des Charentes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Archéologues du Poitou et des Charentes; Musée des Tumulus de Bougon La Chapelle, May 2022, Bougon, France</w:t>
+              <w:t xml:space="preserve">Colloque Emballages et étiquettes des marchandises dans l'Occident romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hellénisation et romanisation dans le monde antique (Laboratoire HeRMA - UR 15071 - Université de Poitiers), Jun 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04611478v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04611289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du beurre breton à Poitiers : l’exemple des grès estampés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Emballages et étiquettes des marchandises dans l'Occident romain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hellénisation et romanisation dans le monde antique (Laboratoire HeRMA - UR 15071 - Université de Poitiers), Jun 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journée archéologique du Poitou et des Charentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Archéologues du Poitou et des Charentes; Musée des Tumulus de Bougon La Chapelle, May 2022, Bougon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04611289v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04611478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les céramiques importées à La Rochelle (Charente-Maritime) de la fin du XIVe siècle au XVIIIe siècle : un premier bilan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop : Les Céramiques allochtones dans les ports de la façade atlantique française aux périodes médiévale et moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Michel de Boüard CRAHAM (UMR 6273 - CNRS - Université de Caen Normandie), Oct 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04611252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disparaître ou s’adapter : les ports médiévaux de Beaugeay et d’Esnandes face au colmatage des marais charentais (Charente-Maritime)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International conference HOMER : Archaeology Of Coastal Settlements / Archéologie des peuplements littoraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Catherine Dupont; Anna Baudry; Marie-Yvane Daire, Sep 2021, Le Château d'Oléron, France. pp.291-301, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.59641/vv634yh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pêche à pied au haut Moyen Âge sur les côtes charentaises : l'exemple des coquillages et des crabes de Beaugeay</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un dépotoir témoin d’une occupation du haut Moyen Âge inédite dans la nécropole Saint-Martin de Brive (Corrèze)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Vacher</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Larmignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cherchez la petite bête. L’animal au haut Moyen Âge : 37</w:t>
+              <w:t xml:space="preserve">Chercher la petite bête. L’animal au haut Moyen Âge : 37</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> journées internationales d’archéologie mérovingienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Stéphanie Desbrosse-Degobertière; Marie-Cécile Truc, Oct 2016, Saint-Dizier, France. pp.315-324</w:t>
+              <w:t xml:space="preserve">, Stéphanie Desbrosse-Degobertière; Marie-Cécile Truc, Oct 2016, Saint-Dizier, France. pp.207-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219738v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dépotoir témoin d’une occupation du haut Moyen Âge inédite dans la nécropole Saint-Martin de Brive (Corrèze)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La pêche à pied au haut Moyen Âge sur les côtes charentaises : l'exemple des coquillages et des crabes de Beaugeay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blandine Larmignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chercher la petite bête. L’animal au haut Moyen Âge : 37</w:t>
+              <w:t xml:space="preserve">Cherchez la petite bête. L’animal au haut Moyen Âge : 37</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> journées internationales d’archéologie mérovingienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Stéphanie Desbrosse-Degobertière; Marie-Cécile Truc, Oct 2016, Saint-Dizier, France. pp.207-214</w:t>
+              <w:t xml:space="preserve">, Stéphanie Desbrosse-Degobertière; Marie-Cécile Truc, Oct 2016, Saint-Dizier, France. pp.315-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047207v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permanence de la céramique non tournée en territoire picton du Haut-Empire à la fin du haut Moyen Âge : un phénomène d’ampleur lié à un terroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les céramiques non tournées en Gaule romaine dans leur contexte social, économique et culturel : entre tradition et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Paris, France. p. 85-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la légende à l'histoire : le prieuré Sainte-Sonne de Chadenac (Charente-Maritime)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Environnement d'une motte castrale du XIe au XVe siècle à Saint-Christophe (Charente-Maritime)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Linlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologique monastique en pays charentais. Bilan, exemples et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Saintes/ Saint-Amant-de-Boixe, France. pp.25-36</w:t>
+              <w:t xml:space="preserve">Actes de colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Chauvigny, France. pp.307-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00925073v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01146043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le château Vauclerc : symbole du pouvoir royal à La Rochelle (Charente-Maritime, XIIe-XIVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Nibodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Chauvigny, France. pp.491-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01146130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement d'une motte castrale du XIe au XVe siècle à Saint-Christophe (Charente-Maritime)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">De la légende à l'histoire : le prieuré Sainte-Sonne de Chadenac (Charente-Maritime)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Farago-Szekeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Linlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Chauvigny, France. pp.307-313</w:t>
+              <w:t xml:space="preserve">Archéologique monastique en pays charentais. Bilan, exemples et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Saintes/ Saint-Amant-de-Boixe, France. pp.25-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01146043v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00925073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique du haut Moyen Age en Poitou-Charentes : état des connaissances. VIe-Xe s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Luc Bourgeois dir., Wisigoths et Francs. Autour de la bataille de Vouillé (507). Recherches récentes sur le haut Moyen Age dans le Centre-Ouest de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Archéologie Mérovingienne, Sep 2007, Poitiers, France. pp.263-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la légende à l’histoire : le prieuré Sainte-Sonne de Chadenac (Charente-Maritime)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Farago-Székérès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monastères entre Loire et Charente, Actes du colloque Archéologie monastique en pays charentais. Bilan, exemples et perspectives, 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Saintes - Saint-Amand-de-Boixe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Rapport (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le quartier du Fort à Saint-Benoît-du-Sault (Indre), résultats du diagnostic d’archéologie préventive de novembre 2020. Première partie : les questions d’urbanisme</w:t>
-[...96 lines deleted...]
-                <w:t xml:space="preserve">halshs-05205523v1</w:t>
+                <w:t xml:space="preserve">Niort (79), rue des Tournelles, le cimetière paroissial médiéval de Saint-Florent [Rapport de fouille]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Farago-Szekeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dandurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geneviève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP Nouvelle-Aquitaine et Outre-mer. 2024, 2 vol. (303, 457 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05514593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du beurre breton à Poitiers : l’exemple des grès estampés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Saint-Genis-d'Hiersac, la Motteluche (Charente, 16), Rapport de prospection thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Bourroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">halshs-04610803v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CESCM. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05281156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux latrines comblées aux XIVe- XVe siècles associées aux maisons canoniales du chapitre cathédral de Limoges (Haute-Vienne) : un abondant et luxueux mobilier céramique, entre production locale et importation</w:t>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">hal-03201996v1</w:t>
+                <w:t xml:space="preserve">Le palais comtal de Poitiers et ses abords (IXe - XVIe s.) : rapport intermédiaire de PCR et fouille programmée 2022 - Poitiers, Vienne (86)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Andrault-Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Borvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Corfmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CESCM. 2023, 347 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05280701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émergence et déplacement d’un pôle d’habitat entre le VIIe et le XIe siècle. Des héritages antiques à la réorganisation du village de Faye-sur-Ardin</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saint-Benoît-du-Sault (Indre). Aménagement du centre ancien, phase 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Yvernault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Delémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Holzem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05587068v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2023, pp.216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la céramique peinte attestée au IXe siècle en Poitou : Limbre « Rue de la Croix de Limbre», Migné-Auxances (Vienne)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Niort (79) Parc naturel urbain de la Sèvre niortaise, boulevard Main - Phase 1 : Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dandurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-03201945v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP Nouvelle-Aquitaine et Outre-mer. 2023, 177 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05514658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des vivants et des morts à « La Grande Sablière » à Buxerolles (Vienne) au Néolithique puis au Moyen Âge : premières données de la fouille préventive menée en 2013</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Ardin (79) Le Bourg - Aux origines d'Ardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lavoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Farago-Szekeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-02438636v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GSO. 2022, pp.929</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04621905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de la vallée de Faye à Villiers-en-Plaine (Deux-Sèvres): enclos et cimetière du Haut Moyen Age, habitat du XIe siècle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Farago-Szekeres</w:t>
+                <w:t xml:space="preserve">Le palais comtal de Poitiers et ses abords (IXe-XVIe s.), Rapport intermédiaire de PCR et fouille programmée 2020 et 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Andrault-Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Arles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-01646314v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">OA 207291, CESCM (Poitiers). 2022, 436 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04645843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Near East to the Far West : an oriental ceramic fragment discovered in a residence of the Counts of Angoulême (Charente, France), late 10th - early 11th century.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Saint-Pompain (79) Place de l'Espéranto, place de l'Église</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Loeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lagane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">halshs-00596025v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Bambagioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GSO. 2022, pp.108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04621866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site du Risquetout (Saint-Viance, Corrèze), témoin de la vie rurale des XIIe-XIIIe s.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Chaumeil</w:t>
+                <w:t xml:space="preserve">Nouvelle-Aquitaine, Charente, Baignes-Sainte-Radegonde, 6, route de la Croix Bussay, le Portail. Une occupation antique et un site fossoyé médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pelmoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Milor</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">hal-03202041v1</w:t>
+                <w:t xml:space="preserve">Blandine Larmignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap NAOM. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Georges-des-Coteaux « la Zac des Coteaux » (Charente-Maritime) la céramique du haut Moyen Age (VIe-début IXe siècle)</w:t>
-[...66 lines deleted...]
-                <w:t xml:space="preserve">hal-03201789v1</w:t>
+                <w:t xml:space="preserve">Le Haut-Clairvaux, morphogenèse d’un pôle châtelain entre Poitou, Anjou et Touraine (XIe-XVIe s.)., Rapport final d’activité du PCR 2017-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Borvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenhaël Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CESCM (Poitiers). 2021, 440 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04645877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de la vallée de Faye à Villiers-en-Plaine (Deux-Sèvres) : enclos et cimetière du haut Moyen Âge, habitat du XIe siècle</w:t>
-[...109 lines deleted...]
-                <w:t xml:space="preserve">halshs-00608203v1</w:t>
+                <w:t xml:space="preserve">Saint-Jean-d'Angély (17), 22-24 rue de la Tour Ronde et rue du Palais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Larmignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GSO. 2021, pp.74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04621633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les structures agraires carolingiennes (IXe-Xe siècles) du site de la Thibeauderie (Peyrat de Bellac, Haute-Vienne).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La Rochelle (17), 6, rue Albert 1er et 37, rue du Collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">halshs-00347372v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Arqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Nibodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GSO. 2021, pp.98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04621547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique de l’habitat médiéval de La Laigne « Le pré du château » (Charente-Maritime)</w:t>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-03202073v1</w:t>
+                <w:t xml:space="preserve">Les céramiques de raffinage du sucre en France : émergences et diffusions de part et d'autre de l'Atlantique, du XVIe au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2020, 452 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécropole des Champs-Rougis, Muron, Charente-Maritime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Villiers-en-Plaine (79) 44 route de Niort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Bambagioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GSO. 2020, pp.65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04621475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Haut-Clairvaux, morphogenèse d’un pôle châtelain entre Poitou, Anjou et Touraine (XIe-XVIe s.).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Arles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bouvart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA Poitou-Charentes; CESCM (Poitiers). 2020, 251 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04646008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le palais comtal de Poitiers et ses abords (IXe-XVIe s.). Rapport d'année probatoire de PCR 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Andrault-Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CESCM (Poitiers). 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02965901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pessines (17) 19 rue Saint-Gilles - Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03202094v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Nibodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2020, 45 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05515676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niort (79), Place Denfert-Rochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Larmignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bakkal-Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bâty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GSO. 2020, 86 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04621434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les céramiques de raffinage du sucre en France : émergences et diffusions de part et d'autre de l'Atlantique, du XVIe au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2019, pp.437</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les céramiques de raffinage du sucre en France : émergences et diffusions de part et d'autre de l'Atlantique, du XVIe au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture. 2018, 363 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les céramiques de raffinage du sucre en France : émergences et diffusions de part et d'autre de l'Atlantique, du XVIe au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2017, 364 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les occupations entre terre et marais sur la presqu’île des Pierres Closes. Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine; INRAP Grand-Sud-Ouest. 2017, pp.600</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Limites et périphéries de Saintes antique : évolution topographique entre le Ier siècle a.C. et le Vème siècle p.C. » (No limit), Bilan 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Baigl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Maratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Baigl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ephrem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine. 2016, 795 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en défense du port de La Rochelle et de ses abords (XIVe-XXe siècles) : l’enceinte du Gabut (Charente-Maritime, Nouvelle-Aquitaine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Nibodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Barme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. , 420 p., 2024, Documents d’archéologie préventive 44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/v26y-5t77⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique médiévale et moderne du bassin de la Loire moyenne, chrono-typologie et transformation des aires culturelles dans la longue durée (6e—19e s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Husi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FERAC. , 79, 2022, Suppléments à la revue Archéologique du Centre de la France, URL : https://ceramedvaldeloire.huma-num.fr</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puygarreau-Sud et Les Jardins du Puygarreau : nouveaux éléments pour la connaissance de la genèse du quartier (Poitou-Charentes, Vienne, Poitiers)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. , 2022, Documents d’archéologie préventive 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/xeja-n945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beaugeay, rue de l'Église, des aménagements portuaires médiévaux inédits en bordure du marais de Brouage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pont-Tricoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éric Normand; Alain Champagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'eau, du sel et des hommes : le marais charentais au Moyen Âge et à l'époque moderne : histoire, archéologie, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.91-117, 2024, Archéologie et culture, 978-2-7535-9648-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La Maison-Dieu de Montmorillon (86). Résultats du diagnostic archéologique réalisé en 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Calmettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution d’un souterrain médiéval en milieu rural (IXe-XVe siècle). La Tourette de Luché à Varennes (Saint-Martin-La-Pallu, Vienne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dossier 26, APC (Association des Publications Chauvinoises), pp.183-198, 2022, 979-10-90534-75-9</w:t>
+              <w:t xml:space="preserve">Bruno Tabuteau dir., Archéologie hospitalière en France du Moyen Âge aux Temps modernes. Actes du symposium de Limoges (23-24 octobre 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 36, Publication du CAHMER (Centre d'Archéologie et d'Histoire Médiévales des Etablissements Religieux), pp.175-218, 2022, Histoire Médiévale &amp; Archéologie, 979-10-93309-07-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104023v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Maison-Dieu de Montmorillon (86). Résultats du diagnostic archéologique réalisé en 2016</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Vivier; Anne Autissier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bruno Tabuteau dir., Archéologie hospitalière en France du Moyen Âge aux Temps modernes. Actes du symposium de Limoges (23-24 octobre 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 36, Publication du CAHMER (Centre d'Archéologie et d'Histoire Médiévales des Etablissements Religieux), pp.175-218, 2022, Histoire Médiévale &amp; Archéologie, 979-10-93309-07-1</w:t>
+              <w:t xml:space="preserve">Evolution d’un souterrain médiéval en milieu rural (IXe-XVe siècle). La Tourette de Luché à Varennes (Saint-Martin-La-Pallu, Vienne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dossier 26, APC (Association des Publications Chauvinoises), pp.183-198, 2022, 979-10-90534-75-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103995v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les périodes de transition l’exemple des 10e et 12e s. en Poitou feu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les cloches de cuisson médiévales en terre cuite chamottée (9e-13e siècles). Retour sur une forme équivoque du répertoire médiéval : le couvre-feu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">FERAC. </w:t>
+              <w:t xml:space="preserve">Philippe Husi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La céramique médiévale et moderne du Centre-Ouest de la France, transformation des aires culturelles dans la longue durée (6e – 19e S.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 79, , 2022</w:t>
+              <w:t xml:space="preserve">La céramique médiévale et moderne du Bassin de la Loire Moyenne, transformation des aires culturelles dans la longue durée (6e – 19e s.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 79, , 2022, Suppléments à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04610960v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04611141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cloches de cuisson médiévales en terre cuite chamottée (9e-13e siècles). Retour sur une forme équivoque du répertoire médiéval : le couvre-feu</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les périodes de transition l’exemple des 10e et 12e s. en Poitou feu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Philippe Husi. </w:t>
+              <w:t xml:space="preserve">FERAC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La céramique médiévale et moderne du Bassin de la Loire Moyenne, transformation des aires culturelles dans la longue durée (6e – 19e s.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 79, , 2022, Suppléments à la Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">La céramique médiévale et moderne du Centre-Ouest de la France, transformation des aires culturelles dans la longue durée (6e – 19e S.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 79, , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04611141v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04610960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice 31 : Sainte-Hermine (Vendée), Le Champ de Lise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Henigfeld. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La céramique dans les Pays de la Loire et en Bretagne. De la fin du Xe siècle au début du XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome 2 - Notices, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.487-498, 2021, Archéologie &amp; Culture, 978-2-7535-8172-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disparaître ou s’adapter : les ports médiévaux de Beaugeay et d’Esnandes face au colmatage des marais charentais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeology Of Coastal Settlements And Human/Environment Interactions In The Atlantic North Of The Equator / Archéologie des peuplements littoraux et des interactions Homme/Milieu en Atlantique nord équateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidestone Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.291-301, 2021, 978-9-4642-6341-1 / 978-9-4642-6342-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04611864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice 30 : Maillezais (Vendée), Abbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Henigfeld. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La céramique dans les Pays de la Loire et en Bretagne. De la fin du Xe siècle au début du XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome 2 - Notices, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.465-486, 2021, Archéologie &amp; Culture, 978-2-7535-8172-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIVIER D. dir., Deux habitats troglodytiques des XIIIe-XIVe siècles à Mirebeau (Vienne), Dossier 18, Association des Publications Chauvinoises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dossier 18, , pp.62-75, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moulin du milieu - Niort (catalogue de l’exposition, 17 juin 2017 au 31 déc. 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geste éditions, pp.106-109, 2017, 978-2-36746-911-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05573403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exemple d’une vidange de latrines du XVIe siècle dans le jardin de Mme la Prieure, Abbaye Sainte-Croix, Poitiers (Vienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Paris-Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions universitaires de Dijon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAVOIRE (F.), HORRY (A.)., Faïences et majoliques du XVe au XVIIe siècle, Table ronde, Sens 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.143-156, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limoges : chrono-typologie de la céramique et approvisionnement de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HUSI (Ph.) dir., La céramique du haut Moyen Âge dans le bassin de la Loire moyenne : de la chrono-typologie aux aires culturelles, supplément n°49 à la RACF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 49, pp.191-215, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le haut-Poitou : encore la Loire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HUSI (Ph.) Dir., La céramique du haut Moyen Âge dans le Centre-Ouest de la France : de la chrono-typologie aux aires culturelles, supplément n°49 à la RACF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 49, pp.137-163, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le prieuré Sainte-Sonne de Chadenac (Charente-Maritime) : de la légende à l’histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Farago-Székérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Treffort, Cécile et Brudy, Pascale. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monastères entre Loire et Charente, actes du colloque de Saintes et Saint-Amant-de-Boixe, 31 mars-2 avril 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, 25-26 et pl. 1-2, 2013, Archéologie et culture</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique du haut Moyen Âge en Poitou-Charentes : état des connaissances, Ve-Xe siècles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Bourgeois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wisigoths et Francs autour de la bataille de Vouillé (507) : recherches récentes sur le haut Moyen Âge dans le Centre-Ouest de la France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française d'archéologie mérovingienne, n.p., 2010, Mémoires publiés par l'Association française d'archéologie mérovingienne ; 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00347369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un fragment de vaisselle proche-orientale.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La vaisselle céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L. Bourgeois. </w:t>
+              <w:t xml:space="preserve">Publications du CRAHM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une résidence des comtes d'Angoulême autour de l'an mil : le castrum d'Andone (Villejoubert, Charente) : fouilles d'André Debord (1971-1995).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRAHM, pp.307-308, 2009</w:t>
+              <w:t xml:space="preserve">BOURGEOIS (L.) dir., Une résidence des comtes d’Angoulême autour de l’an Mil. Le castrum d’Andone (cne de Villejoubert, Charente), Publication des fouilles d’André DEBORD (1971-1995)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.275-306, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00614821v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vaisselle céramique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Un fragment de vaisselle proche-orientale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Velde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Publications du CRAHM. </w:t>
+              <w:t xml:space="preserve">L. Bourgeois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BOURGEOIS (L.) dir., Une résidence des comtes d’Angoulême autour de l’an Mil. Le castrum d’Andone (cne de Villejoubert, Charente), Publication des fouilles d’André DEBORD (1971-1995)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.275-306, 2009</w:t>
+              <w:t xml:space="preserve">Une résidence des comtes d'Angoulême autour de l'an mil : le castrum d'Andone (Villejoubert, Charente) : fouilles d'André Debord (1971-1995).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRAHM, pp.307-308, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03202047v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00614821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique médiévale de Poitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HUSI (Ph.) dir., La céramique médiévale et moderne du Centre-Ouest de la France (11e-17e siècle), chrono-typologie de la céramique et approvisionnement de la vallée de la Loire moyenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, FERACF, pp.67-78, 2003, supplément à la Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202086v1</w:t>
-              </w:r>
-[...3103 lines deleted...]
-                <w:t xml:space="preserve">hal-03549830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7680,103 +7680,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une occupation inédite dans la nécropole Saint-Martin de Brive (Corrèze) : nouvelles données sur l'alimentation au haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Larmignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 12-13 mai 2017. Résumés des communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7801,90 +7801,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La collégiale Saint-Martin de Brive, 15 siècles d'histoire dévoilés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Lagorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Duneufjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7951,51 +7951,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Civaux « Champ Doucet » : une production céramique du VIe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFECAG, Actes du Congrès de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8110,51 +8110,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52905EDA"/>
+    <w:nsid w:val="B2C8E7CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8341,51 +8341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigitte-vequaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05725463X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504592v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte V&#233;quaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desplat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543716v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611478v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Billy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611289v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611252v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533482v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vacher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bonnin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/vv634yh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03219738v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047207v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Larmignat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589508v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Th&#233;baud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925073v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourgeois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146130v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Nibodeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146043v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Linlaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03201785v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03201816v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Sz&#233;k&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205523v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610803v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03201996v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maniquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vallet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587068v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villaverde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.634" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03201945v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2015.1467" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438636v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poissonnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646314v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bambagioni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Velde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09503110802704387" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03202041v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Milor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03201789v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2009.1187" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608203v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2009.1188" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347372v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03202073v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2004.1389" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03202094v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Codina I Reina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.1995.1204" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003294v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pont-Tricoire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9875/de-l-eau-du-sel-et-des-hommes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04104023v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04103995v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calmettes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610960v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611141v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685866v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611864v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://homer2020.sciencesconf.org/resource/page/id/20" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685864v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grenouilleau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03202016v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573403v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03201978v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paris-Poulain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03201928v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03201932v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088707v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347369v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614821v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03202047v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03202086v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05281156v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pelletier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Bourroux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514593v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280701v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prouteau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrault-Schmitt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Armand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corfmat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190247v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514658v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483527v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pelmoine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Gaillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621866v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loeuil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lagane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621905v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lavoix" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645843v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arles" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Besson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621547v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Arqu&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645877v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Buisson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauveau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenha&#235;l Georget" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621633v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bernard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mangeon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515676v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621434v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bakkal-Lagarde" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#226;ty" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965901v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Belliard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Favreau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ferrari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03202603v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pauly" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chiron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621475v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pellissier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04646008v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouvart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruno" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535707v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Caillet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02450448v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02547377v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giraud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535749v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560534v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baigl" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maratier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baigl" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04488472v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Barme" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/v26y-5t77" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761463v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coulon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03549830v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xeja-n945" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01955654v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587032v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lagorsse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duneufjardin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03201791v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigitte-vequaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05725463X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205523v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte V&#233;quaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610803v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Billy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03201996v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maniquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587068v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villaverde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.634" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03201945v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martins" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2015.1467" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438636v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poissonnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646314v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bambagioni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourgeois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03202041v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Milor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596025v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Velde" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09503110802704387" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03201789v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2009.1187" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608203v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2009.1188" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347372v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03202073v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2004.1389" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03202094v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Codina I Reina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.1995.1204" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504592v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desplat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543716v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611289v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611478v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611252v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vacher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bonnin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/vv634yh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047207v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Larmignat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03219738v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589508v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Th&#233;baud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146043v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Linlaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146130v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Nibodeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925073v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03201785v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03201816v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Sz&#233;k&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514593v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05281156v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pelletier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Bourroux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280701v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prouteau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrault-Schmitt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Armand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corfmat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190247v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514658v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621905v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lavoix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645843v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Besson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621866v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loeuil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lagane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483527v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pelmoine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Gaillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645877v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Buisson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauveau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenha&#235;l Georget" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621633v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bernard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mangeon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621547v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Arqu&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03202603v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pauly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chiron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621475v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pellissier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04646008v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouvart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruno" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965901v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Belliard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Favreau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ferrari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515676v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621434v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bakkal-Lagarde" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#226;ty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535707v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Caillet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02450448v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535749v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02547377v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giraud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560534v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baigl" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maratier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baigl" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04488472v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Barme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/v26y-5t77" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761463v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coulon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03549830v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xeja-n945" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003294v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pont-Tricoire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9875/de-l-eau-du-sel-et-des-hommes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04103995v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calmettes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04104023v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611141v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610960v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685866v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611864v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://homer2020.sciencesconf.org/resource/page/id/20" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685864v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grenouilleau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03202016v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573403v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03201978v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paris-Poulain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03201928v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03201932v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088707v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347369v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03202047v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614821v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03202086v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01955654v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587032v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lagorsse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duneufjardin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03201791v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>