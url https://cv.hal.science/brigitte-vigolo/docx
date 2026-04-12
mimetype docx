--- v0 (2026-03-05)
+++ v1 (2026-04-12)
@@ -177,1457 +177,1457 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (109)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (110)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling Free Growth of Thin Films by Magnetron Sputtering for Blooming Microstructures</w:t>
+                <w:t xml:space="preserve">Detonation nanodiamonds with ultra-pure surfaces thanks to a combination of chlorine and fluorine gas treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+                <w:t xml:space="preserve">Killian Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Haye</w:t>
+                <w:t xml:space="preserve">Mélanie Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Muller</w:t>
+                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zafar Hussain Ibupoto</w:t>
+                <w:t xml:space="preserve">Sébastien Hupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah‐eddine Benrazzouq</w:t>
+                <w:t xml:space="preserve">Julien Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.e22071. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202522071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5TA08349D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05415614v1</w:t>
+                <w:t xml:space="preserve">hal-05542913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in MoS2 composites for electrocatalytic energy conversion: Synthesis, applications, and future perspectives in hydrogen, oxygen, nitorgen, and CO2 reactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Enabling Free Growth of Thin Films by Magnetron Sputtering for Blooming Microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zafar Hussain Ibupoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aliakbar Hassanpouryouzband</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah‐eddine Benrazzouq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2025.124582⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.e22071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202522071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05404375v1</w:t>
+                <w:t xml:space="preserve">hal-05415614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of advanced NiO-SiO2 nanocomposite with flower like morphology, abundant surface oxygen vacancies and enriched Ni 2+ ions for the efficient oxygen evolution reaction and asymmetric supercapacitor applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Advances in MoS2 composites for electrocatalytic energy conversion: Synthesis, applications, and future perspectives in hydrogen, oxygen, nitorgen, and CO2 reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafar Hussain Ibupoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Aftab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneela Tahira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ramesh Lal</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliakbar Hassanpouryouzband</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2026.120652⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 256, pp.124582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2025.124582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05521411v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced electrochemical performance via modified the surface properties, particle size and flower-like morphology of NiO nanostructures for the sensitive and selective nonenzymatic detection of uric acid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of advanced NiO-SiO2 nanocomposite with flower like morphology, abundant surface oxygen vacancies and enriched Ni 2+ ions for the efficient oxygen evolution reaction and asymmetric supercapacitor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arslan Uddin Qureshi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ihsan Ali Mahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneela Tahira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ali Bhatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Hayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baradi Waryani</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Lal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/ae33fb⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 152 (part A), pp.120652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2026.120652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05521409v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile and Low Cost Synthesis of rCuO/WO 3 Composites for Electrochemical Detection of Uric Acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Enhanced electrochemical performance via modified the surface properties, particle size and flower-like morphology of NiO nanostructures for the sensitive and selective nonenzymatic detection of uric acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Waheed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arslan Uddin Qureshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneela Tahira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Hayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Qurban Ali Shah</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baradi Waryani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 172 (10), pp.107503. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2026, 173 (2), pp.027504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/ae33fb⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/ae0eb8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05404370v1</w:t>
+                <w:t xml:space="preserve">hal-05521409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tailored Surface Oxygen Vacancies and Reduced Optical Band Gap of NiO During the Development of NiO@Polyaniline Hybrid Materials for the Efficient Asymmetric and Oxygen Evolution Reaction Applications</w:t>
+                <w:t xml:space="preserve">Facile and Low Cost Synthesis of rCuO/WO 3 Composites for Electrochemical Detection of Uric Acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fida Hussain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jethanand Parmar</w:t>
+                <w:t xml:space="preserve">Arslan Uddin Qureshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Waheed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneela Tahira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghansham Das</w:t>
+                <w:t xml:space="preserve">Qurban Ali Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (6), pp.508. </w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 172 (10), pp.107503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/catal15060508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/ae0eb8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233082v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversibility without over-potential of fluorinated graphite in lithium batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co₃O₄ Hybrid electrocatalysts; materials description and mechanistic aspects toward hydrogen production, oxygen evolution‐reduction, and CO₂ reduction reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneela Tahira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Colin</w:t>
+                <w:t xml:space="preserve">Mohsen Padervand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killian Henry</w:t>
+                <w:t xml:space="preserve">Elmuez Dawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+                <w:t xml:space="preserve">Umair Aftab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Emo</w:t>
+                <w:t xml:space="preserve">Shahnaz Ghasemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 237, pp.120035. </w:t>
+              <w:t xml:space="preserve">Chemical Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, pp.e202400166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/tcr.202400166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966865v1</w:t>
+                <w:t xml:space="preserve">hal-04863975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co₃O₄ Hybrid electrocatalysts; materials description and mechanistic aspects toward hydrogen production, oxygen evolution‐reduction, and CO₂ reduction reactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of rare earth and coinage metals as activators for promoting the electrochemical activity of polyaniline based electrodes for water oxidation and asymmetric supercapacitor device application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohsen Padervand</w:t>
+                <w:t xml:space="preserve">Kashif Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elmuez Dawi</w:t>
+                <w:t xml:space="preserve">Ambedker Meghwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umair Aftab</w:t>
+                <w:t xml:space="preserve">Ghansham Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shahnaz Ghasemi</w:t>
+                <w:t xml:space="preserve">Jethanand Parmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Raza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Record</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/tcr.202400166⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138, pp.775-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.05.187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04863975v1</w:t>
+                <w:t xml:space="preserve">hal-05233069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of rare earth and coinage metals as activators for promoting the electrochemical activity of polyaniline based electrodes for water oxidation and asymmetric supercapacitor device application</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reversibility without over-potential of fluorinated graphite in lithium batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambedker Meghwar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jethanand Parmar</w:t>
+                <w:t xml:space="preserve">Marie Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Raza</w:t>
+                <w:t xml:space="preserve">Elodie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 138, pp.775-786. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 237, pp.120035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.05.187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233069v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot regenerative CaSO4/CaS-supported γ-Al2O3 catalytic system for sulfur dioxide reduction to elemental sulfur</w:t>
+                <w:t xml:space="preserve">The Tailored Surface Oxygen Vacancies and Reduced Optical Band Gap of NiO During the Development of NiO@Polyaniline Hybrid Materials for the Efficient Asymmetric and Oxygen Evolution Reaction Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manjulla Subramaniam</w:t>
+                <w:t xml:space="preserve">Fida Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdul Rahman Mohamed</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+                <w:t xml:space="preserve">Wanhinyal Dars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pooya Lahijani</w:t>
+                <w:t xml:space="preserve">Rabia Kanwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jethanand Parmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghansham Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 701, pp.163223. </w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (6), pp.508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.163223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/catal15060508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233102v1</w:t>
+                <w:t xml:space="preserve">hal-05233082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced NiCo2O4 /ZnO-CuO/NF composite for high-performance asymmetric supercapacitor and efficient oxygen evolution reaction applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ali Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shusheel Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneela Tahira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Liaquat Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1685,1164 +1685,1164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile preparation of cobalt-oxide nanostructures with enriched cobalt( ii ) ion surface using Solanum melongena for energy application</w:t>
+                <w:t xml:space="preserve">One-pot regenerative CaSO4/CaS-supported γ-Al2O3 catalytic system for sulfur dioxide reduction to elemental sulfur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdul Jaleel Laghari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Umair Aftab</w:t>
+                <w:t xml:space="preserve">Manjulla Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Ishaque Abro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elmuez Dawi</w:t>
+                <w:t xml:space="preserve">Abdul Rahman Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Emo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pooya Lahijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5RA02960K⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 701, pp.163223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.163223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241630v1</w:t>
+                <w:t xml:space="preserve">hal-05233102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the role of doping and intrinsic vacancies in BiVO4 for enhanced photoelectrochemical water splitting: a first-principles study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Facile preparation of cobalt-oxide nanostructures with enriched cobalt( ii ) ion surface using Solanum melongena for energy application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Ladib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+                <w:t xml:space="preserve">Abdul Jaleel Laghari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umair Aftab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jones Alami</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Muhammad Ishaque Abro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneela Tahira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmuez Dawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.150384⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 15 (38), pp.31107-31121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5RA02960K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233124v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilization of Coinage Metals as an Efficient Dopant Protocol for Enhancing Asymmetric Supercapacitors and Oxygen Evolution Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambedker Meghwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Raza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haresh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jethanand Parmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanhinyal Dars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 36 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pat.70208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Characterization of Ni-Doped Iron Oxide/GO Nanoparticles by Co-Precipitation Method for Electrocatalytic Oxygen Reduction Reaction in Microbial Fuel Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Benito-Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Benito-Santiago</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Dominique Bégin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sathish-Kumar Kamaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8 (2), pp.40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ceramics8020040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05231857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent vs. Non covalent chemical modification of multiwalled carbon nanotubes based-nanofluids: Stability and thermal conductivity steadiness over temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling the role of doping and intrinsic vacancies in BiVO4 for enhanced photoelectrochemical water splitting: a first-principles study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otmane El Ouardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Pavía</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Emo</w:t>
+                <w:t xml:space="preserve">Hamza Ladib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Hupont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdul Rahman Mohamed</w:t>
+                <w:t xml:space="preserve">Jones Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soulayma Gal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohammed Makha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 404, pp.124856. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 157, pp.150384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2024.124856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.150384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573827v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(dicarbon monofluoride) (C2F)n bridges the neutron reflectivity gap</w:t>
+                <w:t xml:space="preserve">Covalent vs. Non covalent chemical modification of multiwalled carbon nanotubes based-nanofluids: Stability and thermal conductivity steadiness over temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valery Nesvizhevsky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Killian Henry</w:t>
+                <w:t xml:space="preserve">Mauricio Pavía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Emo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Rahman Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Dauga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
+                <w:t xml:space="preserve">Soulayma Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2024.119249⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 404, pp.124856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2024.124856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04577690v1</w:t>
+                <w:t xml:space="preserve">hal-04573827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible fluorinated graphite foils with high content of (C&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;F)&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt; phase for slow neutron reflector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Poly(dicarbon monofluoride) (C2F)n bridges the neutron reflectivity gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Nesvizhevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Colin</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Dauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabin Chambery</w:t>
+                <w:t xml:space="preserve">Batiste Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vigolo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Cahen</w:t>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4DT00794H⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 227, pp.119249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2024.119249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568587v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose sensing via green synthesis of NiO–SiO2 composites with citrus lemon peel extract</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aneela Tahira</w:t>
+                <w:t xml:space="preserve">Flexible fluorinated graphite foils with high content of (C&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;F)&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt; phase for slow neutron reflector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Chambery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehnaz Parveen</w:t>
+                <w:t xml:space="preserve">B. Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Ali Hulio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zahoor Ahmed Ibupoto</w:t>
+                <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10854-024-12156-9⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (22), pp.9473-9481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4DT00794H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577661v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facile synthesis of NiCo2O4 nanostructures with abundant surface oxygen vacancies, and reduced content of Co and Ni valence states for the efficient and bifunctional electrochemical and photocatalytic oxidation of methylene blue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Ghaffar Solangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneela Tahira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ali Bhatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ali Hulio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Sattar Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2857,1466 +2857,1466 @@
               <w:t xml:space="preserve">Microchemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 199, pp.110046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.microc.2024.110046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen vacancies and tailored redox activity encountered with NiCo₂O₄ nanostructures for promising applications in supercapacitor and water oxidation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Glucose sensing via green synthesis of NiO–SiO2 composites with citrus lemon peel extract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan Ali Mahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneela Tahira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zaheer Ahmed Ujjan</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehnaz Parveen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ali Hulio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahoor Ahmed Ibupoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2023.109994⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (7), pp.490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10854-024-12156-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377378v1</w:t>
+                <w:t xml:space="preserve">hal-04577661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytochemical-enhanced NiO nanostructures for superior oxygen evolution and asymmetric supercapacitor applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Hayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmuez Dawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneela Tahira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ali Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imran Ali Halepoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5 (4), pp.045015. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2632-959X/ad9ac0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface modification of Co&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; nanostructures using wide range of natural compounds from rotten apple juice for the efficient oxygen evolution reaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Ishaque Abro</w:t>
+                <w:t xml:space="preserve">Oxygen vacancies and tailored redox activity encountered with NiCo₂O₄ nanostructures for promising applications in supercapacitor and water oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shusheel Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneela Tahira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeel Liaquat Bhatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ali Bhatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaheer Ahmed Ujjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 48 (41), pp.15447-15459. </w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 77, pp.109994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.01.072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2023.109994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197563v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled structural damaging of multiwalled carbon nanotubes and graphene nanoplatelets by oxidation for stable nanofluids with enhanced thermal conductivity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Emo</w:t>
+                <w:t xml:space="preserve">Surface modification of Co&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; nanostructures using wide range of natural compounds from rotten apple juice for the efficient oxygen evolution reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Jaleel Laghari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umair Aftab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Estellé</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aqeel Ahmed Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Yameen Solangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ishaque Abro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2023.123194⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (41), pp.15447-15459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.01.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228264v1</w:t>
+                <w:t xml:space="preserve">hal-04197563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile characterization of metallic impurities in detonation nanodiamonds through selective combustion using standard techniques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
+                <w:t xml:space="preserve">Transforming NiCo&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; nanorods into nanoparticles using citrus lemon juice enhancing electrochemical properties for asymmetric supercapacitor and water oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shusheel Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneela Tahira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeel Liaquat Bhatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ali Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Hupont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+                <w:t xml:space="preserve">Riaz Hussain Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2023.110466⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (27), pp.18614-18626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3RA02438E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227808v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transforming NiCo&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; nanorods into nanoparticles using citrus lemon juice enhancing electrochemical properties for asymmetric supercapacitor and water oxidation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Ali Bhatti</w:t>
+                <w:t xml:space="preserve">Facile characterization of metallic impurities in detonation nanodiamonds through selective combustion using standard techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Emo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Hupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riaz Hussain Mari</w:t>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (27), pp.18614-18626. </w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140 (Part A), pp.110466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3RA02438E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2023.110466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250982v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress in heteroatom doped carbon based electrocatalyst for oxygen reduction reaction in anion exchange membrane fuel cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlled structural damaging of multiwalled carbon nanotubes and graphene nanoplatelets by oxidation for stable nanofluids with enhanced thermal conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Pavía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Emo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rambabu Gutru</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Rahman Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.10.177⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 390 (Part B), pp.123194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2023.123194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03867056v1</w:t>
+                <w:t xml:space="preserve">hal-04228264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green-Mediated Synthesis of NiCo2O4 Nanostructures Using Radish White Peel Extract for the Sensitive and Selective Enzyme-Free Detection of Uric Acid</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdul Sattar Chang</w:t>
+                <w:t xml:space="preserve">Recent progress in heteroatom doped carbon based electrocatalyst for oxygen reduction reaction in anion exchange membrane fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rambabu Gutru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarina Turtayeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feina Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tajnees Pirzada</w:t>
+                <w:t xml:space="preserve">Ravikumar Thimmappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (8), pp.780. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48, pp.3593 - 3631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/bios13080780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.10.177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04198622v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly heterogeneous morphology of cobalt oxide nanostructures for the development of sensitive and selective ascorbic acid non-enzymatic sensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Green-Mediated Synthesis of NiCo2O4 Nanostructures Using Radish White Peel Extract for the Sensitive and Selective Enzyme-Free Detection of Uric Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Ghaffar Solangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneela Tahira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baradi Waryani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Sattar Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouzia Chang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Ali Bhatti</w:t>
+                <w:t xml:space="preserve">Tajnees Pirzada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.147. </w:t>
+              <w:t xml:space="preserve">, 2023, 13 (8), pp.780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/bios13010147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/bios13080780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197512v1</w:t>
+                <w:t xml:space="preserve">hal-04198622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PdO@CoSe2 Composites: An Efficient Electrocatalysts for Water Oxidation in Alkaline Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly heterogeneous morphology of cobalt oxide nanostructures for the development of sensitive and selective ascorbic acid non-enzymatic sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Sattar Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneela Tahira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdul Hanan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Umair Aftab</w:t>
+                <w:t xml:space="preserve">Fouzia Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Ghaffar Solangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ali Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.743-755. </w:t>
+              <w:t xml:space="preserve">Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2ra07340d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/bios13010147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222006v1</w:t>
+                <w:t xml:space="preserve">hal-04197512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced electro active properties of NiCo2O4 nanostructures using garlic extract for the sensitive and selective enzyme-free detection of ascorbic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Ghaffar Solangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneela Tahira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Sattar Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tajnees Pirzada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulfiquar Ali Solangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4361,645 +4361,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogenic preparation of ZnO nanostructures using leafy spinach extract for high-performance photodegradation of methylene blue under the illumination of natural sunlight</w:t>
+                <w:t xml:space="preserve">PdO@CoSe2 Composites: An Efficient Electrocatalysts for Water Oxidation in Alkaline Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mansab Ali Jakhrani</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Abdul Hanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Yameen Solangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Jaleel Laghari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqeel Ahmed Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elmuez A. Dawi</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umair Aftab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28062773⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.743-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2ra07340d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222023v1</w:t>
+                <w:t xml:space="preserve">hal-04222006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygenated terminals of milky sap of &amp;lt;i&amp;gt;Calotropis procera&amp;lt;/i&amp;gt; transformed 1D ZnO structure to 0D nanoparticles for enhanced photocatalytic degradation of malachite green and methylene blue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Biogenic preparation of ZnO nanostructures using leafy spinach extract for high-performance photodegradation of methylene blue under the illumination of natural sunlight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansab Ali Jakhrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ali Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneela Tahira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aqeel Ahmed Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Ali Hullio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ayman Nafady</w:t>
+                <w:t xml:space="preserve">Elmuez A. Dawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10854-023-10290-4⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (6), pp.2773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28062773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222027v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable dispersions of double-walled carbon nanotubes for carbon nanotube/copper co-deposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Emo</w:t>
+                <w:t xml:space="preserve">Oxygenated terminals of milky sap of &amp;lt;i&amp;gt;Calotropis procera&amp;lt;/i&amp;gt; transformed 1D ZnO structure to 0D nanoparticles for enhanced photocatalytic degradation of malachite green and methylene blue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ali Bhatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneela Tahira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ali Hullio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umair Aftab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fahad Alnjiman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+                <w:t xml:space="preserve">Ayman Nafady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2023.127491⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (10), pp.929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10854-023-10290-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03987138v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ growth of nonstoichiometric CrO&amp;lt;sub&amp;gt;0.87&amp;lt;/sub&amp;gt; and Co&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; hybrid system for the enhanced electrocatalytic water splitting in alkaline media</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdul Hanan</w:t>
+                <w:t xml:space="preserve">Stable dispersions of double-walled carbon nanotubes for carbon nanotube/copper co-deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Pavía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Emo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Alnjiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Montecchi</w:t>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 299, pp.127491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.06.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2023.127491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250966v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03987138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical non-enzymatic urea sensing using polyvinylpyrrolidine derived highly electrocatalytic NiCo2O4 nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjha Mangrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneela Tahira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Ali Mahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehnaz Parveen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ali Hullio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 25 (10), pp.195. </w:t>
@@ -5037,103 +5037,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green structure orienting and reducing agents of wheat peel extract induced abundant surface oxygen vacancies and transformed the nanoflake morphology of NiO into a plate-like shape with enhanced non-enzymatic urea sensing application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehnaz Parveen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneela Tahira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Ali Mahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ali Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmuez Dawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (48), pp.34122-34135. </w:t>
@@ -5165,4525 +5165,4529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D porous alumina/graphene hybrids prepared by atomic layer deposition and their performance for water treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-situ growth of nonstoichiometric CrO&amp;lt;sub&amp;gt;0.87&amp;lt;/sub&amp;gt; and Co&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; hybrid system for the enhanced electrocatalytic water splitting in alkaline media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Yameen Solangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umair Aftab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneela Tahira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Hanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabita Mohd Firdaus</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+                <w:t xml:space="preserve">Monica Montecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FlatChem – Chemistry of Flat Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.flatc.2023.100545⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.06.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190756v1</w:t>
+                <w:t xml:space="preserve">hal-04250966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Urea Precursors Driven NiCo&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Nanostructures Based Non-Enzymatic Urea Sensor for Milk and Urine Real Sample Applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ihsan Ali Mahar</w:t>
+                <w:t xml:space="preserve">3D porous alumina/graphene hybrids prepared by atomic layer deposition and their performance for water treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabita Mohd Firdaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehnaz Markhand</w:t>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Emo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Nanomaterials for Biosensors, 13 (4), pp.444. </w:t>
+              <w:t xml:space="preserve">FlatChem – Chemistry of Flat Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41, pp.100545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/bios13040444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.flatc.2023.100545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251024v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Synthesis of NiO Nanoflakes Using Bitter Gourd Peel, and Their Electrochemical Urea Sensing Application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced Urea Precursors Driven NiCo&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Nanostructures Based Non-Enzymatic Urea Sensor for Milk and Urine Real Sample Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjha Mangrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneela Tahira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Sattar Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan Ali Mahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irum Naz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ihsan Ali Mahar</w:t>
+                <w:t xml:space="preserve">Mehnaz Markhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (3), pp.677. </w:t>
+              <w:t xml:space="preserve">Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Nanomaterials for Biosensors, 13 (4), pp.444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mi14030677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/bios13040444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04198707v1</w:t>
+                <w:t xml:space="preserve">hal-04251024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewable and eco-friendly ZnO immobilized onto dead sea sponge floating materials with dual practical aspects for enhanced photocatalysis and disinfection applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Green Synthesis of NiO Nanoflakes Using Bitter Gourd Peel, and Their Electrochemical Urea Sensing Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irum Naz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneela Tahira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ali Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqeel Ahmed Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Iftikhar Ahmed Chana</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan Ali Mahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac98cc⟩</w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (3), pp.677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi14030677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04198691v1</w:t>
+                <w:t xml:space="preserve">hal-04198707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co₂FeO₄@rGO composite: Towards trifunctional water splitting in alkaline media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdul Hanan</w:t>
+                <w:t xml:space="preserve">Renewable and eco-friendly ZnO immobilized onto dead sea sponge floating materials with dual practical aspects for enhanced photocatalysis and disinfection applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ali Bhatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalida Faryal Almani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aqeel Ahmed Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneela Tahira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong Shu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abdul Jaleel Laghari</w:t>
+                <w:t xml:space="preserve">Iftikhar Ahmed Chana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.07.269⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (3), pp.035602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac98cc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807070v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnO Nanostructures Doped with Various Chloride Ion Concentrations for Efficient Photocatalytic Degradation of Methylene Blue in Alkaline and Acidic Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razan A Alshgari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaheer Ahmed Ujjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqeel Ahmed Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ali Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneela Tahira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27 (24), pp.8726. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules27248726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fast nucleation/growth of Co3O4 nanowires onto cotton silk: Facile development of potentiometric uric acid biosensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munirah Albaqami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Munirah Albaqami</w:t>
+                <w:t xml:space="preserve">Shymaa Medany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Nafady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shymaa Medany</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ayman Nafady</w:t>
+                <w:t xml:space="preserve">Mazhar Hussain Ibupoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnus Willander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (29), pp.18321-18332. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D2RA03149C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiwalled Carbon Nanotube Purification Probed by Electrochemistry: Low‐Temperature Chlorine Gas Treatment Meets High‐Temperature Annealing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co₂FeO₄@rGO composite: Towards trifunctional water splitting in alkaline media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Hanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umair Aftab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawal Berrada</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Dianxue Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Jaleel Laghari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnma.202200275⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (80), pp.33919-33937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.07.269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792284v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Electrocatalytic Properties of Co3O4 Nanocrystals Derived from Hydrolyzed Polyethyleneimines in Water/Ethanol Solvents for Electrochemical Detection of Cholesterol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiwalled Carbon Nanotube Purification Probed by Electrochemistry: Low‐Temperature Chlorine Gas Treatment Meets High‐Temperature Annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Berrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim El Housseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Razan Alshgari</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Umair Aftab</w:t>
+                <w:t xml:space="preserve">Jérôme Gleize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal12101176⟩</w:t>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (10), pp.e202200275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnma.202200275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198741v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into Solid-To-Solid Transformation of MOF Amorphous Phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Mezenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri Mezenov</w:t>
+                <w:t xml:space="preserve">Stephanie Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Bruyere</w:t>
+                <w:t xml:space="preserve">Andrei Krasilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Krasilin</w:t>
+                <w:t xml:space="preserve">Ekaterina Khrapova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semyon Bachinin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 61 (35), pp.13992-14003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c01978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the electrocatalytic behavior of nitrogen and sulfur co-doped carbon nanotubes toward oxygen reduction reaction in alkaline media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gutru Rambabu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarina Turtayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feina Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 57 (35), pp.16739-16754. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10853-022-07653-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03786957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NiCo2O4 nanostructures loaded onto pencil graphite rod: An advanced composite material for oxygen evolution reaction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Enhanced Electrocatalytic Properties of Co3O4 Nanocrystals Derived from Hydrolyzed Polyethyleneimines in Water/Ethanol Solvents for Electrochemical Detection of Cholesterol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razan Alshgari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Nafady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqeel Ahmed Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Aboelmaaref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umair Aftab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Yameen Solangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.12.024⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal12101176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519731v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile Synthesis of luminescent carbon material from yogurt for efficient photocatalytic degradation of methylene blue</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Utilization of polyvinyl amine hydrolysis product in enhancing the catalytic properties of Co3O4 nanowires: Toward potentiometric glucose bio-sensing application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munirah Albaqami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Alothman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Nafady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shymaa Medany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqeel Ahmed Shah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (14), pp.11555-11568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10854-022-08128-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2ra04749g⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03807066v1</w:t>
+                <w:t xml:space="preserve">hal-03829827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization of polyvinyl amine hydrolysis product in enhancing the catalytic properties of Co3O4 nanowires: Toward potentiometric glucose bio-sensing application</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Facile Synthesis of luminescent carbon material from yogurt for efficient photocatalytic degradation of methylene blue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ali Bhatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneela Tahira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqeel Ahmed Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umair Aftab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (39), pp.25549-25564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2ra04749g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10854-022-08128-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03829827v1</w:t>
+                <w:t xml:space="preserve">hal-03807066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A green approach for the preparation of ZnO@C nanocomposite using agave americana plant extract with enhanced photodegradation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">NiCo2O4 nanostructures loaded onto pencil graphite rod: An advanced composite material for oxygen evolution reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafar Hussain Ibupoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneela Tahira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqeel Ahmed Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nek Muhammad Shaikh</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umair Aftab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Yameen Solangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (10), pp.6650-6665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac91d8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792286v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile Co 3 O 4 nanoparticles deposited on polyvinylpyrrolidine for efficient water oxidation in alkaline media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A green approach for the preparation of ZnO@C nanocomposite using agave americana plant extract with enhanced photodegradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansab Ali Jakhrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneela Tahira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ali Bhatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aqeel Ahmed Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdul Qayoom Mugheri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+                <w:t xml:space="preserve">Nek Muhammad Shaikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chinese Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jccs.202100365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac91d8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428632v1</w:t>
+                <w:t xml:space="preserve">hal-03792286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous doping of sulfur and chloride ions into ZnO nanorods for improved photocatalytic properties towards degradation of methylene blue</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Facile Co 3 O 4 nanoparticles deposited on polyvinylpyrrolidine for efficient water oxidation in alkaline media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Qayoom Mugheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneela Tahira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nek Muhammad Shaikh</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umair Aftab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Nafady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.11.098⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Chinese Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jccs.202100365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428810v1</w:t>
+                <w:t xml:space="preserve">hal-03428632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Viscosity of Purified Multi-Walled Carbon Nanotubes Water and Water-Propylene Glycol-Based Nanofluids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jerome Gleize</w:t>
+                <w:t xml:space="preserve">Simultaneous doping of sulfur and chloride ions into ZnO nanorods for improved photocatalytic properties towards degradation of methylene blue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaheer Ahmed Ujjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ali Bhatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aqeel Ahmed Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneela Tahira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nek Muhammad Shaikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01457632.2020.1818382⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.11.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958233v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in adsorption capacity of nanomaterials for carbon dioxide capture: A comparative study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Dynamic Viscosity of Purified Multi-Walled Carbon Nanotubes Water and Water-Propylene Glycol-Based Nanofluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Hamze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Berrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gleize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.129553⟩</w:t>
+              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (19-20), pp.1663-1674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01457632.2020.1818382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582936v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A critical review on thermal conductivity enhancement of graphene-based nanofluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Pavía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khoder Alajami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 294, pp.102452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cis.2021.102452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and Chemical Activation of Graphene-Derived Porous Nanomaterials for Post-Combustion Carbon Dioxide Capture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Progress in adsorption capacity of nanomaterials for carbon dioxide capture: A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabita Mohd Firdaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Rahman Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 328, pp.129553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.129553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano11092419⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03428560v1</w:t>
+                <w:t xml:space="preserve">hal-03582936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive review on water management strategies and developments in anion exchange membrane fuel cells</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Physical and Chemical Activation of Graphene-Derived Porous Nanomaterials for Post-Combustion Carbon Dioxide Capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabita Mohd Firdaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Emo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Rahman Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, State-of-the-Art 2D and Carbon Nanomaterials in France (Special Issue), 11 (9), pp.2419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11092419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.05.026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02931551v1</w:t>
+                <w:t xml:space="preserve">hal-03428560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethylene glycol based silver nanoparticles synthesized by polyol process: Characterization and thermophysical profile</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A comprehensive review on water management strategies and developments in anion exchange membrane fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rambabu Gutru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarina Turtayeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feina Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vigolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melanie Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2020.113229⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (38), pp.19642 - 19663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558309v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From 2D graphene nanosheets to 3D graphene-based macrostructures</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ethylene glycol based silver nanoparticles synthesized by polyol process: Characterization and thermophysical profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Zeroual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cabaleiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Emo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asia.202000747⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 310, pp.113229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2020.113229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931579v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Few-Layer Graphene-Based Nanofluids with Enhanced Thermal Conductivity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">From 2D graphene nanosheets to 3D graphene-based macrostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabita Mohd Firdaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Berrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Rahman Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asia.202000747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano10071258⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02883913v1</w:t>
+                <w:t xml:space="preserve">hal-02931579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear flow behavior and dynamic viscosity of few-layer graphene nanofluids based on propylene glycol-water mixture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Few-Layer Graphene-Based Nanofluids with Enhanced Thermal Conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Berrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cabaleiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2020.113875⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (7), pp.1258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano10071258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932036v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-covalent and covalent immobilization of Candida antarctica Lipase B on chemically modified multiwalled carbon nanotubes for a green acylation process in supercritical CO2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shear flow behavior and dynamic viscosity of few-layer graphene nanofluids based on propylene glycol-water mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Hamze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cabaleiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Chafik Bourkaib</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Mare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.08.046⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 316, pp.113875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2020.113875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612257v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volumetric Properties and Surface Tension of Few-Layer Graphene Nanofluids Based on a Commercial Heat Transfer Fluid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Cabaleiro</w:t>
+                <w:t xml:space="preserve">Non-covalent and covalent immobilization of Candida antarctica Lipase B on chemically modified multiwalled carbon nanotubes for a green acylation process in supercritical CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chafik Bourkaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiavarc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chevalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Begin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Mare</w:t>
+                <w:t xml:space="preserve">Stéphane Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en13133462⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 348, pp.26 - 36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.08.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929014v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface tension of functionalized MWCNT-based nanofluids in water and commercial propylene-glycol mixture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Volumetric Properties and Surface Tension of Few-Layer Graphene Nanofluids Based on a Commercial Heat Transfer Fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cabaleiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gleize</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2019.111473⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (13), pp.3462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13133462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265963v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protecting Carbon Nanotubes from Oxidation for Selective Carbon Impurity Elimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Berrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (23), pp.14725-14733. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b12554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-damaging purification method: decoupling the toxicity of multi-walled carbon nanotubes and their associated metal impurities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Darne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Berrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (6), pp.1852-1865. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c8en01276h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced adsorption of methylene blue on chemically modified graphene nanoplatelets thanks to favorable interactions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Surface tension of functionalized MWCNT-based nanofluids in water and commercial propylene-glycol mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Berrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Hamze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gleize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (12), pp.257. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 293, pp.111473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11051-019-4701-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2019.111473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612254v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of wafer-scale graphene onto arbitrary substrates: steps towards the reuse and recycling of the catalyst</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced adsorption of methylene blue on chemically modified graphene nanoplatelets thanks to favorable interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabita Mohd Firdaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choon-Ming Seah</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Noor Izzati Md Rosli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Rahman Mohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2D Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1583/aac60e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (12), pp.257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-019-4701-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095675v1</w:t>
+                <w:t xml:space="preserve">hal-02612254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Viscosity and Surface Tension of Stable Graphene Oxide and Reduced Graphene Oxide Aqueous Nanofluids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Estellé</w:t>
+                <w:t xml:space="preserve">Transfer of wafer-scale graphene onto arbitrary substrates: steps towards the reuse and recycling of the catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choon-Ming Seah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Navas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+                <w:t xml:space="preserve">Siang-Piao Chai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Rahman Mohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanofluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7 (6), pp.1081-1088. </w:t>
+              <w:t xml:space="preserve">2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (4), pp.042001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jon.2018.1539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2053-1583/aac60e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820859v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate control of the covalent functionalization of single-walled carbon nanotubes for the electro-enzymatically controlled oxidation of biomolecules</w:t>
               </w:r>
@@ -9797,5063 +9801,5202 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward high production of graphene flakes – a review on recent developments in their synthesis methods and scalability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Viscosity and Surface Tension of Stable Graphene Oxide and Reduced Graphene Oxide Aqueous Nanofluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cabaleiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Izhar Kairi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hugo Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8ta04255a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (6), pp.1081-1088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jon.2018.1539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079446v1</w:t>
+                <w:t xml:space="preserve">hal-01820859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-synthesis of large-area graphene and syngas via CVD method from greenhouse gases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+                <w:t xml:space="preserve">Toward high production of graphene flakes – a review on recent developments in their synthesis methods and scalability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Izhar Kairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Dayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurul Izni Kairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohd Khairul Nizam Mohd Zuhan</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Suriani Abu Bakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vigolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suriani Abu Bakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2018.05.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (31), pp.15010-15026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8ta04255a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095679v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent trends in graphene materials synthesized by CVD with various carbon precursors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+                <w:t xml:space="preserve">Co-synthesis of large-area graphene and syngas via CVD method from greenhouse gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Izhar Kairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Khairul Nizam Mohd Zuhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrnoush Khavarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suriani Abu Bakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-017-1694-1⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 227, pp.132-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2018.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095686v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Chemical Vapor Deposition Growth of Graphene Nanosheets on Supported Copper Oxide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Recent trends in graphene materials synthesized by CVD with various carbon precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Izhar Kairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrnoush Khavarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suriani Abu Bakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Rahman Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10562-017-2125-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (2), pp.851-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-017-1694-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095702v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent functionalization of polyhedral graphitic particles synthesized by arc discharge from graphite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct Chemical Vapor Deposition Growth of Graphene Nanosheets on Supported Copper Oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Dayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Voss</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Marêche</w:t>
+                <w:t xml:space="preserve">Mohd Zharif Ahmad Thirmizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cp08568g⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147 (8), pp.1988-1997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10562-017-2125-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095711v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct growth of graphene on MgO by chemical vapor deposition for thermal conductivity enhancement of phase change material</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Covalent functionalization of polyhedral graphitic particles synthesized by arc discharge from graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Voss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohd Khairul Nizam Mohd Zuhan</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Marêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2017.09.052⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (7), pp.5405-5410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cp08568g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095694v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term Stability of Graphene Based Nanofluids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Direct growth of graphene on MgO by chemical vapor deposition for thermal conductivity enhancement of phase change material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Dayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Izhar Kairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Khairul Nizam Mohd Zuhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Engineering and Robotics Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 202, pp.352-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2017.09.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18178/ijmerr.6.6.529-533⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01660593v1</w:t>
+                <w:t xml:space="preserve">hal-02095694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-rate synthesis of graphene by a lower cost chemical vapor deposition route</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Long-term Stability of Graphene Based Nanofluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdul Rahman Mohamed</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Mechanical Engineering and Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (6), pp.529-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18178/ijmerr.6.6.529-533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11051-017-4034-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02095699v1</w:t>
+                <w:t xml:space="preserve">hal-01660593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene for Water-Based Nanofluid Preparation: Effect of Chemical Modifications on Dispersion and Stability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">High-rate synthesis of graphene by a lower cost chemical vapor deposition route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Dayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Rahman Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanofluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jon.2017.1353⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-017-4034-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524303v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver( i ) coordination polymers with 3,3′,5,5′-tetrasubstituted 4,4′-bipyridine ligands: towards new porous chiral materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Graphene for Water-Based Nanofluid Preparation: Effect of Chemical Modifications on Dispersion and Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Jeong Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Peluso</w:t>
+                <w:t xml:space="preserve">Lucie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6RA28197D⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (3), pp.603-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jon.2017.1353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004993v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous growth of monolayer graphene on Ni–Cu bimetallic catalyst by atmospheric pressure CVD process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Siang-Piao Chai</w:t>
+                <w:t xml:space="preserve">Silver( i ) coordination polymers with 3,3′,5,5′-tetrasubstituted 4,4′-bipyridine ligands: towards new porous chiral materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Doudouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satoshi Ichikawa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gleize</w:t>
+                <w:t xml:space="preserve">P. Peluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6 (47), pp.41447-41452. </w:t>
+              <w:t xml:space="preserve">, 2017, 7 (12), pp.7358-7367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6ra04197c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6RA28197D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095724v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of graphene fabrication through plasma-induced layer-by-layer thinning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+                <w:t xml:space="preserve">Simultaneous growth of monolayer graphene on Ni–Cu bimetallic catalyst by atmospheric pressure CVD process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choon-Ming Seah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siang-Piao Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Ichikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gleize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.04.072⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (47), pp.41447-41452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ra04197c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095720v1</w:t>
+                <w:t xml:space="preserve">hal-02095724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential synthesis of free-standing high quality Mayer graphene from recycled nickel foil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+                <w:t xml:space="preserve">Mechanisms of graphene fabrication through plasma-induced layer-by-layer thinning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choon-Ming Seah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siang-Piao Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Rahman Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 96, pp.268-275. </w:t>
+              <w:t xml:space="preserve">, 2016, 105, pp.496-509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.09.073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.04.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515446v1</w:t>
+                <w:t xml:space="preserve">hal-02095720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dramatic enhancement of double-walled carbon nanotube quality through a one-pot tunable purification method.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francois Le Normand</w:t>
+                <w:t xml:space="preserve">Sequential synthesis of free-standing high quality Mayer graphene from recycled nickel foil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choon-Ming Seah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siang-Piao Chai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Ichikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 110, pp.292-303. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.09.033⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 96, pp.268-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.09.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095717v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetism for understanding catalyst analysis of purified carbon nanotubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Bellouard</w:t>
+                <w:t xml:space="preserve">Dramatic enhancement of double-walled carbon nanotube quality through a one-pot tunable purification method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélica Vieira Bridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Kadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mercier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ghouti Medjandi</w:t>
+                <w:t xml:space="preserve">Francois Le Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.03.056⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110, pp.292-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513805v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative investigation of mineral impurities of HiPco SWCNT samples: Chemical mechanisms for purification and annealing treatments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetism for understanding catalyst analysis of purified carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bellouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Remy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christine Bellouard</w:t>
+                <w:t xml:space="preserve">Ghouti Medjandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.06.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 411, pp.39-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.03.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01279104v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent Functionalization of HiPco Single-Walled Carbon Nanotubes: Differences in the Oxidizing Action of H2SO4 and HNO3 during a Soft Oxidation Process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Naoual Allali</w:t>
+                <w:t xml:space="preserve">Quantitative investigation of mineral impurities of HiPco SWCNT samples: Chemical mechanisms for purification and annealing treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Malaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201500248⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93, pp.933-944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284344v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemi- vs physisorption in the radical functionalization of single-walled carbon nanotubes under microwaves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Covalent Functionalization of HiPco Single-Walled Carbon Nanotubes: Differences in the Oxidizing Action of H2SO4 and HNO3 during a Soft Oxidation Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Mcrae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Mamane</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aziz Azizan</w:t>
+                <w:t xml:space="preserve">Fabrice Valsaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoual Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.5.63⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (12), pp.2692-2701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201500248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289112v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of carbon nanotube stability by high temperature oxygen/chlorine gas treatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
+                <w:t xml:space="preserve">Chemi- vs physisorption in the radical functionalization of single-walled carbon nanotubes under microwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junidah Abdul Shukor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gleize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Hérold</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francois Le Normand</w:t>
+                <w:t xml:space="preserve">Aziz Azizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 76, pp.275-284. </w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.537-545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.04.078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.5.63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01289111v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective removal of metal impurities from single walled carbon nanotube samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of carbon nanotube stability by high temperature oxygen/chlorine gas treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gleize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mercier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jerome Gleize</w:t>
+                <w:t xml:space="preserve">Francois Le Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.275-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.04.078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2nj41057e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01276615v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft Oxidation of Single-Walled Carbon Nanotube Samples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
+                <w:t xml:space="preserve">Selective removal of metal impurities from single walled carbon nanotube samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Marêché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp400890n⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (3), pp.790-795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2nj41057e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289114v1</w:t>
+                <w:t xml:space="preserve">hal-01276615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive-Free Assemblies of Ramified Single-Walled Carbon Nanotubes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
+                <w:t xml:space="preserve">Soft Oxidation of Single-Walled Carbon Nanotube Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gleize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Marêché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 117 (37), pp.19245-19252. </w:t>
+              <w:t xml:space="preserve">, 2013, 117 (16), pp.8522-8529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp406396y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp400890n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289119v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Few-wall carbon nanotubes covalently functionalized by ferrocene groups for bioelectrochemical devices.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronika Urbanova</w:t>
+                <w:t xml:space="preserve">Additive-Free Assemblies of Ramified Single-Walled Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Mamane</w:t>
+                <w:t xml:space="preserve">Fabrice Valsaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Marêché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Waldbock</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Etienne</w:t>
+                <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 1451, pp.111-116. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (37), pp.19245-19252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/opl.2012.1337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp406396y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02445352v1</w:t>
+                <w:t xml:space="preserve">hal-01289119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent functionalization of few-wall carbon nanotubes by ferrocene derivatives for bioelectrochemical devices</w:t>
+                <w:t xml:space="preserve">Few-wall carbon nanotubes covalently functionalized by ferrocene groups for bioelectrochemical devices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoual Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Urbanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Waldbock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.201200098⟩</w:t>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1451, pp.111-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2012.1337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941822v1</w:t>
+                <w:t xml:space="preserve">hal-02445352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects on Raman spectra of functionalisation of single walled carbon nanotubes by nitric acid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Vigolo</w:t>
+                <w:t xml:space="preserve">Covalent functionalization of few-wall carbon nanotubes by ferrocene derivatives for bioelectrochemical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoual Allali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Urbanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Waldbock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (b)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 248 (11), pp.2552-2555. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.201100082⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 249 (12), pp.2349-2352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201200098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266132v1</w:t>
+                <w:t xml:space="preserve">hal-01941822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low degree of functionalization of Single-Walled Carbon Nanotubes probed by highly sensitive characterization techniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Marêché</w:t>
+                <w:t xml:space="preserve">Effects on Raman spectra of functionalisation of single walled carbon nanotubes by nitric acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mases</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dossot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2011.03.019⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 248 (11), pp.2552-2555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201100082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266131v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive scenario for commonly used purification procedures of arc-discharge as-produced single-walled carbon nanotubes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michal Gulas</w:t>
+                <w:t xml:space="preserve">Low degree of functionalization of Single-Walled Carbon Nanotubes probed by highly sensitive characterization techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Lejosne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Marêché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 48, pp.949-963. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2009.10.044⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 49 (9), pp.3010-3018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2011.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498076v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Revealing of the Occupation Sites of Heavy Alkali Metal Atoms in Single-Walled Carbon Nanotube Intercalation Compounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Margueron</w:t>
+                <w:t xml:space="preserve">A comprehensive scenario for commonly used purification procedures of arc-discharge as-produced single-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Herold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Mareche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Gulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48, pp.949-963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2009.10.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00380893v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of sidewall covalent functionalization of single-walled carbon nanotubes and its advantages for composite processing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Valsaque</w:t>
+                <w:t xml:space="preserve">Direct Revealing of the Occupation Sites of Heavy Alkali Metal Atoms in Single-Walled Carbon Nanotube Intercalation Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Herold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Marêché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.N.Ha Le</w:t>
+                <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaouad Thabit</w:t>
+                <w:t xml:space="preserve">S. Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (18), pp.7624-7628</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02266141v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Characterization of single-Walled Carbon Nanotube/Polymer Composites by Coupling Raman and Brillouin Spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Marêche</w:t>
+                <w:t xml:space="preserve">Evidence of sidewall covalent functionalization of single-walled carbon nanotubes and its advantages for composite processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valsaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.N.Ha Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaouad Thabit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (2), pp.411-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2008.10.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448494v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential functionalisation of carbon nanotubes probed by Raman spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale Characterization of single-Walled Carbon Nanotube/Polymer Composites by Coupling Raman and Brillouin Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Liu</w:t>
+                <w:t xml:space="preserve">B. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Dossot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+                <w:t xml:space="preserve">J. Eschbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Marêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113, pp.17648-17654</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266145v1</w:t>
+                <w:t xml:space="preserve">hal-00448494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient microwave-assisted radical functionalization of single-wall carbon nanotubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
+                <w:t xml:space="preserve">Preferential functionalisation of carbon nanotubes probed by Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dossot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Olevik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vigolo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (7), pp.2343-2346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physe.2007.10.093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2006.11.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848664v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Parameter to Reveal the Interplay between Covalent Functionalization and the State of Aggregation of Single-Walled Carbon Nanotubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
+                <w:t xml:space="preserve">Efficient microwave-assisted radical functionalization of single-wall carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Rodriguez I Zubiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dossot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45 (4), pp.885 - 891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2006.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp0719210⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848818v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-Assisted Functionalization of Single-Wall Carbon Nanotubes Through Diazonium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
+                <w:t xml:space="preserve">Optical Parameter to Reveal the Interplay between Covalent Functionalization and the State of Aggregation of Single-Walled Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dossot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Gardien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (33), pp.12199 - 12206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0719210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jnn.2007.819⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01849011v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidewall functionalization of single-wall carbon nanotubes (SWNTs) through aryl free radical addition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
+                <w:t xml:space="preserve">Microwave-Assisted Functionalization of Single-Wall Carbon Nanotubes Through Diazonium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Rodriguez I Zubiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dossot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireia Rodriguez I. Zubiri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Robert Hauge</w:t>
+                <w:t xml:space="preserve">Bernard Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2006.08.099⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (10), pp.3519 - 3523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2007.819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143350v1</w:t>
+                <w:t xml:space="preserve">hal-01849011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-controlled growth and two-dimensional ordering of metallic nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Arabski</w:t>
+                <w:t xml:space="preserve">Sidewall functionalization of single-wall carbon nanotubes (SWNTs) through aryl free radical addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Rodriguez I. Zubiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dossot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Hauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 430 (1-3), pp.93-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2006.08.099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00211551v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Self-controlled growth and two-dimensional ordering of metallic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mafouana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goyhenex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Faerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Arabski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 88, pp.153122/1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2194470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00211551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Macroscopic Fibers and Ribbons of Oriented Carbon Nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Penicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 290 (5495), pp.1331-1334. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.290.5495.1331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14863,2376 +15006,2376 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the preparation of pure graphite fluoride with (C2F)n structural type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISICXXI: 21st International Symposium on Intercalation Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of atomic layer deposition alumina/graphene porous hybrids with high adsorption capacity of Congo red</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+                <w:t xml:space="preserve">Towards the preparation of pure graphite fluoride with (C 2 F) n structural type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ISIC XXI: 21st International Symposium on Intercalation Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vandoeuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280929v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the functionalization treatment on thermal conductivity and stability of carbon-based nanofluids.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preparation of atomic layer deposition alumina/graphene porous hybrids with high adsorption capacity of Congo red</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabita Mohd Firdaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Emo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280944v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the preparation of pure graphite fluoride with (C 2 F) n structural type</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the functionalization treatment on thermal conductivity and stability of carbon-based nanofluids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Pavía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Emo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIC XXI: 21st International Symposium on Intercalation Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Vandoeuvre-lès-Nancy, France</w:t>
+              <w:t xml:space="preserve">2023 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649436v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D graphene-based architectures for environmental applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabita Mohd Firdaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HOPE Meetings with Nobel Laureates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly stable nanofluids from oxidized multiwalled carbon nanotubes and graphene with enhanced thermal conductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Pavía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of metal impurities from detonation nanodiamonds by heat treatment with chlorine gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanodiamonds workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Modification of Carbon Nanomaterials and their Potential for Sustainable Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chevalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Rahman Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Pavía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NANOMEET 2022 - 2nd International Meet &amp; Expo on Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical performances of nickel nitride / buckypaper hybrid materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Ben Razzouq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zafar Hussain Ibupoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 MRS Fall Meeting &amp; Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D graphene based architectures for environmental applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabita Mohd Firdaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 MRS Fall Meeting &amp; Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemically modified carbon nanomaterials for sustainable technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chevalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiavarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bourkaib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Nanosciences &amp; Nanotechnologies (NN21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene-based nanofluids: structural quality of graphene vs. dispersion quality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Carbon nanotube-based biocatalyst for green chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chafik Bourkaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chevalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiavarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Nanofluids (ICNf2019) &amp; 2nd European Symposium on Nanofluids (ESNf2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Castelló, Spain</w:t>
+              <w:t xml:space="preserve">Applied Catalysis and Chemical Engineering (ACC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Dubai, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172838v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanotube-based biocatalyst for green chemistry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Graphene-based nanofluids: structural quality of graphene vs. dispersion quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Berrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gleize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis and Chemical Engineering (ACC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Dubai, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">1st International Conference on Nanofluids (ICNf2019) &amp; 2nd European Symposium on Nanofluids (ESNf2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Castelló, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270534v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic viscosity of purified MWCNT water and water-propylene glycol-based nanofluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Berrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Nanofluids (ICNf2019) &amp; 2nd European Symposium on Nanofluids (ESNf2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Castelló, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of chemical treatments to improve processability of carbon nanomaterials (carbon nanotubes and graphene)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Berrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nanoscience &amp; Technology (ICNST-2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological properties and surface tension of stable graphene oxide and reduced graphene oxide aqueous nanofluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cabaleiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vigolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Symposium on Nanofluids (ESNf2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lisboa, Portugal. pp.34-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene-based nanofluids for heat transfer applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Junior Euromat 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion of Graphene in Water for Heat Dissipation Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemOnTubes 2016 - International meeting on the chemistry of graphene and carbon nanotubes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene modification for preparation of stable nanofluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jeong Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Speyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Symposium on Energy Challenges and Mechanics (ECM5) - Working on small scales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Inverness, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrocatalytic effect towards NADH induced by HiPco single-walled carbon nanotubes covalently functionalized by ferrocene derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoual Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17281,195 +17424,195 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 MRS Fall Meeting </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Materiel Research Society, Nov 2012, Boston, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/opl.2013.84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple method to make carbon nanotubes fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Penicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELECTRONIC PROPERTIES OF MOLECULAR NANOSTRUCTURES: XV International Winterschool/Euroconference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2001, Kirchberg, Austria. pp.562-567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17479,114 +17622,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubans de V2O5 et nanotubes de carbone: de l'étude des suspensions à leur mise en oeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université Sciences et Technologies - Bordeaux I, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00583719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId489"/>
+      <w:footerReference w:type="default" r:id="rId493"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17654,51 +17797,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="449EA0D9"/>
+    <w:nsid w:val="97D376ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17885,51 +18028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigitte-vigolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1463-0121" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071020837" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-4870-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415614v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Hussain Ibupoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah&#8208;eddine Benrazzouq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202522071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404375v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Aftab" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneela Tahira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliakbar Hassanpouryouzband" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.124582" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05521411v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsan Ali Mahar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali Bhatti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hayat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Lal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2026.120652" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05521409v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Waheed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arslan Uddin Qureshi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baradi Waryani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ae33fb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404370v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qurban Ali Shah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ae0eb8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Hussain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanhinyal Dars" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Kanwal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jethanand Parmar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghansham Das" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15060508" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04966865v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Henry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Petit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863975v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Padervand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmuez Dawi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umair Aftab" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahnaz Ghasemi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.202400166" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233069v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Ali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambedker Meghwar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Raza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.05.187" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233102v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjulla Subramaniam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahman Mohamed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooya Lahijani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.163223" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04966854v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shusheel Kumar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Liaquat Bhatti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaheer Ahmed Ujjan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42114-025-01238-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241630v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Jaleel Laghari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ishaque Abro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA02960K" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233124v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane El Ouardi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ladib" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jones Alami" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Makha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.150384" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233090v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haresh Kumar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.70208" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231857v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Benito-Santiago" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique B&#233;gin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathish-Kumar Kamaraj" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics8020040" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573827v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Pav&#237;a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hupont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulayma Gal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.124856" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577690v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Nesvizhevsky" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dauga" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Clavier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119249" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568587v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Chambery" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vigolo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cahen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00794H" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577661v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehnaz Parveen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ali Hulio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahoor Ahmed Ibupoto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-024-12156-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577677v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Ghaffar Solangi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Sattar Chang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2024.110046" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04377378v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.109994" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04966871v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Ali Halepoto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959X/ad9ac0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04197563v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel Ahmed Shah" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Yameen Solangi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.01.072" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228264v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Estell&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.123194" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04227808v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2023.110466" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04250982v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaz Hussain Mari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA02438E" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867056v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rambabu Gutru" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarina Turtayeva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravikumar Thimmappa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.10.177" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04198622v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajnees Pirzada" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13080780" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04197512v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Chang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13010147" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04222006v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hanan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ra07340d" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04222008v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulfiquar Ali Solangi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-023-10937-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04222023v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansab Ali Jakhrani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmuez A. Dawi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28062773" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04222027v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ali Hullio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Nafady" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-023-10290-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03987138v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Alnjiman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Andreoli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2023.127491" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04250966v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Montecchi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.06.059" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04263243v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjha Mangrio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-023-05844-w" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04377387v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA06296A" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04190756v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabita Mohd Firdaus" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Melo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flatc.2023.100545" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04251024v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehnaz Markhand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13040444" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04198707v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irum Naz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14030677" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04198691v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalida Faryal Almani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iftikhar Ahmed Chana" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac98cc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03807070v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Shu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianxue Cao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.07.269" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04197489v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razan A Alshgari" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27248726" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03792285v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munirah Albaqami" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shymaa Medany" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Hussain Ibupoto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Willander" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA03149C" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03792284v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Berrada" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Housseini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desforges" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gleize" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202200275" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04198741v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razan Alshgari" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Aboelmaaref" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12101176" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797175v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Mezenov" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bruyere" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Krasilin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Khrapova" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon Bachinin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01978" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03786957v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutru Rambabu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-07653-3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519731v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.12.024" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03807066v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ra04749g" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03829827v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Alothman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-022-08128-6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03792286v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nek Muhammad Shaikh" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac91d8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03428632v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Qayoom Mugheri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jccs.202100365" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03428810v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.11.098" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958233v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Hamze" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gleize" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2020.1818382" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03582936v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.129553" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03250152v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoder Alajami" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2021.102452" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03428560v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11092419" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931551v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.05.026" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02558309v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Zeroual" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cabaleiro" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Emo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.113229" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931579v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202000747" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02883913v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10071258" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932036v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabaleiro" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mare" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.113875" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612257v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chafik Bourkaib" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevalot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaunay" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.08.046" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929014v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Begin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mare" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133462" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02265963v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.111473" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186871v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellouard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b12554" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270532v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontana" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guichard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8en01276h" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612254v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Izzati Md Rosli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-019-4701-4" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095675v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choon-Ming Seah" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siang-Piao Chai" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aac60e" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01820859v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Navas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jon.2018.1539" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972266v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Allali" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Urbanova" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mallet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.9.257" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02079446v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Izhar Kairi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dayou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Izni Kairi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suriani Abu Bakar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ta04255a" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095679v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Khairul Nizam Mohd Zuhan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnoush Khavarian" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2018.05.031" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095686v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1694-1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095702v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Zharif Ahmad Thirmizir" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-017-2125-2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095711v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Voss" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Medjahdi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;rold" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mar&#234;che" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp08568g" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095694v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2017.09.052" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01660593v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr.6.6.529-533" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095699v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-017-4034-0" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01524303v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jeong Kim" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Speyer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jon.2017.1353" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004993v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doudouh" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peluso" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA28197D" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095724v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ichikawa" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra04197c" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095720v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.04.072" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8X0FZND-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515446v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.09.073" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095717v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Vieira Bridi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Kadok" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Normand" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.09.033" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513805v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjandi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.03.056" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279104v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Remy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.06.015" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51NZFDWF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284344v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mcrae" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valsaque" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500248" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289112v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mamane" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junidah Abdul Shukor" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Azizan" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.5.63" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289111v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;rold" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.04.078" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2DLDQJX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276615v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mar&#234;ch&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj41057e" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289114v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp400890n" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289119v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontana" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406396y" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445352v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Waldbock" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1337" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941822v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201200098" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QC5JCG04-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266132v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mases" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. No&#235;l" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mercier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100082" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FTSD5NVH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266131v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lejosne" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fort" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2011.03.019" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWPNLGPN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498076v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herold" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mareche" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Gulas" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.10.044" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ2S6WSN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380893v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herold" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mar&#234;ch&#233;" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margueron" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266141v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N.Ha Le" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Thabit" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2008.10.024" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSM6VQH5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448494v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eschbach" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266145v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dossot" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Olevik" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2007.10.093" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7WQDW3J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848664v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Rodriguez I Zubiri" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2006.11.006" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKP9NSTC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848818v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gardien" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0719210" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P2KZFSPL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01849011v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.819" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143350v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Rodriguez I. Zubiri" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hauge" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.08.099" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRZ7S8CT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211551v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mafouana" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goyhenex" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faerber" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arabski" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183761v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Penicaud" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Coulon" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauder" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pailler" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.290.5495.1331" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280954v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Henry" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280929v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280944v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649436v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04281259v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280960v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280949v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770398v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04281253v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Ben Razzouq" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280959v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344458v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiavarc'H" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bourkaib" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02172838v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270534v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02172780v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mar&#233;" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01901954v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01902011v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356164v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305653v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356182v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511522v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.84" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183664v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00583719v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigitte-vigolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1463-0121" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071020837" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-4870-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05542913v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hupont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA08349D" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415614v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Hussain Ibupoto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah&#8208;eddine Benrazzouq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202522071" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404375v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Aftab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneela Tahira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliakbar Hassanpouryouzband" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.124582" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05521411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsan Ali Mahar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali Bhatti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hayat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Lal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2026.120652" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05521409v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Waheed" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arslan Uddin Qureshi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baradi Waryani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ae33fb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404370v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qurban Ali Shah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ae0eb8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863975v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Padervand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmuez Dawi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umair Aftab" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahnaz Ghasemi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.202400166" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233069v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Ali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambedker Meghwar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghansham Das" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jethanand Parmar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Raza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.05.187" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04966865v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Petit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120035" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233082v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Hussain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanhinyal Dars" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Kanwal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15060508" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04966854v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shusheel Kumar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Liaquat Bhatti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaheer Ahmed Ujjan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42114-025-01238-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233102v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjulla Subramaniam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahman Mohamed" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooya Lahijani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.163223" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241630v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Jaleel Laghari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ishaque Abro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA02960K" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233090v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haresh Kumar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.70208" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231857v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Benito-Santiago" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique B&#233;gin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathish-Kumar Kamaraj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics8020040" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233124v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane El Ouardi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ladib" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jones Alami" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Makha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.150384" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573827v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Pav&#237;a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulayma Gal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.124856" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577690v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Nesvizhevsky" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dauga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Clavier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119249" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568587v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Chambery" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vigolo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cahen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00794H" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577677v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Ghaffar Solangi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ali Hulio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Sattar Chang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2024.110046" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577661v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehnaz Parveen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahoor Ahmed Ibupoto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-024-12156-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04966871v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Ali Halepoto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959X/ad9ac0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04377378v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.109994" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04197563v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel Ahmed Shah" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Yameen Solangi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.01.072" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04250982v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaz Hussain Mari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA02438E" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04227808v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2023.110466" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228264v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Estell&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.123194" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867056v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rambabu Gutru" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarina Turtayeva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravikumar Thimmappa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.10.177" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04198622v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajnees Pirzada" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13080780" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04197512v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Chang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13010147" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04222008v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulfiquar Ali Solangi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-023-10937-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04222006v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hanan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ra07340d" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04222023v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansab Ali Jakhrani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmuez A. Dawi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28062773" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04222027v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ali Hullio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Nafady" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-023-10290-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03987138v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Alnjiman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Andreoli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2023.127491" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04263243v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjha Mangrio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-023-05844-w" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04377387v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA06296A" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04250966v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Montecchi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.06.059" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04190756v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabita Mohd Firdaus" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Melo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flatc.2023.100545" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04251024v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehnaz Markhand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13040444" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04198707v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irum Naz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14030677" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04198691v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalida Faryal Almani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iftikhar Ahmed Chana" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac98cc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04197489v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razan A Alshgari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27248726" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03792285v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munirah Albaqami" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shymaa Medany" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Hussain Ibupoto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Willander" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA03149C" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03807070v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Shu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianxue Cao" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.07.269" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03792284v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Berrada" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Housseini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desforges" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gleize" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202200275" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797175v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Mezenov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bruyere" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Krasilin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Khrapova" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon Bachinin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01978" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03786957v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutru Rambabu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-07653-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04198741v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razan Alshgari" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Aboelmaaref" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12101176" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03829827v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Alothman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-022-08128-6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03807066v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ra04749g" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519731v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.12.024" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03792286v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nek Muhammad Shaikh" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac91d8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03428632v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Qayoom Mugheri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jccs.202100365" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03428810v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.11.098" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958233v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Hamze" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gleize" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2020.1818382" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03250152v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoder Alajami" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2021.102452" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03582936v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.129553" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03428560v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11092419" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931551v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.05.026" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02558309v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Zeroual" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cabaleiro" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Emo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.113229" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931579v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202000747" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02883913v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10071258" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932036v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabaleiro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mare" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.113875" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612257v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chafik Bourkaib" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevalot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaunay" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.08.046" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929014v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Begin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mare" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133462" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186871v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellouard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b12554" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270532v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontana" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guichard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8en01276h" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02265963v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.111473" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612254v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Izzati Md Rosli" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-019-4701-4" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095675v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choon-Ming Seah" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siang-Piao Chai" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aac60e" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972266v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Allali" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Urbanova" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mallet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.9.257" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01820859v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Navas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jon.2018.1539" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02079446v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Izhar Kairi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dayou" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Izni Kairi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suriani Abu Bakar" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ta04255a" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095679v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Khairul Nizam Mohd Zuhan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnoush Khavarian" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2018.05.031" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095686v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1694-1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095702v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Zharif Ahmad Thirmizir" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-017-2125-2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095711v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Voss" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Medjahdi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;rold" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mar&#234;che" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp08568g" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095694v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2017.09.052" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01660593v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr.6.6.529-533" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095699v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-017-4034-0" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01524303v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jeong Kim" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Speyer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jon.2017.1353" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004993v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doudouh" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peluso" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA28197D" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095724v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ichikawa" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra04197c" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095720v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.04.072" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8X0FZND-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515446v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.09.073" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095717v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Vieira Bridi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Kadok" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Normand" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.09.033" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513805v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjandi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.03.056" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279104v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Remy" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.06.015" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51NZFDWF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284344v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mcrae" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valsaque" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500248" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289112v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mamane" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junidah Abdul Shukor" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Azizan" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.5.63" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289111v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;rold" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.04.078" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2DLDQJX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276615v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mar&#234;ch&#233;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj41057e" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289114v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp400890n" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289119v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontana" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406396y" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445352v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Waldbock" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1337" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941822v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201200098" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QC5JCG04-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266132v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mases" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. No&#235;l" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mercier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100082" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FTSD5NVH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266131v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lejosne" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fort" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2011.03.019" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWPNLGPN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498076v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herold" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mareche" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Gulas" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.10.044" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ2S6WSN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380893v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herold" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mar&#234;ch&#233;" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margueron" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266141v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N.Ha Le" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Thabit" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2008.10.024" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSM6VQH5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448494v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eschbach" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266145v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dossot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Olevik" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2007.10.093" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7WQDW3J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848664v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Rodriguez I Zubiri" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2006.11.006" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKP9NSTC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848818v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gardien" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0719210" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P2KZFSPL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01849011v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.819" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143350v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Rodriguez I. Zubiri" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hauge" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.08.099" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRZ7S8CT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211551v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mafouana" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goyhenex" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faerber" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arabski" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194470" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183761v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Penicaud" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Coulon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauder" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pailler" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.290.5495.1331" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280954v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Henry" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649436v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280929v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280944v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04281259v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280960v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280949v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770398v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04281253v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Ben Razzouq" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280959v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344458v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiavarc'H" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bourkaib" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270534v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02172838v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02172780v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mar&#233;" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01901954v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01902011v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356164v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305653v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356182v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511522v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.84" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183664v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00583719v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>