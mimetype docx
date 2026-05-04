--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -1015,913 +1015,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co₃O₄ Hybrid electrocatalysts; materials description and mechanistic aspects toward hydrogen production, oxygen evolution‐reduction, and CO₂ reduction reactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reversibility without over-potential of fluorinated graphite in lithium batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohsen Padervand</w:t>
+                <w:t xml:space="preserve">Marie Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elmuez Dawi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Shahnaz Ghasemi</w:t>
+                <w:t xml:space="preserve">Elodie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Record</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/tcr.202400166⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 237, pp.120035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04863975v1</w:t>
+                <w:t xml:space="preserve">hal-04966865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of rare earth and coinage metals as activators for promoting the electrochemical activity of polyaniline based electrodes for water oxidation and asymmetric supercapacitor device application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Tailored Surface Oxygen Vacancies and Reduced Optical Band Gap of NiO During the Development of NiO@Polyaniline Hybrid Materials for the Efficient Asymmetric and Oxygen Evolution Reaction Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fida Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanhinyal Dars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kashif Ali</w:t>
+                <w:t xml:space="preserve">Rabia Kanwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambedker Meghwar</w:t>
+                <w:t xml:space="preserve">Jethanand Parmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghansham Das</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Raza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.05.187⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (6), pp.508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal15060508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233069v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversibility without over-potential of fluorinated graphite in lithium batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of rare earth and coinage metals as activators for promoting the electrochemical activity of polyaniline based electrodes for water oxidation and asymmetric supercapacitor device application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kashif Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambedker Meghwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghansham Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jethanand Parmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Colin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Emo</w:t>
+                <w:t xml:space="preserve">Ahmed Raza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120035⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138, pp.775-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.05.187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966865v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tailored Surface Oxygen Vacancies and Reduced Optical Band Gap of NiO During the Development of NiO@Polyaniline Hybrid Materials for the Efficient Asymmetric and Oxygen Evolution Reaction Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co₃O₄ Hybrid electrocatalysts; materials description and mechanistic aspects toward hydrogen production, oxygen evolution‐reduction, and CO₂ reduction reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneela Tahira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Padervand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fida Hussain</w:t>
+                <w:t xml:space="preserve">Elmuez Dawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanhinyal Dars</w:t>
+                <w:t xml:space="preserve">Umair Aftab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabia Kanwal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ghansham Das</w:t>
+                <w:t xml:space="preserve">Shahnaz Ghasemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (6), pp.508. </w:t>
+              <w:t xml:space="preserve">Chemical Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, pp.e202400166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/catal15060508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/tcr.202400166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233082v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced NiCo2O4 /ZnO-CuO/NF composite for high-performance asymmetric supercapacitor and efficient oxygen evolution reaction applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-pot regenerative CaSO4/CaS-supported γ-Al2O3 catalytic system for sulfur dioxide reduction to elemental sulfur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shusheel Kumar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aneela Tahira</w:t>
+                <w:t xml:space="preserve">Manjulla Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeel Liaquat Bhatti</w:t>
+                <w:t xml:space="preserve">Abdul Rahman Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Emo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaheer Ahmed Ujjan</w:t>
+                <w:t xml:space="preserve">Pooya Lahijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Composites and Hybrid Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (1), pp.148. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 701, pp.163223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42114-025-01238-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.163223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966854v1</w:t>
+                <w:t xml:space="preserve">hal-05233102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot regenerative CaSO4/CaS-supported γ-Al2O3 catalytic system for sulfur dioxide reduction to elemental sulfur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced NiCo2O4 /ZnO-CuO/NF composite for high-performance asymmetric supercapacitor and efficient oxygen evolution reaction applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ali Bhatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manjulla Subramaniam</w:t>
+                <w:t xml:space="preserve">Shusheel Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneela Tahira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdul Rahman Mohamed</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+                <w:t xml:space="preserve">Adeel Liaquat Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pooya Lahijani</w:t>
+                <w:t xml:space="preserve">Zaheer Ahmed Ujjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 701, pp.163223. </w:t>
+              <w:t xml:space="preserve">Advanced Composites and Hybrid Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.163223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42114-025-01238-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233102v1</w:t>
+                <w:t xml:space="preserve">hal-04966854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facile preparation of cobalt-oxide nanostructures with enriched cobalt( ii ) ion surface using Solanum melongena for energy application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Jaleel Laghari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umair Aftab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ishaque Abro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneela Tahira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmuez Dawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 15 (38), pp.31107-31121. </w:t>
@@ -1953,425 +1953,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05241630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization of Coinage Metals as an Efficient Dopant Protocol for Enhancing Asymmetric Supercapacitors and Oxygen Evolution Reactions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unveiling the role of doping and intrinsic vacancies in BiVO4 for enhanced photoelectrochemical water splitting: a first-principles study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haresh Kumar</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Otmane El Ouardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Ladib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jones Alami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Makha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pat.70208⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 157, pp.150384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.150384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233090v1</w:t>
+                <w:t xml:space="preserve">hal-05233124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Characterization of Ni-Doped Iron Oxide/GO Nanoparticles by Co-Precipitation Method for Electrocatalytic Oxygen Reduction Reaction in Microbial Fuel Cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bégin</w:t>
+                <w:t xml:space="preserve">Utilization of Coinage Metals as an Efficient Dopant Protocol for Enhancing Asymmetric Supercapacitors and Oxygen Evolution Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambedker Meghwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Raza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sathish-Kumar Kamaraj</w:t>
+                <w:t xml:space="preserve">Haresh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jethanand Parmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanhinyal Dars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (2), pp.40. </w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ceramics8020040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pat.70208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05231857v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the role of doping and intrinsic vacancies in BiVO4 for enhanced photoelectrochemical water splitting: a first-principles study</w:t>
+                <w:t xml:space="preserve">Synthesis and Characterization of Ni-Doped Iron Oxide/GO Nanoparticles by Co-Precipitation Method for Electrocatalytic Oxygen Reduction Reaction in Microbial Fuel Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otmane El Ouardi</w:t>
+                <w:t xml:space="preserve">Sandra Benito-Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Ladib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jones Alami</w:t>
+                <w:t xml:space="preserve">Dominique Bégin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Makha</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sathish-Kumar Kamaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 157, pp.150384. </w:t>
+              <w:t xml:space="preserve">Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (2), pp.40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.150384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ceramics8020040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233124v1</w:t>
+                <w:t xml:space="preserve">hal-05231857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent vs. Non covalent chemical modification of multiwalled carbon nanotubes based-nanofluids: Stability and thermal conductivity steadiness over temperature</w:t>
               </w:r>
@@ -2396,51 +2396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Rahman Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulayma Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2638,51 +2638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible fluorinated graphite foils with high content of (C&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;F)&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt; phase for slow neutron reflector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Chambery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2753,753 +2753,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile synthesis of NiCo2O4 nanostructures with abundant surface oxygen vacancies, and reduced content of Co and Ni valence states for the efficient and bifunctional electrochemical and photocatalytic oxidation of methylene blue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glucose sensing via green synthesis of NiO–SiO2 composites with citrus lemon peel extract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan Ali Mahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneela Tahira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdul Ghaffar Solangi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Ali Bhatti</w:t>
+                <w:t xml:space="preserve">Mehnaz Parveen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ali Hulio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdul Sattar Chang</w:t>
+                <w:t xml:space="preserve">Zahoor Ahmed Ibupoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 199, pp.110046. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (7), pp.490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2024.110046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10854-024-12156-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04577677v1</w:t>
+                <w:t xml:space="preserve">hal-04577661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose sensing via green synthesis of NiO–SiO2 composites with citrus lemon peel extract</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ihsan Ali Mahar</w:t>
+                <w:t xml:space="preserve">Facile synthesis of NiCo2O4 nanostructures with abundant surface oxygen vacancies, and reduced content of Co and Ni valence states for the efficient and bifunctional electrochemical and photocatalytic oxidation of methylene blue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Ghaffar Solangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneela Tahira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mehnaz Parveen</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ali Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ali Hulio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahoor Ahmed Ibupoto</w:t>
+                <w:t xml:space="preserve">Abdul Sattar Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 35 (7), pp.490. </w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 199, pp.110046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10854-024-12156-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2024.110046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04577661v1</w:t>
+                <w:t xml:space="preserve">hal-04577677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical-enhanced NiO nanostructures for superior oxygen evolution and asymmetric supercapacitor applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elmuez Dawi</w:t>
+                <w:t xml:space="preserve">Oxygen vacancies and tailored redox activity encountered with NiCo₂O₄ nanostructures for promising applications in supercapacitor and water oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shusheel Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneela Tahira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeel Liaquat Bhatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ali Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Imran Ali Halepoto</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaheer Ahmed Ujjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2632-959X/ad9ac0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 77, pp.109994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2023.109994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966871v1</w:t>
+                <w:t xml:space="preserve">hal-04377378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen vacancies and tailored redox activity encountered with NiCo₂O₄ nanostructures for promising applications in supercapacitor and water oxidation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shusheel Kumar</w:t>
+                <w:t xml:space="preserve">Phytochemical-enhanced NiO nanostructures for superior oxygen evolution and asymmetric supercapacitor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmuez Dawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneela Tahira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ali Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zaheer Ahmed Ujjan</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Ali Halepoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 77, pp.109994. </w:t>
+              <w:t xml:space="preserve">Nano Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (4), pp.045015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.est.2023.109994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2632-959X/ad9ac0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377378v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface modification of Co&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; nanostructures using wide range of natural compounds from rotten apple juice for the efficient oxygen evolution reaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Umair Aftab</w:t>
+                <w:t xml:space="preserve">Facile characterization of metallic impurities in detonation nanodiamonds through selective combustion using standard techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Emo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqeel Ahmed Shah</w:t>
+                <w:t xml:space="preserve">Sebastien Hupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Yameen Solangi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Ishaque Abro</w:t>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 48 (41), pp.15447-15459. </w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140 (Part A), pp.110466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.01.072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2023.110466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197563v1</w:t>
+                <w:t xml:space="preserve">hal-04227808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transforming NiCo&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; nanorods into nanoparticles using citrus lemon juice enhancing electrochemical properties for asymmetric supercapacitor and water oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shusheel Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneela Tahira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Liaquat Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ali Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3557,161 +3557,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile characterization of metallic impurities in detonation nanodiamonds through selective combustion using standard techniques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
+                <w:t xml:space="preserve">Surface modification of Co&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; nanostructures using wide range of natural compounds from rotten apple juice for the efficient oxygen evolution reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Jaleel Laghari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umair Aftab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Hupont</w:t>
+                <w:t xml:space="preserve">Aqeel Ahmed Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+                <w:t xml:space="preserve">Muhammad Yameen Solangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ishaque Abro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 140 (Part A), pp.110466. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (41), pp.15447-15459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2023.110466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.01.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227808v1</w:t>
+                <w:t xml:space="preserve">hal-04197563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled structural damaging of multiwalled carbon nanotubes and graphene nanoplatelets by oxidation for stable nanofluids with enhanced thermal conductivity</w:t>
               </w:r>
@@ -3736,51 +3736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Rahman Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3959,563 +3959,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green-Mediated Synthesis of NiCo2O4 Nanostructures Using Radish White Peel Extract for the Sensitive and Selective Enzyme-Free Detection of Uric Acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Highly heterogeneous morphology of cobalt oxide nanostructures for the development of sensitive and selective ascorbic acid non-enzymatic sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Sattar Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneela Tahira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Ghaffar Solangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tajnees Pirzada</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ali Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (8), pp.780. </w:t>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/bios13080780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/bios13010147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04198622v1</w:t>
+                <w:t xml:space="preserve">hal-04197512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly heterogeneous morphology of cobalt oxide nanostructures for the development of sensitive and selective ascorbic acid non-enzymatic sensor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PdO@CoSe2 Composites: An Efficient Electrocatalysts for Water Oxidation in Alkaline Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouzia Chang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Ali Bhatti</w:t>
+                <w:t xml:space="preserve">Abdul Hanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Yameen Solangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Jaleel Laghari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aqeel Ahmed Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umair Aftab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.147. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.743-755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/bios13010147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2ra07340d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197512v1</w:t>
+                <w:t xml:space="preserve">hal-04222006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced electro active properties of NiCo2O4 nanostructures using garlic extract for the sensitive and selective enzyme-free detection of ascorbic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Ghaffar Solangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneela Tahira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Sattar Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tajnees Pirzada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulfiquar Ali Solangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 34 (20), pp.1549. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10854-023-10937-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PdO@CoSe2 Composites: An Efficient Electrocatalysts for Water Oxidation in Alkaline Media</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Umair Aftab</w:t>
+                <w:t xml:space="preserve">Green-Mediated Synthesis of NiCo2O4 Nanostructures Using Radish White Peel Extract for the Sensitive and Selective Enzyme-Free Detection of Uric Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Ghaffar Solangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneela Tahira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baradi Waryani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Sattar Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tajnees Pirzada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.743-755. </w:t>
+              <w:t xml:space="preserve">Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (8), pp.780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2ra07340d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/bios13080780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222006v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogenic preparation of ZnO nanostructures using leafy spinach extract for high-performance photodegradation of methylene blue under the illumination of natural sunlight</w:t>
               </w:r>
@@ -4540,51 +4540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ali Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneela Tahira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqeel Ahmed Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmuez A. Dawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4629,697 +4629,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygenated terminals of milky sap of &amp;lt;i&amp;gt;Calotropis procera&amp;lt;/i&amp;gt; transformed 1D ZnO structure to 0D nanoparticles for enhanced photocatalytic degradation of malachite green and methylene blue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aneela Tahira</w:t>
+                <w:t xml:space="preserve">Stable dispersions of double-walled carbon nanotubes for carbon nanotube/copper co-deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Pavía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Ali Hullio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Umair Aftab</w:t>
+                <w:t xml:space="preserve">Fahad Alnjiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayman Nafady</w:t>
+                <w:t xml:space="preserve">Enrico Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10854-023-10290-4⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 299, pp.127491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2023.127491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222027v1</w:t>
+                <w:t xml:space="preserve">hal-03987138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable dispersions of double-walled carbon nanotubes for carbon nanotube/copper co-deposition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fahad Alnjiman</w:t>
+                <w:t xml:space="preserve">Oxygenated terminals of milky sap of &amp;lt;i&amp;gt;Calotropis procera&amp;lt;/i&amp;gt; transformed 1D ZnO structure to 0D nanoparticles for enhanced photocatalytic degradation of malachite green and methylene blue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ali Bhatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneela Tahira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Andreoli</w:t>
+                <w:t xml:space="preserve">Ahmed Ali Hullio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umair Aftab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+                <w:t xml:space="preserve">Ayman Nafady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 299, pp.127491. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (10), pp.929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2023.127491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10854-023-10290-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03987138v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical non-enzymatic urea sensing using polyvinylpyrrolidine derived highly electrocatalytic NiCo2O4 nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-situ growth of nonstoichiometric CrO&amp;lt;sub&amp;gt;0.87&amp;lt;/sub&amp;gt; and Co&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; hybrid system for the enhanced electrocatalytic water splitting in alkaline media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Yameen Solangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umair Aftab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneela Tahira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Hanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanjha Mangrio</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Ali Hullio</w:t>
+                <w:t xml:space="preserve">Monica Montecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25 (10), pp.195. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11051-023-05844-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.06.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263243v1</w:t>
+                <w:t xml:space="preserve">hal-04250966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green structure orienting and reducing agents of wheat peel extract induced abundant surface oxygen vacancies and transformed the nanoflake morphology of NiO into a plate-like shape with enhanced non-enzymatic urea sensing application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Electrochemical non-enzymatic urea sensing using polyvinylpyrrolidine derived highly electrocatalytic NiCo2O4 nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjha Mangrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneela Tahira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan Ali Mahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehnaz Parveen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elmuez Dawi</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ali Hullio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3RA06296A⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (10), pp.195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-023-05844-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377387v1</w:t>
+                <w:t xml:space="preserve">hal-04263243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ growth of nonstoichiometric CrO&amp;lt;sub&amp;gt;0.87&amp;lt;/sub&amp;gt; and Co&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; hybrid system for the enhanced electrocatalytic water splitting in alkaline media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Umair Aftab</w:t>
+                <w:t xml:space="preserve">Green structure orienting and reducing agents of wheat peel extract induced abundant surface oxygen vacancies and transformed the nanoflake morphology of NiO into a plate-like shape with enhanced non-enzymatic urea sensing application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehnaz Parveen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneela Tahira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Monica Montecchi</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan Ali Mahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ali Bhatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmuez Dawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (48), pp.34122-34135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.06.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3RA06296A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250966v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D porous alumina/graphene hybrids prepared by atomic layer deposition and their performance for water treatment</w:t>
               </w:r>
@@ -5357,51 +5357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FlatChem – Chemistry of Flat Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 41, pp.100545. </w:t>
@@ -5439,77 +5439,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Urea Precursors Driven NiCo&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Nanostructures Based Non-Enzymatic Urea Sensor for Milk and Urine Real Sample Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjha Mangrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneela Tahira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Sattar Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Ali Mahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5612,51 +5612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneela Tahira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ali Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqeel Ahmed Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Ali Mahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5733,51 +5733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ali Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalida Faryal Almani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqeel Ahmed Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneela Tahira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5835,429 +5835,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO Nanostructures Doped with Various Chloride Ion Concentrations for Efficient Photocatalytic Degradation of Methylene Blue in Alkaline and Acidic Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co₂FeO₄@rGO composite: Towards trifunctional water splitting in alkaline media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Hanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Razan A Alshgari</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aneela Tahira</w:t>
+                <w:t xml:space="preserve">Dong Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umair Aftab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dianxue Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Jaleel Laghari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27248726⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (80), pp.33919-33937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.07.269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197489v1</w:t>
+                <w:t xml:space="preserve">hal-03807070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fast nucleation/growth of Co3O4 nanowires onto cotton silk: Facile development of potentiometric uric acid biosensor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ZnO Nanostructures Doped with Various Chloride Ion Concentrations for Efficient Photocatalytic Degradation of Methylene Blue in Alkaline and Acidic Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shymaa Medany</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Magnus Willander</w:t>
+                <w:t xml:space="preserve">Razan A Alshgari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaheer Ahmed Ujjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aqeel Ahmed Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ali Bhatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneela Tahira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2RA03149C⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (24), pp.8726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27248726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792285v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co₂FeO₄@rGO composite: Towards trifunctional water splitting in alkaline media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdul Hanan</w:t>
+                <w:t xml:space="preserve">The fast nucleation/growth of Co3O4 nanowires onto cotton silk: Facile development of potentiometric uric acid biosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munirah Albaqami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shymaa Medany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Nafady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong Shu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Umair Aftab</w:t>
+                <w:t xml:space="preserve">Mazhar Hussain Ibupoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dianxue Cao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdul Jaleel Laghari</w:t>
+                <w:t xml:space="preserve">Magnus Willander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 47 (80), pp.33919-33937. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (29), pp.18321-18332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.07.269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2RA03149C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807070v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiwalled Carbon Nanotube Purification Probed by Electrochemistry: Low‐Temperature Chlorine Gas Treatment Meets High‐Temperature Annealing</w:t>
               </w:r>
@@ -6295,51 +6295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemNanoMat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (10), pp.e202200275. </w:t>
@@ -6371,831 +6371,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into Solid-To-Solid Transformation of MOF Amorphous Phases</w:t>
+                <w:t xml:space="preserve">Enhanced Electrocatalytic Properties of Co3O4 Nanocrystals Derived from Hydrolyzed Polyethyleneimines in Water/Ethanol Solvents for Electrochemical Detection of Cholesterol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri Mezenov</w:t>
+                <w:t xml:space="preserve">Razan Alshgari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Nafady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aqeel Ahmed Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Bruyere</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Semyon Bachinin</w:t>
+                <w:t xml:space="preserve">Amal Aboelmaaref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umair Aftab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c01978⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal12101176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797175v1</w:t>
+                <w:t xml:space="preserve">hal-04198741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the electrocatalytic behavior of nitrogen and sulfur co-doped carbon nanotubes toward oxygen reduction reaction in alkaline media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into Solid-To-Solid Transformation of MOF Amorphous Phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Mezenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Krasilin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gutru Rambabu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Emo</w:t>
+                <w:t xml:space="preserve">Ekaterina Khrapova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semyon Bachinin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-022-07653-3⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (35), pp.13992-14003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c01978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786957v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Electrocatalytic Properties of Co3O4 Nanocrystals Derived from Hydrolyzed Polyethyleneimines in Water/Ethanol Solvents for Electrochemical Detection of Cholesterol</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into the electrocatalytic behavior of nitrogen and sulfur co-doped carbon nanotubes toward oxygen reduction reaction in alkaline media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Aboelmaaref</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Umair Aftab</w:t>
+                <w:t xml:space="preserve">Gutru Rambabu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarina Turtayeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feina Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (10), pp.1176. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (35), pp.16739-16754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/catal12101176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-022-07653-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198741v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization of polyvinyl amine hydrolysis product in enhancing the catalytic properties of Co3O4 nanowires: Toward potentiometric glucose bio-sensing application</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">NiCo2O4 nanostructures loaded onto pencil graphite rod: An advanced composite material for oxygen evolution reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafar Hussain Ibupoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneela Tahira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqeel Ahmed Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umair Aftab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Yameen Solangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10854-022-08128-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (10), pp.6650-6665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03829827v1</w:t>
+                <w:t xml:space="preserve">hal-03519731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facile Synthesis of luminescent carbon material from yogurt for efficient photocatalytic degradation of methylene blue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ali Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneela Tahira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqeel Ahmed Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umair Aftab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (39), pp.25549-25564. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d2ra04749g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NiCo2O4 nanostructures loaded onto pencil graphite rod: An advanced composite material for oxygen evolution reaction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Utilization of polyvinyl amine hydrolysis product in enhancing the catalytic properties of Co3O4 nanowires: Toward potentiometric glucose bio-sensing application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munirah Albaqami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Alothman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Nafady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shymaa Medany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqeel Ahmed Shah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Yameen Solangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 47 (10), pp.6650-6665. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (14), pp.11555-11568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.12.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10854-022-08128-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519731v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A green approach for the preparation of ZnO@C nanocomposite using agave americana plant extract with enhanced photodegradation</w:t>
               </w:r>
@@ -7220,51 +7220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneela Tahira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ali Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqeel Ahmed Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nek Muhammad Shaikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7341,64 +7341,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Qayoom Mugheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneela Tahira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umair Aftab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Nafady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7449,77 +7449,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous doping of sulfur and chloride ions into ZnO nanorods for improved photocatalytic properties towards degradation of methylene blue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaheer Ahmed Ujjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ali Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqeel Ahmed Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneela Tahira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7873,51 +7873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabita Mohd Firdaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Rahman Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8003,51 +8003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Rahman Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8222,291 +8222,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethylene glycol based silver nanoparticles synthesized by polyol process: Characterization and thermophysical profile</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Cabaleiro</w:t>
+                <w:t xml:space="preserve">From 2D graphene nanosheets to 3D graphene-based macrostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabita Mohd Firdaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Berrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Rahman Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2020.113229⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asia.202000747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558309v1</w:t>
+                <w:t xml:space="preserve">hal-02931579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From 2D graphene nanosheets to 3D graphene-based macrostructures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdul Rahman Mohamed</w:t>
+                <w:t xml:space="preserve">Ethylene glycol based silver nanoparticles synthesized by polyol process: Characterization and thermophysical profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Zeroual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cabaleiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Emo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 310, pp.113229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asia.202000747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2020.113229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931579v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Few-Layer Graphene-Based Nanofluids with Enhanced Thermal Conductivity</w:t>
               </w:r>
@@ -8518,77 +8518,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Berrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cabaleiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (7), pp.1258. </w:t>
@@ -8903,51 +8903,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volumetric Properties and Surface Tension of Few-Layer Graphene Nanofluids Based on a Commercial Heat Transfer Fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cabaleiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9018,429 +9018,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protecting Carbon Nanotubes from Oxidation for Selective Carbon Impurity Elimination</w:t>
+                <w:t xml:space="preserve">Surface tension of functionalized MWCNT-based nanofluids in water and commercial propylene-glycol mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Berrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Hamze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b12554⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 293, pp.111473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2019.111473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186871v1</w:t>
+                <w:t xml:space="preserve">hal-02265963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-damaging purification method: decoupling the toxicity of multi-walled carbon nanotubes and their associated metal impurities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Darne</w:t>
+                <w:t xml:space="preserve">Protecting Carbon Nanotubes from Oxidation for Selective Carbon Impurity Elimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Berrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Guichard</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bellouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8en01276h⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (23), pp.14725-14733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b12554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270532v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface tension of functionalized MWCNT-based nanofluids in water and commercial propylene-glycol mixture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A non-damaging purification method: decoupling the toxicity of multi-walled carbon nanotubes and their associated metal impurities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Darne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Berrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gleize</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 293, pp.111473. </w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (6), pp.1852-1865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2019.111473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8en01276h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265963v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced adsorption of methylene blue on chemically modified graphene nanoplatelets thanks to favorable interactions</w:t>
               </w:r>
@@ -9452,77 +9452,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabita Mohd Firdaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noor Izzati Md Rosli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Rahman Mohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (12), pp.257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9595,51 +9595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siang-Piao Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Rahman Mohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2D Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (4), pp.042001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9667,291 +9667,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate control of the covalent functionalization of single-walled carbon nanotubes for the electro-enzymatically controlled oxidation of biomolecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Viscosity and Surface Tension of Stable Graphene Oxide and Reduced Graphene Oxide Aqueous Nanofluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cabaleiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoual Allali</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hugo Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.9.257⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (6), pp.1081-1088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jon.2018.1539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01972266v1</w:t>
+                <w:t xml:space="preserve">hal-01820859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Viscosity and Surface Tension of Stable Graphene Oxide and Reduced Graphene Oxide Aqueous Nanofluids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Estellé</w:t>
+                <w:t xml:space="preserve">Accurate control of the covalent functionalization of single-walled carbon nanotubes for the electro-enzymatically controlled oxidation of biomolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoual Allali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Urbanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Navas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martine Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanofluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7 (6), pp.1081-1088. </w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2750-2762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jon.2018.1539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.9.257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820859v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward high production of graphene flakes – a review on recent developments in their synthesis methods and scalability</w:t>
               </w:r>
@@ -10257,51 +10257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suriani Abu Bakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Rahman Mohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 53 (2), pp.851-879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10329,559 +10329,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Chemical Vapor Deposition Growth of Graphene Nanosheets on Supported Copper Oxide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Dayou</w:t>
+                <w:t xml:space="preserve">Covalent functionalization of polyhedral graphitic particles synthesized by arc discharge from graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Voss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohd Zharif Ahmad Thirmizir</w:t>
+                <w:t xml:space="preserve">G. Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Marêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10562-017-2125-2⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (7), pp.5405-5410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cp08568g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095702v1</w:t>
+                <w:t xml:space="preserve">hal-02095711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent functionalization of polyhedral graphitic particles synthesized by arc discharge from graphite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Voss</w:t>
+                <w:t xml:space="preserve">Direct Chemical Vapor Deposition Growth of Graphene Nanosheets on Supported Copper Oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Dayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Medjahdi</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hérold</w:t>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Marêche</w:t>
+                <w:t xml:space="preserve">Mohd Zharif Ahmad Thirmizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (7), pp.5405-5410. </w:t>
+              <w:t xml:space="preserve">Catalysis Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147 (8), pp.1988-1997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6cp08568g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10562-017-2125-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095711v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct growth of graphene on MgO by chemical vapor deposition for thermal conductivity enhancement of phase change material</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Long-term Stability of Graphene Based Nanofluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 202, pp.352-357. </w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Engineering and Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (6), pp.529-533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2017.09.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18178/ijmerr.6.6.529-533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095694v1</w:t>
+                <w:t xml:space="preserve">hal-01660593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term Stability of Graphene Based Nanofluids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Direct growth of graphene on MgO by chemical vapor deposition for thermal conductivity enhancement of phase change material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Dayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Izhar Kairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Khairul Nizam Mohd Zuhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Engineering and Robotics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6 (6), pp.529-533. </w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 202, pp.352-357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18178/ijmerr.6.6.529-533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2017.09.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660593v1</w:t>
+                <w:t xml:space="preserve">hal-02095694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-rate synthesis of graphene by a lower cost chemical vapor deposition route</w:t>
               </w:r>
@@ -10906,64 +10906,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Rahman Mohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11036,51 +11036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Speyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11438,51 +11438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siang-Piao Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Rahman Mohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 105, pp.496-509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11701,51 +11701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélica Vieira Bridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Kadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Le Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11796,90 +11796,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetism for understanding catalyst analysis of purified carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouti Medjandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11969,64 +11969,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Malaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 93, pp.933-944. </w:t>
@@ -12076,103 +12076,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent Functionalization of HiPco Single-Walled Carbon Nanotubes: Differences in the Oxidizing Action of H2SO4 and HNO3 during a Soft Oxidation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Mcrae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valsaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoual Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (12), pp.2692-2701. </w:t>
@@ -12484,291 +12484,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective removal of metal impurities from single walled carbon nanotube samples</w:t>
+                <w:t xml:space="preserve">Soft Oxidation of Single-Walled Carbon Nanotube Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Hérold</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gleize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Marêché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 37 (3), pp.790-795. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (16), pp.8522-8529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2nj41057e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp400890n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276615v1</w:t>
+                <w:t xml:space="preserve">hal-01289114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft Oxidation of Single-Walled Carbon Nanotube Samples</w:t>
+                <w:t xml:space="preserve">Selective removal of metal impurities from single walled carbon nanotube samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Marêché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 117 (16), pp.8522-8529. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (3), pp.790-795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp400890n⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2nj41057e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289114v1</w:t>
+                <w:t xml:space="preserve">hal-01276615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive-Free Assemblies of Ramified Single-Walled Carbon Nanotubes</w:t>
               </w:r>
@@ -12888,103 +12888,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Few-wall carbon nanotubes covalently functionalized by ferrocene groups for bioelectrochemical devices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoual Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Urbanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Waldbock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1451, pp.111-116. </w:t>
@@ -13022,103 +13022,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent functionalization of few-wall carbon nanotubes by ferrocene derivatives for bioelectrochemical devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoual Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Urbanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Waldbock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (b)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 249 (12), pp.2349-2352. </w:t>
@@ -13499,51 +13499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Herold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Mareche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Gulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13600,423 +13600,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Revealing of the Occupation Sites of Heavy Alkali Metal Atoms in Single-Walled Carbon Nanotube Intercalation Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Vigolo</w:t>
+                <w:t xml:space="preserve">Evidence of sidewall covalent functionalization of single-walled carbon nanotubes and its advantages for composite processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valsaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Herold</w:t>
+                <w:t xml:space="preserve">T.N.Ha Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Marêché</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Margueron</w:t>
+                <w:t xml:space="preserve">Jaouad Thabit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (2), pp.411-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2008.10.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00380893v1</w:t>
+                <w:t xml:space="preserve">hal-02266141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of sidewall covalent functionalization of single-walled carbon nanotubes and its advantages for composite processing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Valsaque</w:t>
+                <w:t xml:space="preserve">Multiscale Characterization of single-Walled Carbon Nanotube/Polymer Composites by Coupling Raman and Brillouin Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.N.Ha Le</w:t>
+                <w:t xml:space="preserve">B. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaouad Thabit</w:t>
+                <w:t xml:space="preserve">J. Eschbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Marêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113, pp.17648-17654</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266141v1</w:t>
+                <w:t xml:space="preserve">hal-00448494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Characterization of single-Walled Carbon Nanotube/Polymer Composites by Coupling Raman and Brillouin Spectroscopy</w:t>
+                <w:t xml:space="preserve">Direct Revealing of the Occupation Sites of Heavy Alkali Metal Atoms in Single-Walled Carbon Nanotube Intercalation Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Herold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vincent</w:t>
+                <w:t xml:space="preserve">J.-F. Marêché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Eschbach</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Marêche</w:t>
+                <w:t xml:space="preserve">S. Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 113, pp.17648-17654</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (18), pp.7624-7628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448494v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferential functionalisation of carbon nanotubes probed by Raman spectroscopy</w:t>
               </w:r>
@@ -15033,51 +15033,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the preparation of pure graphite fluoride with (C2F)n structural type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15139,385 +15139,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the preparation of pure graphite fluoride with (C 2 F) n structural type</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Dubois</w:t>
+                <w:t xml:space="preserve">Preparation of atomic layer deposition alumina/graphene porous hybrids with high adsorption capacity of Congo red</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabita Mohd Firdaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Emo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIC XXI: 21st International Symposium on Intercalation Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Vandoeuvre-lès-Nancy, France</w:t>
+              <w:t xml:space="preserve">2023 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04649436v1</w:t>
+                <w:t xml:space="preserve">hal-04280929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of atomic layer deposition alumina/graphene porous hybrids with high adsorption capacity of Congo red</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the functionalization treatment on thermal conductivity and stability of carbon-based nanofluids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Pavía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Emo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280929v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the functionalization treatment on thermal conductivity and stability of carbon-based nanofluids.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards the preparation of pure graphite fluoride with (C 2 F) n structural type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ISIC XXI: 21st International Symposium on Intercalation Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vandoeuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280944v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D graphene-based architectures for environmental applications</w:t>
               </w:r>
@@ -15529,77 +15529,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabita Mohd Firdaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HOPE Meetings with Nobel Laureates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Tsukuba, Japan</w:t>
@@ -15788,51 +15788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanodiamonds workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15896,51 +15896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chevalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Rahman Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Pavía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16034,51 +16034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zafar Hussain Ibupoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 MRS Fall Meeting &amp; Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Boston (MA), United States</w:t>
@@ -16133,51 +16133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabita Mohd Firdaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16347,273 +16347,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanotube-based biocatalyst for green chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Chafik Bourkaib</w:t>
+                <w:t xml:space="preserve">Graphene-based nanofluids: structural quality of graphene vs. dispersion quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Berrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gleize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis and Chemical Engineering (ACC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Dubai, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">1st International Conference on Nanofluids (ICNf2019) &amp; 2nd European Symposium on Nanofluids (ESNf2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Castelló, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270534v1</w:t>
+                <w:t xml:space="preserve">hal-02172838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene-based nanofluids: structural quality of graphene vs. dispersion quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nawal Berrada</w:t>
+                <w:t xml:space="preserve">Carbon nanotube-based biocatalyst for green chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chafik Bourkaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chevalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiavarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Nanofluids (ICNf2019) &amp; 2nd European Symposium on Nanofluids (ESNf2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Castelló, Spain</w:t>
+              <w:t xml:space="preserve">Applied Catalysis and Chemical Engineering (ACC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Dubai, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172838v1</w:t>
+                <w:t xml:space="preserve">hal-02270534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic viscosity of purified MWCNT water and water-propylene glycol-based nanofluids</w:t>
               </w:r>
@@ -16763,64 +16763,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nanoscience &amp; Technology (ICNST-2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, New-York, United States</w:t>
@@ -16875,51 +16875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cabaleiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16970,51 +16970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene-based nanofluids for heat transfer applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17022,51 +17022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Junior Euromat 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lausanne, Switzerland</w:t>
@@ -17095,51 +17095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion of Graphene in Water for Heat Dissipation Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17246,51 +17246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jeong Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17345,103 +17345,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrocatalytic effect towards NADH induced by HiPco single-walled carbon nanotubes covalently functionalized by ferrocene derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoual Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Urbanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 MRS Fall Meeting </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Materiel Research Society, Nov 2012, Boston, United States. </w:t>
@@ -17797,51 +17797,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="97D376ED"/>
+    <w:nsid w:val="CF181BBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18028,51 +18028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigitte-vigolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1463-0121" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071020837" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-4870-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05542913v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hupont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA08349D" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415614v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Hussain Ibupoto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah&#8208;eddine Benrazzouq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202522071" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404375v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Aftab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneela Tahira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliakbar Hassanpouryouzband" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.124582" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05521411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsan Ali Mahar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali Bhatti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hayat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Lal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2026.120652" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05521409v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Waheed" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arslan Uddin Qureshi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baradi Waryani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ae33fb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404370v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qurban Ali Shah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ae0eb8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863975v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Padervand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmuez Dawi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umair Aftab" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahnaz Ghasemi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.202400166" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233069v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Ali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambedker Meghwar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghansham Das" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jethanand Parmar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Raza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.05.187" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04966865v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Petit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120035" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233082v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Hussain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanhinyal Dars" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Kanwal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15060508" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04966854v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shusheel Kumar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Liaquat Bhatti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaheer Ahmed Ujjan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42114-025-01238-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233102v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjulla Subramaniam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahman Mohamed" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooya Lahijani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.163223" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241630v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Jaleel Laghari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ishaque Abro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA02960K" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233090v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haresh Kumar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.70208" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231857v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Benito-Santiago" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique B&#233;gin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathish-Kumar Kamaraj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics8020040" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233124v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane El Ouardi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ladib" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jones Alami" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Makha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.150384" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573827v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Pav&#237;a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulayma Gal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.124856" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577690v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Nesvizhevsky" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dauga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Clavier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119249" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568587v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Chambery" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vigolo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cahen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00794H" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577677v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Ghaffar Solangi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ali Hulio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Sattar Chang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2024.110046" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577661v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehnaz Parveen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahoor Ahmed Ibupoto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-024-12156-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04966871v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Ali Halepoto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959X/ad9ac0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04377378v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.109994" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04197563v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel Ahmed Shah" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Yameen Solangi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.01.072" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04250982v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaz Hussain Mari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA02438E" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04227808v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2023.110466" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228264v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Estell&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.123194" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867056v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rambabu Gutru" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarina Turtayeva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravikumar Thimmappa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.10.177" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04198622v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajnees Pirzada" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13080780" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04197512v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Chang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13010147" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04222008v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulfiquar Ali Solangi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-023-10937-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04222006v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hanan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ra07340d" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04222023v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansab Ali Jakhrani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmuez A. Dawi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28062773" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04222027v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ali Hullio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Nafady" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-023-10290-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03987138v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Alnjiman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Andreoli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2023.127491" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04263243v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjha Mangrio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-023-05844-w" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04377387v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA06296A" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04250966v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Montecchi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.06.059" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04190756v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabita Mohd Firdaus" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Melo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flatc.2023.100545" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04251024v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehnaz Markhand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13040444" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04198707v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irum Naz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14030677" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04198691v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalida Faryal Almani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iftikhar Ahmed Chana" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac98cc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04197489v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razan A Alshgari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27248726" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03792285v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munirah Albaqami" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shymaa Medany" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Hussain Ibupoto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Willander" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA03149C" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03807070v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Shu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianxue Cao" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.07.269" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03792284v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Berrada" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Housseini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desforges" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gleize" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202200275" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797175v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Mezenov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bruyere" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Krasilin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Khrapova" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon Bachinin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01978" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03786957v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutru Rambabu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-07653-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04198741v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razan Alshgari" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Aboelmaaref" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12101176" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03829827v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Alothman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-022-08128-6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03807066v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ra04749g" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519731v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.12.024" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03792286v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nek Muhammad Shaikh" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac91d8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03428632v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Qayoom Mugheri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jccs.202100365" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03428810v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.11.098" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958233v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Hamze" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gleize" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2020.1818382" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03250152v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoder Alajami" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2021.102452" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03582936v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.129553" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03428560v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11092419" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931551v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.05.026" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02558309v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Zeroual" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cabaleiro" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Emo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.113229" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931579v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202000747" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02883913v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10071258" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932036v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabaleiro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mare" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.113875" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612257v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chafik Bourkaib" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevalot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaunay" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.08.046" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929014v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Begin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mare" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133462" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186871v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellouard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b12554" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270532v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontana" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guichard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8en01276h" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02265963v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.111473" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612254v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Izzati Md Rosli" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-019-4701-4" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095675v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choon-Ming Seah" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siang-Piao Chai" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aac60e" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972266v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Allali" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Urbanova" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mallet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.9.257" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01820859v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Navas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jon.2018.1539" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02079446v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Izhar Kairi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dayou" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Izni Kairi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suriani Abu Bakar" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ta04255a" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095679v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Khairul Nizam Mohd Zuhan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnoush Khavarian" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2018.05.031" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095686v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1694-1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095702v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Zharif Ahmad Thirmizir" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-017-2125-2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095711v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Voss" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Medjahdi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;rold" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mar&#234;che" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp08568g" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095694v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2017.09.052" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01660593v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr.6.6.529-533" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095699v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-017-4034-0" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01524303v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jeong Kim" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Speyer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jon.2017.1353" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004993v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doudouh" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peluso" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA28197D" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095724v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ichikawa" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra04197c" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095720v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.04.072" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8X0FZND-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515446v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.09.073" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095717v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Vieira Bridi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Kadok" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Normand" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.09.033" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513805v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjandi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.03.056" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279104v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Remy" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.06.015" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51NZFDWF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284344v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mcrae" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valsaque" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500248" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289112v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mamane" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junidah Abdul Shukor" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Azizan" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.5.63" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289111v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;rold" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.04.078" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2DLDQJX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276615v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mar&#234;ch&#233;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj41057e" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289114v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp400890n" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289119v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontana" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406396y" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445352v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Waldbock" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1337" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941822v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201200098" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QC5JCG04-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266132v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mases" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. No&#235;l" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mercier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100082" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FTSD5NVH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266131v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lejosne" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fort" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2011.03.019" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWPNLGPN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498076v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herold" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mareche" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Gulas" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.10.044" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ2S6WSN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380893v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herold" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mar&#234;ch&#233;" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margueron" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266141v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N.Ha Le" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Thabit" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2008.10.024" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSM6VQH5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448494v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eschbach" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266145v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dossot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Olevik" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2007.10.093" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7WQDW3J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848664v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Rodriguez I Zubiri" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2006.11.006" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKP9NSTC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848818v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gardien" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0719210" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P2KZFSPL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01849011v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.819" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143350v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Rodriguez I. Zubiri" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hauge" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.08.099" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRZ7S8CT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211551v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mafouana" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goyhenex" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faerber" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arabski" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194470" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183761v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Penicaud" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Coulon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauder" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pailler" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.290.5495.1331" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280954v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Henry" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649436v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280929v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280944v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04281259v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280960v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280949v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770398v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04281253v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Ben Razzouq" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280959v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344458v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiavarc'H" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bourkaib" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270534v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02172838v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02172780v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mar&#233;" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01901954v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01902011v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356164v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305653v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356182v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511522v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.84" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183664v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00583719v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigitte-vigolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1463-0121" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071020837" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-4870-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05542913v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hupont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA08349D" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415614v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Hussain Ibupoto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah&#8208;eddine Benrazzouq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202522071" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404375v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Aftab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneela Tahira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliakbar Hassanpouryouzband" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.124582" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05521411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsan Ali Mahar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali Bhatti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hayat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Lal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2026.120652" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05521409v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Waheed" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arslan Uddin Qureshi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baradi Waryani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ae33fb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404370v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qurban Ali Shah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ae0eb8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04966865v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120035" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233082v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Hussain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanhinyal Dars" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Kanwal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jethanand Parmar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghansham Das" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15060508" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233069v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Ali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambedker Meghwar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Raza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.05.187" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863975v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Padervand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmuez Dawi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umair Aftab" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahnaz Ghasemi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.202400166" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233102v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjulla Subramaniam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahman Mohamed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooya Lahijani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.163223" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04966854v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shusheel Kumar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Liaquat Bhatti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaheer Ahmed Ujjan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42114-025-01238-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241630v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Jaleel Laghari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ishaque Abro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA02960K" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233124v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane El Ouardi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ladib" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jones Alami" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Makha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.150384" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233090v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haresh Kumar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.70208" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231857v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Benito-Santiago" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique B&#233;gin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathish-Kumar Kamaraj" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics8020040" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573827v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Pav&#237;a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulayma Gal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.124856" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577690v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Nesvizhevsky" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dauga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Clavier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119249" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568587v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Chambery" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vigolo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cahen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00794H" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577661v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehnaz Parveen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ali Hulio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahoor Ahmed Ibupoto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-024-12156-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577677v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Ghaffar Solangi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Sattar Chang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2024.110046" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04377378v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.109994" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04966871v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Ali Halepoto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959X/ad9ac0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04227808v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2023.110466" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04250982v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaz Hussain Mari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA02438E" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04197563v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel Ahmed Shah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Yameen Solangi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.01.072" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228264v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Estell&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.123194" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867056v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rambabu Gutru" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarina Turtayeva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravikumar Thimmappa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.10.177" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04197512v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Chang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13010147" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04222006v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hanan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ra07340d" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04222008v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajnees Pirzada" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulfiquar Ali Solangi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-023-10937-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04198622v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13080780" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04222023v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansab Ali Jakhrani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmuez A. Dawi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28062773" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03987138v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Alnjiman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Andreoli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2023.127491" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04222027v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ali Hullio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Nafady" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-023-10290-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04250966v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Montecchi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.06.059" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04263243v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjha Mangrio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-023-05844-w" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04377387v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA06296A" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04190756v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabita Mohd Firdaus" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Melo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flatc.2023.100545" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04251024v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehnaz Markhand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13040444" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04198707v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irum Naz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14030677" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04198691v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalida Faryal Almani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iftikhar Ahmed Chana" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac98cc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03807070v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Shu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianxue Cao" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.07.269" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04197489v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razan A Alshgari" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27248726" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03792285v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munirah Albaqami" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shymaa Medany" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Hussain Ibupoto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Willander" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA03149C" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03792284v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Berrada" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Housseini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desforges" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gleize" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202200275" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04198741v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razan Alshgari" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Aboelmaaref" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12101176" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797175v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Mezenov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bruyere" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Krasilin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Khrapova" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon Bachinin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01978" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03786957v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutru Rambabu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-07653-3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519731v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.12.024" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03807066v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ra04749g" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03829827v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Alothman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-022-08128-6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03792286v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nek Muhammad Shaikh" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac91d8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03428632v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Qayoom Mugheri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jccs.202100365" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03428810v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.11.098" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958233v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Hamze" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gleize" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2020.1818382" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03250152v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoder Alajami" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2021.102452" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03582936v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.129553" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03428560v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11092419" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931551v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.05.026" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931579v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202000747" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02558309v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Zeroual" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cabaleiro" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Emo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.113229" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02883913v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10071258" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932036v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabaleiro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mare" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.113875" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612257v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chafik Bourkaib" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevalot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaunay" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.08.046" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929014v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Begin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mare" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133462" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02265963v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.111473" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186871v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellouard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b12554" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270532v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontana" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guichard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8en01276h" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612254v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Izzati Md Rosli" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-019-4701-4" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095675v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choon-Ming Seah" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siang-Piao Chai" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aac60e" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01820859v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Navas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jon.2018.1539" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972266v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Allali" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Urbanova" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mallet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.9.257" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02079446v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Izhar Kairi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dayou" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Izni Kairi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suriani Abu Bakar" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ta04255a" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095679v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Khairul Nizam Mohd Zuhan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnoush Khavarian" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2018.05.031" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095686v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1694-1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095711v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Voss" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Medjahdi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;rold" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mar&#234;che" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp08568g" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095702v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Zharif Ahmad Thirmizir" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-017-2125-2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01660593v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr.6.6.529-533" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095694v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2017.09.052" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095699v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-017-4034-0" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01524303v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jeong Kim" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Speyer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jon.2017.1353" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004993v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doudouh" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peluso" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA28197D" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095724v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ichikawa" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra04197c" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095720v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.04.072" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8X0FZND-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515446v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.09.073" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095717v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Vieira Bridi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Kadok" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Normand" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.09.033" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513805v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjandi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.03.056" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279104v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Remy" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.06.015" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51NZFDWF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284344v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mcrae" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valsaque" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500248" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289112v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mamane" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junidah Abdul Shukor" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Azizan" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.5.63" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289111v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;rold" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.04.078" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2DLDQJX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289114v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mar&#234;ch&#233;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp400890n" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276615v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj41057e" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289119v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontana" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406396y" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445352v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Waldbock" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1337" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941822v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201200098" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QC5JCG04-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266132v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mases" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. No&#235;l" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mercier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100082" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FTSD5NVH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266131v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lejosne" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fort" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2011.03.019" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWPNLGPN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498076v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herold" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mareche" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Gulas" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.10.044" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ2S6WSN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266141v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N.Ha Le" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Thabit" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2008.10.024" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSM6VQH5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448494v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eschbach" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380893v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herold" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mar&#234;ch&#233;" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margueron" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266145v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dossot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Olevik" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2007.10.093" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7WQDW3J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848664v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Rodriguez I Zubiri" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2006.11.006" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKP9NSTC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848818v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gardien" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0719210" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P2KZFSPL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01849011v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.819" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143350v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Rodriguez I. Zubiri" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hauge" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.08.099" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRZ7S8CT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211551v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mafouana" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goyhenex" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faerber" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arabski" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194470" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183761v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Penicaud" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Coulon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauder" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pailler" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.290.5495.1331" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280954v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Henry" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280929v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280944v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649436v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04281259v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280960v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280949v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770398v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04281253v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Ben Razzouq" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280959v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344458v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiavarc'H" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bourkaib" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02172838v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270534v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02172780v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mar&#233;" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01901954v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01902011v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356164v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305653v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356182v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511522v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.84" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183664v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00583719v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>