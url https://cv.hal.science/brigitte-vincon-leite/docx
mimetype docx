--- v1 (2026-04-09)
+++ v2 (2026-05-11)
@@ -75,51 +75,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (95)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (99)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -191,18128 +191,18858 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical modelling of combined sewer overflow</w:t>
+                <w:t xml:space="preserve">What is the impact of floating leaf macrophytes on the thermal stratification of shallow lakes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Cartier</w:t>
+                <w:t xml:space="preserve">Lise Rompais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Guillot-Le Goff</w:t>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Carmigniani</w:t>
+                <w:t xml:space="preserve">Céline Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Métivier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Gillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASLO - SIL Joint Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Montreal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05084227v1</w:t>
+                <w:t xml:space="preserve">hal-05609646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban lakes in the critical zone : A long-term observation platform in the Greater Paris region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid Deep Learning and Physics Models for Lake Water Quality Forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Casenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OZCAR – TERENO international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">1er Congrès Eau &amp; Intelligence artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Mar 2026, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367285v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water quality monitoring of urban lakes - Assessment of chlorophyll-a levels using Sentinel-2 MSI imagery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. F. Silva</w:t>
+                <w:t xml:space="preserve">Statistical modelling of combined sewer overflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guillot-Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Carmigniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Einfalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Congress of the International Society of Limnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. 22 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05510117v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting water quality in urban rivers: Linking high frequency monitoring and spatial rainfall</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying the most contributing sources of microbiological contamination in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Guillot - Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Saad</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 th International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TU Delft, Jun 2024, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">6th IAHR Young Professionals Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAHR, Dec 2025, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045353v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévision de la qualité microbiologique des milieux aquatiques : modélisation hydrodynamique pour anticiper des épisodes de contamination microbiologique sur des sites de baignade urbaine.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urban lakes in the critical zone : A long-term observation platform in the Greater Paris region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Guillot - Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2023 : 11e Conférence internationale sur l'eau dans la ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">OZCAR – TERENO international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176992v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past and future climate change effects on thermal regime and oxygen solubility of four peri-alpine lakes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water quality monitoring of urban lakes - Assessment of chlorophyll-a levels using Sentinel-2 MSI imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Costa Cavalcante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillot - Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Siebra - Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Desgué-Itier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chanudet</w:t>
+                <w:t xml:space="preserve">T. F. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIL 2022 - 36th Congress of International Society of Limnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Limnology, Aug 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">37th Congress of the International Society of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIL, May 2024, Foz do Iguaçu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03961108v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional hydrodynamic-biogeochemical modelling of a small urban lake</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Predicting water quality in urban rivers: Linking high frequency monitoring and spatial rainfall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guillot - Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Arthur Carmigniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Malardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIL 2022 - 36. Congress of International Society of Limnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Limnology, Aug 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">16 th International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TU Delft, Jun 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03961137v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using UV-Fluorescence Fingerprints to Assess Lake Browning Effects - A Mesocosm Experiment in Lake Stechlin, Germany</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Wollrab</w:t>
+                <w:t xml:space="preserve">Prévision de la qualité microbiologique des milieux aquatiques : modélisation hydrodynamique pour anticiper des épisodes de contamination microbiologique sur des sites de baignade urbaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guillot - Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Angelotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Arthur Carmigniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Calabro Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIL 2022 - 36th Congress of International Society of Limnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Limnology, Aug 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Novatech 2023 : 11e Conférence internationale sur l'eau dans la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03961122v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open water swimming in urban areas E. coli distribution with TELEMAC-3D</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
+                <w:t xml:space="preserve">Three-dimensional hydrodynamic-biogeochemical modelling of a small urban lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Piccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Casenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Hoang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIth TELEMAC User Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Saclay, France</w:t>
+              <w:t xml:space="preserve">SIL 2022 - 36. Congress of International Society of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Limnology, Aug 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03927483v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of climate change on the water column anoxia in a small urban lake</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dubois</w:t>
+                <w:t xml:space="preserve">Past and future climate change effects on thermal regime and oxygen solubility of four peri-alpine lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Desgué-Itier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Melo Vieira Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chanudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIL 2022 - 36. Congress of International Society of Limnology</w:t>
+              <w:t xml:space="preserve">SIL 2022 - 36th Congress of International Society of Limnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Limnology, Aug 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03961128v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de surveillance des proliférations de cyanobactéries - Application à un petit lac urbain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using UV-Fluorescence Fingerprints to Assess Lake Browning Effects - A Mesocosm Experiment in Lake Stechlin, Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clercin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dubois</w:t>
+                <w:t xml:space="preserve">Igor Ogashawara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Kiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Wollrab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Informations Eaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APTEN, Oct 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">SIL 2022 - 36th Congress of International Society of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Limnology, Aug 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960896v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting sanitary risks for open-water swimming in urban areas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helena de Moura Contente</w:t>
+                <w:t xml:space="preserve">Impact of climate change on the water column anoxia in a small urban lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clercin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Angelotti Rodrigues</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F Bezerra</w:t>
+                <w:t xml:space="preserve">Calabro Guilherme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Casenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA World Water Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association (IWA); https://iwa-network.org/events/iwa-world-water-congress-exhibition-2022-copenhagen/, Sep 2022, Copenhagen (Online conference), Denmark</w:t>
+              <w:t xml:space="preserve">SIL 2022 - 36. Congress of International Society of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Limnology, Aug 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216169v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing and three-dimensional modelling for the spatial assessment of water quality in a semi-arid reservoir (Karaoun, Lebanon)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kamal Slim</w:t>
+                <w:t xml:space="preserve">Open water swimming in urban areas E. coli distribution with TELEMAC-3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Angelotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guillot - Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Arthur Carmigniani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contribution du spatial face aux enjeux de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Hydrotechnique de France (SHF) et Centre National d’Etudes Spatiales (CNES), Jan 2021, virtuel, France</w:t>
+              <w:t xml:space="preserve">XXVIIIth TELEMAC User Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187232v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subaquatic Relaxed Eddy Accumulation: A new technique to resolve benthic solute fluxes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Noss</w:t>
+                <w:t xml:space="preserve">Forecasting sanitary risks for open-water swimming in urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena de Moura Contente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Angelotti Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Clercin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bezerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First OZCAR-TERENO International Conference: Advancing Critical Zone Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">IWA World Water Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA); https://iwa-network.org/events/iwa-world-water-congress-exhibition-2022-copenhagen/, Sep 2022, Copenhagen (Online conference), Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03396674v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutional development and cost estimation in a payment for ecosystem service framework to protect strategic water sources in metropolitan areas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Système de surveillance des proliférations de cyanobactéries - Application à un petit lac urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clercin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference « Water, Megacities and Global Change »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Informations Eaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APTEN, Oct 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117054v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency monitoring for in situ cyanobacterial risk assessment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remote sensing and three-dimensional modelling for the spatial assessment of water quality in a semi-arid reservoir (Karaoun, Lebanon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najwa Sharaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Slim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA World Water Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 21. International Water Association (IWA), Oct 2020, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Contribution du spatial face aux enjeux de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Hydrotechnique de France (SHF) et Centre National d’Etudes Spatiales (CNES), Jan 2021, virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216165v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated calibration strategies in ecological modeling using high-frequency in situ data</w:t>
+                <w:t xml:space="preserve">Subaquatic Relaxed Eddy Accumulation: A new technique to resolve benthic solute fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Piccioni</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yi Hong</w:t>
+                <w:t xml:space="preserve">Guilherme Calabro Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Lorke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Noss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">First OZCAR-TERENO International Conference: Advancing Critical Zone Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294366v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03396674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency monitoring of phytoplankton and cyanobacteria in a small urban lake</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Monitoring and early-warning of cyanobacteria blooms through a high-frequency sensor based method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clercin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dubois</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Casenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">Symposium for European Freshwater Sciences - SEFS12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Freshwater Science Association, Jul 2021, Dublin ( virtual ), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294427v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telemac3D for aquatic ecological modelling: calibration of the coupled ecological library AED2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">High-frequency monitoring for in situ cyanobacterial risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clercin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenora Ludolf Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Casenave</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telemac-Mascaret Users conference (TUC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IWA World Water Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21. International Water Association (IWA), Oct 2020, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221686v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach for assessing the impact of urban stormwater discharge on the fecal contamination in a recreational lake near Paris</w:t>
+                <w:t xml:space="preserve">Institutional development and cost estimation in a payment for ecosystem service framework to protect strategic water sources in metropolitan areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Hong</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">José R. Scarati Martins</w:t>
+                <w:t xml:space="preserve">Vanessa Cançado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nívia Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Laender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Euleterio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Urbain Drainage Modelling (UDM 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Second International Conference « Water, Megacities and Global Change »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919150v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling 40 years of water temperature of a small shallow lake. Is there any trend in stratification and mixing regime?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">An integrated approach for assessing the impact of urban stormwater discharge on the fecal contamination in a recreational lake near Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenlu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José R. Scarati Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAKE 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Urbain Drainage Modelling (UDM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Palermo, Italy. pp.334-348, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99867-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373009v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatic warning system for faecal contamination in urban recreational lake</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">High-frequency monitoring of phytoplankton and cyanobacteria in a small urban lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenora Ludolf Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Piccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Jul 2019, Lyon, France. pp.3B82-274HON</w:t>
+              <w:t xml:space="preserve">11. Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368276v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling drought impacts on the hydrodynamics of a tropical water supply reservoir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Melo Vieira Soares</w:t>
+                <w:t xml:space="preserve">Automated calibration strategies in ecological modeling using high-frequency in situ data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Piccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talita Fernanda das Graças Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+                <w:t xml:space="preserve">Meïli Baragatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Eleutério</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Letícia Cardoso De Lima</w:t>
+                <w:t xml:space="preserve">Bertrand Cloez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIII Simposio Brasileiro de Recursos Hidricos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Foz do Iguaçu, Brazil</w:t>
+              <w:t xml:space="preserve">11. Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672287v1</w:t>
+                <w:t xml:space="preserve">hal-02294366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional modelling and satellite remote sensing for assessing the water quality of a Mediterranean Reservoir</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Telemac3D for aquatic ecological modelling: calibration of the coupled ecological library AED2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Piccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Hoang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Casenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">Telemac-Mascaret Users conference (TUC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294337v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-water swimming in urban areas: How a three-dimensional hydrodynamic model can help in the microbiological contamination monitoring?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Modelling 40 years of water temperature of a small shallow lake. Is there any trend in stratification and mixing regime?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Casenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Jul 2019, Lyon, France. pp.2B4P-273VIN</w:t>
+              <w:t xml:space="preserve">LAKE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRM, Oct 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328592v1</w:t>
+                <w:t xml:space="preserve">hal-02373009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SURVEILLANCE ET PRÉVISION AUTOMATIQUE DES RISQUES SANITAIRES DANS LES PLANS D'EAU EN MILIEU URBAIN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">An automatic warning system for faecal contamination in urban recreational lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Roguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDHU2018 : 8èmes Journées Doctorales en Hydrologie Urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France. pp.6 - 9</w:t>
+              <w:t xml:space="preserve">Novatech 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Jul 2019, Lyon, France. pp.3B82-274HON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955850v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional modelling and satellite remote sensing for assessing water quality in Karaoun Reservoir, Lebanon</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling drought impacts on the hydrodynamics of a tropical water supply reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Melo Vieira Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Fernanda das Graças Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Eleutério</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letícia Cardoso De Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELLS-IAGLR-2018 "Big lakes-small world" (European Large Lakes Symposium, International Association for Great Lakes Research)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Evian, France</w:t>
+              <w:t xml:space="preserve">XXIII Simposio Brasileiro de Recursos Hidricos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Foz do Iguaçu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919879v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyanobacteria dynamics: Comparison of two different ecological modeling approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Open-water swimming in urban areas: How a three-dimensional hydrodynamic model can help in the microbiological contamination monitoring?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando M. Bezerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Denis Plec</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Conference on Harmful Algae - ICHA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Novatech 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Jul 2019, Lyon, France. pp.2B4P-273VIN</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962452v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of three-dimensional modelling to assess the spatial and temporal dynamics of cyanobacteria in a Mediterranean reservoir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional modelling and satellite remote sensing for assessing the water quality of a Mediterranean Reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najwa Sharaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Slim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 18th International Conference on Harmful Algae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919882v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a low cost optical sensor and of a drone system for the monitoring of cyanobacteria in freshwater ecosystems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-dimensional modelling and satellite remote sensing for assessing water quality in Karaoun Reservoir, Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najwa Sharaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Slim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Harmful Algae (ICHA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISSHA, Oct 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">ELLS-IAGLR-2018 "Big lakes-small world" (European Large Lakes Symposium, International Association for Great Lakes Research)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960965v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatic monitoring and modelling system of cyanobacteria dynamics in urban water bodies with high-frequency measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Cyanobacteria dynamics: Comparison of two different ecological modeling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Casenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Plec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELLS-IAGLR-2018 "Big lakes-small world" (European Large Lakes Symposium, International Association for Great Lakes Research)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Evian les Bains, France</w:t>
+              <w:t xml:space="preserve">18. International Conference on Harmful Algae - ICHA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919062v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régime thermique d'un lac urbain en Île-de-France : quelle évolution sur les trois dernières décennies ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">SURVEILLANCE ET PRÉVISION AUTOMATIQUE DES RISQUES SANITAIRES DANS LES PLANS D'EAU EN MILIEU URBAIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Plec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">JDHU2018 : 8èmes Journées Doctorales en Hydrologie Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France. pp.6 - 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919722v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratification and mixing regime of a shallow polymictic lake</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Plec</w:t>
+                <w:t xml:space="preserve">Development of a low cost optical sensor and of a drone system for the monitoring of cyanobacteria in freshwater ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hmimina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence D. Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Buttigieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. IAHR Europe Congress – New challenges in hydraulic research and engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAHR, Jun 2018, Trento, Italy</w:t>
+              <w:t xml:space="preserve">18th International Conference on Harmful Algae (ICHA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISSHA, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789786v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Short-term cyanobacterial Dynamics in a small urban Lake using a coupled hydrodynamicecological three-dimensional model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Use of three-dimensional modelling to assess the spatial and temporal dynamics of cyanobacteria in a Mediterranean reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najwa Sharaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Slim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimHydro 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Sophia-Antipolis, Nice, France</w:t>
+              <w:t xml:space="preserve">The 18th International Conference on Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692215v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental drivers of trace-metal bioavailability in an urban tropical lake, Lake Pampulha, Brazil</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">An automatic monitoring and modelling system of cyanobacteria dynamics in urban water bodies with high-frequency measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Piccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Varrault</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubois Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Plec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IWA/IAHR International Conference on Urban Drainage (ICUD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">ELLS-IAGLR-2018 "Big lakes-small world" (European Large Lakes Symposium, International Association for Great Lakes Research)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Evian les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692213v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and predicting cyanobacteria blooms in a small urban lake</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Stratification and mixing regime of a shallow polymictic lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Piccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Soulignac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Honorine Roche</w:t>
+                <w:t xml:space="preserve">Yi Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Plec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIII Congress – International Society of Limnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Limnology, Jul 2016, Torino, Italy</w:t>
+              <w:t xml:space="preserve">5. IAHR Europe Congress – New challenges in hydraulic research and engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAHR, Jun 2018, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421895v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation tridimensionnelle du lac de Créteil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Régime thermique d'un lac urbain en Île-de-France : quelle évolution sur les trois dernières décennies ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Piccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Soulignac</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Yi Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Plec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du SOERE OLA « Modélisation des écosystèmes lacustres »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire des lacs alpins, Feb 2016, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592803v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impact of catchment land-use on cyanobacteria blooms in an urban tropical lake</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Environmental drivers of trace-metal bioavailability in an urban tropical lake, Lake Pampulha, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Tran Khac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Viet Tran Khac</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIII Congress – International Society of Limnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIL, Jul 2016, Torino, Italy</w:t>
+              <w:t xml:space="preserve">14th IWA/IAHR International Conference on Urban Drainage (ICUD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421888v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of trace metals in an urban tropical lake, Lake Pampulha, Brazil</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Modelling Short-term cyanobacterial Dynamics in a small urban Lake using a coupled hydrodynamicecological three-dimensional model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Plec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Porto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Seidl</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">SimHydro 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Sophia-Antipolis, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540232v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green blue infrastructure at metropolitan scale: a water sustainability approach in the Metropolitan Region of Belo Horizonte, Brazil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring and predicting cyanobacteria blooms in a small urban lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Scriban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nilo Nascimento</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Granceri</w:t>
+                <w:t xml:space="preserve">Honorine Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">XXXIII Congress – International Society of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Limnology, Jul 2016, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358037v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban stormwater runoff impacts on the ecosystem of a tropical lake</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Modélisation tridimensionnelle du lac de Créteil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Rodolfo Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nilo de Oliveira Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th IAHR World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Hydro-Environment Engineering and Research Jun 2015, Delft, Netherlands. pp.849-853</w:t>
+              <w:t xml:space="preserve">Journée scientifique du SOERE OLA « Modélisation des écosystèmes lacustres »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire des lacs alpins, Feb 2016, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593064v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing urban pond quality in Ile-de-France region. Co-construction of quality indicators as a science policy interface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Lucas</w:t>
+                <w:t xml:space="preserve">Modelling the impact of catchment land-use on cyanobacteria blooms in an urban tropical lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Tran Khac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Genève, France</w:t>
+              <w:t xml:space="preserve">XXXIII Congress – International Society of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIL, Jul 2016, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711724v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing regime of a shallow urban lake, Lake Créteil, France: measurements and simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t>
+                <w:t xml:space="preserve">Green blue infrastructure at metropolitan scale: a water sustainability approach in the Metropolitan Region of Belo Horizonte, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilo Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Granceri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Workshop on Physical Processes in Natural Waters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Landau, Germany</w:t>
+              <w:t xml:space="preserve">Novatech 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225525v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological and chemical status of peri-urban lakes in the Ile-de-France region: data collection and indicator definition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Speciation of trace metals in an urban tropical lake, Lake Pampulha, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Tran Khac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adèle Bressy</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Lucas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Varrault</w:t>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Novatech 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678034v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un drone pour la surveillance des proliférations phytoplanctoniques dans les milieux aquatiques lentiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Derkx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Quiblier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drones et hydraulique : les drones au service des métiers de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SHF, Apr 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Billings Reservoir hydrodynamics: key to sustainable management</w:t>
+                <w:t xml:space="preserve">Ecological and chemical status of peri-urban lakes in the Ile-de-France region: data collection and indicator definition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Rodolfo Martins</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Viet Tran Khac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Roguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Varrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Aquatic Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Feb 2015, Grenada, Spain</w:t>
+              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225469v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-Modelling of the inter-annual variability of the mixing regime in a shallow urban lake: Lake Créteil, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Billings Reservoir hydrodynamics: key to sustainable management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Rodolfo Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Feb 2015, Grenada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225461v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impact of a stormwater inflow on Escherichia coli densities in an urban shallow lake</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Mixing regime of a shallow urban lake, Lake Créteil, France: measurements and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rodolfo Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Felipe Mendes dos Santos</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation for Freshwater Sciences, Jul 2015, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">18th Workshop on Physical Processes in Natural Waters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Landau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225584v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que nous dit un projet de co-construction, entre scientifiques et gestionnaires, des indicateurs de qualité sur la gestion des plans d'eau urbains d'Ile-de-France?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Managing urban pond quality in Ile-de-France region. Co-construction of quality indicators as a science policy interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronica Mitroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bernard</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vulnérabilité et résilience des écosystèmes continentaux et marins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journées internationales de limnologie et d'océanographie JILO 2014, May 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Genève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229856v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the prediction of the starting point and expansion of phytoplankton blooms in an urban shallow lake</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Urban stormwater runoff impacts on the ecosystem of a tropical lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasandra Poague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilo de Oliveira Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Workshop on Physical Processes in Natural Waters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Trento, Italy</w:t>
+              <w:t xml:space="preserve">36th IAHR World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Hydro-Environment Engineering and Research Jun 2015, Delft, Netherlands. pp.849-853</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225498v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropolluants dans les eaux pluviales et les eaux usées : de leur caractérisation à leur traitement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D-Modelling of the inter-annual variability of the mixing regime in a shallow urban lake: Lake Créteil, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Rodolfo Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop 02/10 INTERZA - Micropolluants au sein des ZA : Mesures, traitements et changements de pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Strabourg, France</w:t>
+              <w:t xml:space="preserve">2015 Aquatic Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Feb 2015, Grenada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071200v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the seasonal succession of toxic cyanobacteria in Karaoun Reservoir, Lebanon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kamal Slim</w:t>
+                <w:t xml:space="preserve">Modelling the impact of a stormwater inflow on Escherichia coli densities in an urban shallow lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Roguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Rodolfo Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alves de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Mendes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th World Lake Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation for Freshwater Sciences, Jul 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592988v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Modelling of Lake Pampulha: Assessing the Catchment Impact on Cyanobacteria Dynamics in the Lake</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Que nous dit un projet de co-construction, entre scientifiques et gestionnaires, des indicateurs de qualité sur la gestion des plans d'eau urbains d'Ile-de-France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Mitroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cleber Cunha Figueredo</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Kuching, Malaysia</w:t>
+              <w:t xml:space="preserve">Vulnérabilité et résilience des écosystèmes continentaux et marins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées internationales de limnologie et d'océanographie JILO 2014, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592734v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection par séquençage à haut débit de pathogènes bactériens potentiels dans les lacs urbains en Ile-de-France.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the prediction of the starting point and expansion of phytoplankton blooms in an urban shallow lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche-Industrie : Management des ressources microbiennes,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Narbonne, France</w:t>
+              <w:t xml:space="preserve">17th Workshop on Physical Processes in Natural Waters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711731v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling cyanobacteria dynamics and urban runoff modelling: an integrated approach for a tropical lake in Brazil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robin Garnier</w:t>
+                <w:t xml:space="preserve">Micropolluants dans les eaux pluviales et les eaux usées : de leur caractérisation à leur traitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International conference Novatech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Workshop 02/10 INTERZA - Micropolluants au sein des ZA : Mesures, traitements et changements de pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Strabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967634v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifractal analysis of geophysical time series in the urban lake of Créteil (France).</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Modelling the seasonal succession of toxic cyanobacteria in Karaoun Reservoir, Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Atoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Slim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Austria</w:t>
+              <w:t xml:space="preserve">15th World Lake Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818260v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelagem da dinâmica de cianobactérias integrada à modelagem hidrológica da bacia hidrográfica da Lagoa da Pampulha</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Integrated Modelling of Lake Pampulha: Assessing the Catchment Impact on Cyanobacteria Dynamics in the Lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Giani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleber Cunha Figueredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX Simposio Brasileiro de Recursos Hidricos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Bento Gonçalves, Brazil. pp.""</w:t>
+              <w:t xml:space="preserve">13th International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Kuching, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967651v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated approach for urban water modelling: linking rainfall-runoff modelling and cyanobacteria dynamics in urban lakes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+                <w:t xml:space="preserve">Détection par séquençage à haut débit de pathogènes bactériens potentiels dans les lacs urbains en Ile-de-France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Roguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Thérial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Maloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E von Sperling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Seidl</w:t>
+                <w:t xml:space="preserve">Arnaud Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alberta - Brazil Initiative on Water and The Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">Journées Recherche-Industrie : Management des ressources microbiennes,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806153v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoramento da dinâmica de cianobacterias na lagoa da Pampulha: o primeiro passo para compreender os impactos da urbanização em um lago urbano</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Coupling cyanobacteria dynamics and urban runoff modelling: an integrated approach for a tropical lake in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Seidl</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX Encontro Nacional de Aguas Urbanas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">8th International conference Novatech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806133v1</w:t>
+                <w:t xml:space="preserve">hal-00967634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle comme outil de compréhension du fonctionnement des écosystèmes lacustres : 25 ans de mesures et de modélisation du lac du Bourget</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multifractal analysis of geophysical time series in the urban lake of Créteil (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Mezemate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Schertzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées EDF dHydroécologie - La modélisation numérique des écosystèmes aquatiques continentaux et marins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Clamart, France</w:t>
+              <w:t xml:space="preserve">European Geophysical Union conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806169v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of global warming on the thermal functioning of a deep subalpine lake: analysis of Lake Bourget data set and modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Modelagem da dinâmica de cianobactérias integrada à modelagem hidrológica da bacia hidrográfica da Lagoa da Pampulha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N Belucci</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Tran Khac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Giani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Large Lakes Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Konstanz, Germany</w:t>
+              <w:t xml:space="preserve">XX Simposio Brasileiro de Recursos Hidricos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Bento Gonçalves, Brazil. pp.""</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806160v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence and intermittency in lakes, a multifractal correlation analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation des mesures spectrofluorométriques in situ pour suivre la biomasse cyanobactérienne dans un lac urbain tropical : Comparaison avec l'analyse taxonomique et les mesures de chlorophylle-a par spectrophotométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Mezemate</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+                <w:t xml:space="preserve">V.T Tran Khac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Journées du GIS Cyanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Chamarande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806124v1</w:t>
+                <w:t xml:space="preserve">hal-00806158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and succession of phytoplankton groups in Karaoun reservoir (Lebanon)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urban lakes: interactions between phytoplankton dynamics and trace metal speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Tran Khac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fadel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">G Varrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GIS Cyanos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Chamarande, France</w:t>
+              <w:t xml:space="preserve">Alberta : Brazil Initiative on Water and The Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806157v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des mesures spectrofluorométriques in situ pour suivre la biomasse cyanobactérienne dans un lac urbain tropical : Comparaison avec l'analyse taxonomique et les mesures de chlorophylle-a par spectrophotométrie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Turbulence and intermittency in lakes, a multifractal correlation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Mezemate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Rambach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V.T Tran Khac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GIS Cyanos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Chamarande, France</w:t>
+              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806158v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban lakes: interactions between phytoplankton dynamics and trace metal speciation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Le modèle comme outil de compréhension du fonctionnement des écosystèmes lacustres : 25 ans de mesures et de modélisation du lac du Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alberta : Brazil Initiative on Water and The Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">Journées EDF dHydroécologie - La modélisation numérique des écosystèmes aquatiques continentaux et marins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Clamart, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806154v1</w:t>
+                <w:t xml:space="preserve">hal-00806169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First real-time monitoring system of fresh-water phytoplanctonic microorganisms: the PROLIPHYC system - Application to Grangent reservoir on the Loire river (France) - Le premier système de surveillance en temps réel des micro-organismes phytoplanctoniques en eaux douces : le système PROLIPHYC - Application à la retenue de Grangent sur la Loire (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of global warming on the thermal functioning of a deep subalpine lake: analysis of Lake Bourget data set and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Tran Khac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Freissinet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Humbert</w:t>
+                <w:t xml:space="preserve">N Belucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Dams for A Changing World (ICOLD 2012 Kyoto)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Commission on Large Dams, 2012, Kyoto, Japon. p 249-271, article Q. 92 - R. 18</w:t>
+              <w:t xml:space="preserve">3rd European Large Lakes Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817820v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES PROLIFÉRATIONS DE CYANOBACTÉRIES DANS LES LACS ET RÉSERVOIRS : MODÉLISATION PRÉDICTIVE DANS UN SYSTÈME D'ALERTE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Growth and succession of phytoplankton groups in Karaoun reservoir (Lebanon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Atoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Scientifiques de l'Environnement - Eau: vivre sans risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Créteil, France</w:t>
+              <w:t xml:space="preserve">Journées du GIS Cyanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Chamarande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00689968v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban lakes: interaction between phytoplankton dynamics and trace metal speciation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">LES PROLIFÉRATIONS DE CYANOBACTÉRIES DANS LES LACS ET RÉSERVOIRS : MODÉLISATION PRÉDICTIVE DANS UN SYSTÈME D'ALERTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Zervos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2012) - Urban waters: resource or risks?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Arcueil, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées Scientifiques de l'Environnement - Eau: vivre sans risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709659v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an integrated modelling of urban receiving water bodies: coupling cyanobacteria dynamics and watershed modelling in a tropical urban lake (Brazil)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guido Petrucci</w:t>
+                <w:t xml:space="preserve">First real-time monitoring system of fresh-water phytoplanctonic microorganisms: the PROLIPHYC system - Application to Grangent reservoir on the Loire river (France) - Le premier système de surveillance en temps réel des micro-organismes phytoplanctoniques en eaux douces : le système PROLIPHYC - Application à la retenue de Grangent sur la Loire (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Freissinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Cabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duflo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UDM 9th International Conference on Urban Drainage Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">International Symposium on Dams for A Changing World (ICOLD 2012 Kyoto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Commission on Large Dams, 2012, Kyoto, Japon. p 249-271, article Q. 92 - R. 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805943v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lakes in urbanized catchments - Monitoring water quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Monitoramento da dinâmica de cianobacterias na lagoa da Pampulha: o primeiro passo para compreender os impactos da urbanização em um lago urbano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX Encontro Nacional de Aguas Urbanas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806134v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence and intermittency in lakes, a multifractal correlation analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Integrated approach for urban water modelling: linking rainfall-runoff modelling and cyanobacteria dynamics in urban lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E von Sperling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Oceania Geosciences Society - American Geophysical Union Joint Assembly,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">Alberta - Brazil Initiative on Water and The Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806137v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Quality Monitoring and Lake Ecosystem Modelling: an Integrated Approach to Assess Cyanobacterial Blooms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Towards an integrated modelling of urban receiving water bodies: coupling cyanobacteria dynamics and watershed modelling in a tropical urban lake (Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Comeau</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2011) - Urban Waters: resource or risks?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Arcueil, France</w:t>
+              <w:t xml:space="preserve">UDM 9th International Conference on Urban Drainage Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00607945v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should intermittency of small-scale turbulence be taken into account for large scale chemical modelling in lakes?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Viollier</w:t>
+                <w:t xml:space="preserve">Urban lakes: interaction between phytoplankton dynamics and trace metal speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Tran Khac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Varrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second IWA Symposium on Lake and Reservoir Management, Grenada (Spain)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Granada, Spain. pp.43-56</w:t>
+              <w:t xml:space="preserve">12th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2012) - Urban waters: resource or risks?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Arcueil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00663302v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coupled hydrodynamic biological model for cyanobacteria dynamics in reservoirs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Lakes in urbanized catchments - Monitoring water quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2011) - Urban Waters: resource or risks?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Arcueil, France</w:t>
+              <w:t xml:space="preserve">IX Encontro Nacional de Aguas Urbanas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00607942v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency monitoring and modelling of cyanobacteria dynamics in urban lakes: Application of new approaches in Lake Enghien (France) and Lake Pampulha (Brazil)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Turbulence and intermittency in lakes, a multifractal correlation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Mezemate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Rambach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Quiblier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IWA Symposium on Lake and Reservoir Management: Sustainable Approaches to Enhance Water Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Granada, Spain</w:t>
+              <w:t xml:space="preserve">Asia Oceania Geosciences Society - American Geophysical Union Joint Assembly,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675581v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach for monitoring and modelling cyanobacteria blooms in lakes and reservoirs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">A coupled hydrodynamic biological model for cyanobacteria dynamics in reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third seminar of European PhD students working on various subjects in the field of Water &amp; Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Cannes, France</w:t>
+              <w:t xml:space="preserve">11th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2011) - Urban Waters: resource or risks?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Arcueil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675570v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling cyanobacteria dynamics in urban lakes: an integrated approach including watershed hydrologic modelling and high frequency data collection</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Should intermittency of small-scale turbulence be taken into account for large scale chemical modelling in lakes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Cuypers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Viollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2011) - Urban Waters: resource or risks?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Arcueil, France</w:t>
+              <w:t xml:space="preserve">Second IWA Symposium on Lake and Reservoir Management, Grenada (Spain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Granada, Spain. pp.43-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00607941v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUIVI DU PHYTOPLANCTON DANS LES LACS URBAINS A L'AIDE D'UNE BOUEE INSTRUMENTEE : LE CAS DU LAC D'ENGHIEN-LES-BAINS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">High-frequency monitoring and modelling of cyanobacteria dynamics in urban lakes: Application of new approaches in Lake Enghien (France) and Lake Pampulha (Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briac Le Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Quiblier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes Journées Scientifiques de l'Environnement - Reconquête des environnement urbains: les défis du 21ème siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Créteil, France</w:t>
+              <w:t xml:space="preserve">2nd IWA Symposium on Lake and Reservoir Management: Sustainable Approaches to Enhance Water Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608282v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach for urban water modelling, linking a watershed hydrological model and a cyanobacteria dynamics model in urban lakes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">An integrated approach for monitoring and modelling cyanobacteria blooms in lakes and reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Urban Drainage Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Porto Alegre, Brazil. pp.PAP005524</w:t>
+              <w:t xml:space="preserve">Third seminar of European PhD students working on various subjects in the field of Water &amp; Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674610v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous monitoring and modelling of cyanobacteria dynamics in urban lakes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Water Quality Monitoring and Lake Ecosystem Modelling: an Integrated Approach to Assess Cyanobacterial Blooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure de Boutray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Seidl</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IWA Symposium on Lake and Reservoir Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">11th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2011) - Urban Waters: resource or risks?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Arcueil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674661v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance en temps réel de la qualité de l'eau des milieux récepteurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">SUIVI DU PHYTOPLANCTON DANS LES LACS URBAINS A L'AIDE D'UNE BOUEE INSTRUMENTEE : LE CAS DU LAC D'ENGHIEN-LES-BAINS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Franco-Brésiliennes en Hydrologie urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">22èmes Journées Scientifiques de l'Environnement - Reconquête des environnement urbains: les défis du 21ème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758446v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance en temps réel des micro-organismes phytoplanctoniques en eaux douces : le système PROLIPHYC. Présentation des développements technologiques et du système d'alerte en temps réel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Modelling cyanobacteria dynamics in urban lakes: an integrated approach including watershed hydrologic modelling and high frequency data collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilo Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence finale du projet Proliphyc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">11th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2011) - Urban Waters: resource or risks?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Arcueil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758445v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des efflorescences de cyanobactéries dans les lacs urbains : application au lac d'Enghien-les-Bains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">An integrated approach for urban water modelling, linking a watershed hydrological model and a cyanobacteria dynamics model in urban lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Escoffier</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Secondes Journées Internationales de Limnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Thonon-les-Bains, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Urban Drainage Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Porto Alegre, Brazil. pp.PAP005524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758476v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle simplifié pour un système d'alerte des proliférations algales dans les plans d'eau. Illustration sur le lac de barrage de Grangent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Continuous monitoring and modelling of cyanobacteria dynamics in urban lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Potin</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Secondes Journées Internationales de Limnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Thonon-les-Bains, France</w:t>
+              <w:t xml:space="preserve">2nd IWA Symposium on Lake and Reservoir Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758441v1</w:t>
+                <w:t xml:space="preserve">hal-00674661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement biogéochimique du lac du Bourget : phosphore, phytoplancton calcite et taux de sédimentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Surveillance en temps réel de la qualité de l'eau des milieux récepteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briac Le Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour du lac du Bourget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Université de Savoie - Le Bourget du Lac, France. pp.65 - 73</w:t>
+              <w:t xml:space="preserve">Journées Franco-Brésiliennes en Hydrologie urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823893v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROLIPHYC: a real-time warning, forecasting and monitoring system for receiving waters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Surveillance en temps réel des micro-organismes phytoplanctoniques en eaux douces : le système PROLIPHYC. Présentation des développements technologiques et du système d'alerte en temps réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Degrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">Conférence finale du projet Proliphyc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762490v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse socioéconomique de la gestion des proliférations de cyanobactéries</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Modélisation des efflorescences de cyanobactéries dans les lacs urbains : application au lac d'Enghien-les-Bains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Groleau</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Le Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire PRECODD 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">Secondes Journées Internationales de Limnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Thonon-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762084v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation de l'ingénieur civil en France et au Brésil : Génie environnemental, génie urbain et génie industriel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Un modèle simplifié pour un système d'alerte des proliférations algales dans les plans d'eau. Illustration sur le lac de barrage de Grangent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R.M. da Silva</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Le Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum BRAFITEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Rouen, France</w:t>
+              <w:t xml:space="preserve">Secondes Journées Internationales de Limnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Thonon-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762475v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondes internes et mélange turbulent dans le lac du Bourget</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">PROLIPHYC: a real-time warning, forecasting and monitoring system for receiving waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bensoussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Calzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dégrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour du lac du Bourget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Université de Savoie - Le Bourget du Lac, France. pp.56-64</w:t>
+              <w:t xml:space="preserve">11th International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823895v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROLIPHYC: a real-time warning system for phytoplankton blooms. Application to Cyanobacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Fonctionnement biogéochimique du lac du Bourget : phosphore, phytoplancton calcite et taux de sédimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Freissinet</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Groleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Quiblier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Paolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Toxic Cyanobacteria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">Autour du lac du Bourget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Université de Savoie - Le Bourget du Lac, France. pp.65 - 73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761885v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degeneration of basin-scale seiches in a sub-alpine lake</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">La formation de l'ingénieur civil en France et au Brésil : Génie environnemental, génie urbain et génie industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. de Oliveira Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Salengros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International Liège Colloquium on Ocean Dynamics and 3rd Warnemünde Turbulence Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">Forum BRAFITEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761836v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of internal waves on the spatial distribution of the cyanobacterium Planktothrix rubescens in a deep subalpine lake (Lake Bourget)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Analyse socioéconomique de la gestion des proliférations de cyanobactéries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rioust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Levu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Groleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Toxic Cyanobacteria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">Séminaire PRECODD 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761886v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du forçage physique sur la distribution spatiale d'une cyanobactérie: Planctothrix Rubescens</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Ondes internes et mélange turbulent dans le lac du Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Cuypers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GIS Cyanobactéries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Auvers sur Oise, France</w:t>
+              <w:t xml:space="preserve">Autour du lac du Bourget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Université de Savoie - Le Bourget du Lac, France. pp.56-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761835v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">PROLIPHYC: a real-time warning system for phytoplankton blooms. Application to Cyanobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Calzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dégrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Freissinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Conference on Toxic Cyanobacteria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degeneration of basin-scale seiches in a sub-alpine lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cuypers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39th International Liège Colloquium on Ocean Dynamics and 3rd Warnemünde Turbulence Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Liège, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of internal waves on the spatial distribution of the cyanobacterium Planktothrix rubescens in a deep subalpine lake (Lake Bourget)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cuypers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Groleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Conference on Toxic Cyanobacteria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence du forçage physique sur la distribution spatiale d'une cyanobactérie: Planctothrix Rubescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cuypers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du GIS Cyanobactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Auvers sur Oise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Design and analysis of an urban retention pond database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara de Ambrosis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo von Sperling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Lyon, France. pp.1533 - 1540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00727100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages récréatifs des cours d'eau : activités sportives en eau libre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting microbiological contamination in urban rivers: an event-based indicator approach applied to the seine river during the 2024 Paris olympic and paralympic games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Guillot - Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Carmigniani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.135504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2026.135504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477661v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteurs en ligne et modèles prédictifs : des plateformes numériques pour surveiller la qualité microbiologique des milieux aquatiques urbains</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
+                <w:t xml:space="preserve">Assessing water quality restoration measures in Lake Pampulha (Brazil) through remote sensing imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Assunção</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lino de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-35914-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477690v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing water quality restoration measures in Lake Pampulha (Brazil) through remote sensing imagery</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+                <w:t xml:space="preserve">Capteurs en ligne et modèles prédictifs : des plateformes numériques pour surveiller la qualité microbiologique des milieux aquatiques urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guillot - Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Arthur Carmigniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, L’eau sous contraintes : un objet d’étude à l’intersection de multiples recherches (5), pp.37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04904830v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling Lake Geneva's hypoxia crisis in the Anthropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura M V Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Desgué-Itier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Barouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (1), pp.113-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/lol2.10435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global overview of the impacts of phytoplankton blooms on lake and reservoir ecosystem services</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Usages récréatifs des cours d'eau : activités sportives en eau libre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Arthur Carmigniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guillot - Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, L’eau sous contraintes : un objet d’étude à l’intersection de multiples recherches (5), pp.111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05487563v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence spectroscopy for tracking microbiological contamination in urban waterbodies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Therial</w:t>
+                <w:t xml:space="preserve">A global overview of the impacts of phytoplankton blooms on lake and reservoir ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Bolognesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Ibelings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Water</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (12), pp.123005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ae2696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frwa.2024.1358483⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05491563v1</w:t>
+                <w:t xml:space="preserve">hal-05487563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence spectroscopy for tracking microbiological contamination in urban waterbodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natália Angelotti de Ponte Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carmigniani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Guillot-Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Therial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/frwa.2024.1358483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589234v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of two non-invasive techniques for measuring turbulent benthic fluxes in a shallow lake</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Jodeau</w:t>
+                <w:t xml:space="preserve">Fluorescence spectroscopy for tracking microbiological contamination in urban waterbodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natália Angelotti de Ponte Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Carmigniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guillot-Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise S Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Therial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.124032⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frwa.2024.1358483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564716v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Technique for Resolving Benthic Solute Fluxes: Evaluation of Conditional Sampling Using Aquatic Relaxed Eddy Accumulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Assessment of two non-invasive techniques for measuring turbulent benthic fluxes in a shallow lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Lorke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Saad</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023EA003041⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 351, pp.124032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.124032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210710v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past and future climate change effects on the thermal regime and oxygen solubility of four peri-alpine lakes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chanudet</w:t>
+                <w:t xml:space="preserve">A New Technique for Resolving Benthic Solute Fluxes: Evaluation of Conditional Sampling Using Aquatic Relaxed Eddy Accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Lorke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Noss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-27-837-2023⟩</w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (9), pp.e2023EA003041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023EA003041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179072v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of a complex hydro-ecological model through Approximate Bayesian Computation and Random Forest combined with sensitivity analysis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Past and future climate change effects on the thermal regime and oxygen solubility of four peri-alpine lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Desgué-Itier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Melo Vieira Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chanudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2022.101764⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (3), pp.837-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-27-837-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819623v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of BMAA Isomers in Bloom-Impacted Lakes and Reservoirs of Brazil, Canada, France, Mexico, and the United Kingdom</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calibration of a complex hydro-ecological model through Approximate Bayesian Computation and Random Forest combined with sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Piccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Casenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meïli Baragatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cloez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins14040251⟩</w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71, 23p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2022.101764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960940v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the thermal regime of poorly monitored reservoirs with a combined satellite and three-dimensional modeling approach</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Occurrence of BMAA Isomers in Bloom-Impacted Lakes and Reservoirs of Brazil, Canada, France, Mexico, and the United Kingdom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sung Vo Duy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Tuc Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inland Waters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20442041.2021.1913937⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins14040251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408367v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal functioning of a tropical reservoir assessed through three-dimensional modelling and high-frequency monitoring</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nilo Nascimento</w:t>
+                <w:t xml:space="preserve">Assessing the thermal regime of poorly monitored reservoirs with a combined satellite and three-dimensional modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najwa Sharaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Slim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileria de Recursos Hidricos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/2318-0331.262120200150⟩</w:t>
+              <w:t xml:space="preserve">Inland Waters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.302-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20442041.2021.1913937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04218326v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Escherichia coli from stormwater drainage on recreational water quality: an integrated monitoring and modelling of urban catchment, pipes and lake</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal functioning of a tropical reservoir assessed through three-dimensional modelling and high-frequency monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Furstenau Plec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Fernanda das Graças Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilo Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-020-10629-y⟩</w:t>
+              <w:t xml:space="preserve">Revista Brasileria de Recursos Hidricos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/2318-0331.262120200150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116512v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The response of small and shallow lakes to climate change: new insights from hindcast modelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Impact of Escherichia coli from stormwater drainage on recreational water quality: an integrated monitoring and modelling of urban catchment, pipes and lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Roguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenlu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/esd-2020-51⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (2), pp.2245-2259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-10629-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116508v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Large lakes – Small world”: Common issues and challenges presented during the joint ELLS-IAGLR 2018 Conference</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nico Salmaso</w:t>
+                <w:t xml:space="preserve">The response of small and shallow lakes to climate change: new insights from hindcast modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Piccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Casenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jglr.2020.06.001⟩</w:t>
+              <w:t xml:space="preserve">Earth System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (2), pp.439-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esd-2020-51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925977v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling eutrophication in lake ecosystems: A review</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydrodynamic and ecological 3D modeling in tropical lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lais Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Rodolfo Scarati Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.320⟩</w:t>
+              <w:t xml:space="preserve">SN Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (4), pp.444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42452-021-04272-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02070268v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking phytoplankton pigment composition and optical properties: A framework for developing remote-sensing metrics for monitoring cyanobacteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kevin Tambosco</w:t>
+                <w:t xml:space="preserve">“Large lakes – Small world”: Common issues and challenges presented during the joint ELLS-IAGLR 2018 Conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Höök</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peeter Nõges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Prats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Salmaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2018.09.055⟩</w:t>
+              <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (4), pp.681-685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jglr.2020.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919202v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Urban Stormwater Runoff on Cyanobacteria Dynamics in A Tropical Urban Lake</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Modelling eutrophication in lake ecosystems: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Casenave</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w11050946⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 651 (Part: 2), pp.2985-3001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02121819v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lake surface temperature retrieval from Landsat-8 and retrospective analysis in Karaoun Reservoir, Lebanon</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Impact of Urban Stormwater Runoff on Cyanobacteria Dynamics in A Tropical Urban Lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Giani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of applied remote sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JRS.13.044505⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Water Quality and Ecosystems in Times of Climate Change, 11 (5), pp.946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w11050946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358805v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling drought impacts on the hydrodynamics of a tropical water supply reservoir</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Letícia Cardoso De Lima</w:t>
+                <w:t xml:space="preserve">Linking phytoplankton pigment composition and optical properties: A framework for developing remote-sensing metrics for monitoring cyanobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hmimina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence D. Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Quiblier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tambosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inland Waters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20442041.2019.1596015⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 148 (1), pp.504 - 514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2018.09.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320910v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable urban development through a blue and green network approach focusing the protection of water resources: the case of the Belo Horizonte Metropolitan Region, in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilo Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Eleuterio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heloisa Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Mourao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (4), pp.311-332. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJW.2019.106045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of Local and Regional Scales in Shaping Mycobacterial Abundance in Freshwater Lakes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Varrault</w:t>
+                <w:t xml:space="preserve">Lake surface temperature retrieval from Landsat-8 and retrospective analysis in Karaoun Reservoir, Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najwa Sharaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Bresciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Giardino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-017-1088-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of applied remote sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (04), pp.044505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JRS.13.044505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685963v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Automatic Monitoring System for High-Frequency Measuring and Real-Time Management of Cyanobacterial Blooms in Urban Water Bodies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yi Hong</w:t>
+                <w:t xml:space="preserve">Modelling drought impacts on the hydrodynamics of a tropical water supply reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Melo Vieira Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Plec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dubois</w:t>
+                <w:t xml:space="preserve">Talita Fernanda das Graças Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Cardoso Eleutério</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letícia Cardoso De Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr6020011⟩</w:t>
+              <w:t xml:space="preserve">Inland Waters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20442041.2019.1596015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705796v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the plankton groups of the deep, peri-alpine Lake Bourget</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+                <w:t xml:space="preserve">Importance of Local and Regional Scales in Shaping Mycobacterial Abundance in Freshwater Lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Roguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Therial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2017.06.005⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (4), pp.834-846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-017-1088-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636520v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term forecasting of cyanobacteria blooms in Yuqiao reservoir, China</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">An Automatic Monitoring System for High-Frequency Measuring and Real-Time Management of Cyanobacterial Blooms in Urban Water Bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Tran Khac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Plec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yinghao Li</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2017015⟩</w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (2), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr6020011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578787v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Assessment of a 3D Hydrodynamic Model Using High Temporal Resolution Measurements in a Shallow Urban Lake</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Modelling the plankton groups of the deep, peri-alpine Lake Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onur Kerimoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Bonhomme</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10666-017-9548-4⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 359, pp.415 - 433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2017.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770079v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the successful use of a simplified model to simulate the succession of toxic cyanobacteria in a hypereutrophic reservoir with a highly fluctuating water level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Short-term forecasting of cyanobacteria blooms in Yuqiao reservoir, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kamal Slim</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinghao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-9723-9⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.35 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2017015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592944v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la qualité des plans d’eau urbains et périurbains : apport des approches transdisciplinaires et régionalisées</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Performance Assessment of a 3D Hydrodynamic Model Using High Temporal Resolution Measurements in a Shallow Urban Lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Maleval</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Scarati Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2016032⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (4), pp.309-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10666-017-9548-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770099v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelagem da Lagoa da Pampulha: uma ferramenta para avaliar o impacto da bacia hidrográfica na dinâmica do fitoplâncton</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">On the successful use of a simplified model to simulate the succession of toxic cyanobacteria in a hypereutrophic reservoir with a highly fluctuating water level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guido Petrucci</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Atoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Slim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engenharia Sanitaria e Ambiental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/S1413-41520201600100125692⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (26), pp.20934-20948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9723-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592606v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of cyanobacteria monitoring methods in a tropical reservoir by in vivo and in situ spectrofluorometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+                <w:t xml:space="preserve">Évaluation de la qualité des plans d’eau urbains et périurbains : apport des approches transdisciplinaires et régionalisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Mitroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Maleval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2016.06.037⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (3), pp.203 - 216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2016032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770340v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental factors associated with phytoplankton succession in a Mediterranean reservoir with a highly fluctuating water level</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelagem da Lagoa da Pampulha: uma ferramenta para avaliar o impacto da bacia hidrográfica na dinâmica do fitoplâncton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Fernanda das Graças Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Giani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleber Cunha Figueredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10661-015-4852-4⟩</w:t>
+              <w:t xml:space="preserve">Engenharia Sanitaria e Ambiental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (1), pp.95 - 108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S1413-41520201600100125692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238358v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la matière organique produite dans les bassins de rétention des eaux pluviales sur la spéciation les éléments traces métalliques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Comparison of cyanobacteria monitoring methods in a tropical reservoir by in vivo and in situ spectrofluorometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Giani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleber Figueredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/20150031⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97, pp.79-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2016.06.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238351v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term temperature evolution in a deep sub-alpine lake, Lake Bourget, France: how a one-dimensional model improves its trend assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Environmental factors associated with phytoplankton succession in a Mediterranean reservoir with a highly fluctuating water level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Atoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Slim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-014-1818-4⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 187 (10), pp.633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-015-4852-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967616v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global warming as a driving factor for cyanobacterial blooms in Lake Karaoun, Lebanon</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Effet de la matière organique produite dans les bassins de rétention des eaux pluviales sur la spéciation les éléments traces métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lauzent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Tran Khac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Varrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19443994.2013.822328⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (3), pp.37-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/20150031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845813v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the toxin cylindrospermopsin and the cyanobacterium Chrysosporum (Aphanizomenon) ovalisporum in a mediterranean eutrophic reservoir</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Global warming as a driving factor for cyanobacterial blooms in Lake Karaoun, Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Slim,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fadel,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Atoui,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins6113041⟩</w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (10-12), pp.2094-2101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19443994.2013.822328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238364v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First assessment of the ecological status of Karaoun reservoir, Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Atoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Amacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lakes and Reservoirs: Research &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 19 (2), pp.142-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/lre.12058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the risk of cyanobacterial occurrence using an index integrating meteorological factors: Application to drinking water production</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of the toxin cylindrospermopsin and the cyanobacterium Chrysosporum (Aphanizomenon) ovalisporum in a mediterranean eutrophic reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Atoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Slim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.02.023⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (11), pp.3041-3057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins6113041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967649v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency monitoring of phytoplankton dynamics within the European water framework directive: application to metalimnetic cyanobacteria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Long-term temperature evolution in a deep sub-alpine lake, Lake Bourget, France: how a one-dimensional model improves its trend assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Tran Khac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10533-010-9446-1⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, European Large Lakes III. Large lakes under changing environmental conditions, 731 (1), pp.49-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-014-1818-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00642853v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintaining meromixis in Lake Pavin (Auvergne, France): the key role of a sublacustrine spring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Groleau</w:t>
+                <w:t xml:space="preserve">Estimating the risk of cyanobacterial occurrence using an index integrating meteorological factors: Application to drinking water production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamed Ndong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tri Nguyen-Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure de Boutray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Zamyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2011.09.006⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56, pp.98-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00663291v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of internal waves on the spatial distribution of Planktothrix rubescens (cyanobacteria) in an alpine lake</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Maintaining meromixis in Lake Pavin (Auvergne, France): the key role of a sublacustrine spring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Groleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2010.154⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 343 (11-12), pp.749-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2011.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00580734v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapse of a Planktothrix agardhii perennial bloom and microcystin dynamics in response to reduced phosphate concentrations in a temperate lake</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Groleau</w:t>
+                <w:t xml:space="preserve">High-frequency monitoring of phytoplankton dynamics within the European water framework directive: application to metalimnetic cyanobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Le Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel Bensoussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Calzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2008.00494.x⟩</w:t>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (2), pp.229-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10533-010-9446-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711541v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00642853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projeto &amp;lt;i&amp;gt;Vida no Vale&amp;lt;/i&amp;gt;: universal access to water and sanitation in the North East of Minas Gerais (Brazil)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Impact of internal waves on the spatial distribution of Planktothrix rubescens (cyanobacteria) in an alpine lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Cuypers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Groleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5, pp.580-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2010.154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330808v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00580734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspectos de qualidade de agua en bacias de retention urbanas</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Collapse of a Planktothrix agardhii perennial bloom and microcystin dynamics in response to reduced phosphate concentrations in a temperate lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Quiblier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Yepremian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Groleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de recursos hydricos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 65 (1), pp.61--73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2008.00494.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00752713v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The proliferation of the toxic cyanobacterium Planktothrix rubescens following restoration of the largest natural French lake (Lac du Bourget)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Oberhaus</w:t>
+                <w:t xml:space="preserve">Projeto &amp;lt;i&amp;gt;Vida no Vale&amp;lt;/i&amp;gt;: universal access to water and sanitation in the North East of Minas Gerais (Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kauark-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (4), pp.2683-2712</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711669v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of physical factors on cyanobacteria development in a deep subalpine lake (lake Bourget)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Aspectos de qualidade de agua en bacias de retention urbanas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. von Sperling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Recherche Océanographique.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.190-195</w:t>
+              <w:t xml:space="preserve">Revista Brasileira de recursos hydricos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11 (2), pp.27-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677186v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing calcite precipitation with specific conductance in a hard water alpine lake (Lake Bourget)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The proliferation of the toxic cyanobacterium Planktothrix rubescens following restoration of the largest natural French lake (Lac du Bourget)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Leboulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Avois-Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Oberhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0043-1354(00)00191-3⟩</w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (4), pp.651--672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2003.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711823v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting of water quality in lakes: A predictive use of a one-dimensional model. Application to lake Bourget (Savoie, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Influence of physical factors on cyanobacteria development in a deep subalpine lake (lake Bourget)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Oberhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Groleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Quiblier-Lloberas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 373-374 (-), pp.47</w:t>
+              <w:t xml:space="preserve">Journal de Recherche Océanographique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.190-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779567v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a flood event on the biogeochemical behaviour of a mesotrophic alpine lake: Lake Bourget (Savoy)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Tracing calcite precipitation with specific conductance in a hard water alpine lake (Lake Bourget)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Groleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Quiblier-Lloberas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 34 (17), pp.4151--4160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0043-1354(00)00191-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779566v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First assessment of the influence of flood events on the phosphorus cycle in a deep alpine lake: Lake Bourget (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Forecasting of water quality in lakes: A predictive use of a one-dimensional model. Application to lake Bourget (Savoie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Groleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIL Proceedings: Internationale Vereinigung für Theoretische und Angewandte Limnologie: Verhandlungen </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 373-374 (-), pp.47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669990v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of mathematical modeling to lake ecosystem understanding: Lake Bourget (Savoy, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Impact of a flood event on the biogeochemical behaviour of a mesotrophic alpine lake: Lake Bourget (Savoy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Gayte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fontvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Jaquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 300-301 (1), pp.433. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1998, 373-374 (-), pp.361</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00779548v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">First assessment of the influence of flood events on the phosphorus cycle in a deep alpine lake: Lake Bourget (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Groleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIL Proceedings: Internationale Vereinigung für Theoretische und Angewandte Limnologie: Verhandlungen </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 26 (2), pp.403-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03680770.1995.11900744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of mathematical modeling to lake ecosystem understanding: Lake Bourget (Savoy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Jaquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 300-301 (1), pp.433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00024485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modelling the seasonal evolution of temperature in lake Bourget (France) [MODELISATION DE L'EVOLUTION THERMIQUE SAISONNIERE DU LAC DU BOURGET (SAVOIE, FRANCE)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 2 (4), pp.483-510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18322,388 +19052,388 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the understanding of the functioning of water bodies in the urban critical zoneAn observation platform of an urban lake in the Greater Paris region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of groundwater impact on the water temperature of small sand-pit lakes through one-dimensional modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Santoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lacs urbains: Quelle surveillance de la qualité de l'eau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées franco-brésiliennes d'hydrologie urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paris, France. 11 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18713,2151 +19443,2258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brazil: Environmentally Integrated Basin Experiments (EIBEX) Driven by Hydrological Change, Sustainable Practices, and Water Security in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otto Corrêa Rotunno Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilo de Oliveira Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lígia Maria Nascimento de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Andrés Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afonso Augusto Magalhães de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRICS Countries: Sustainable Water Resource Management and Pollution Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Singapore, pp.1-66, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-99-9581-3_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling high-frequency measurements and predictive modelling for monitoring and an early warning system of cyanobacteria blooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Tran Khac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philipp Hess. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Harmful Algae 2018 – From Ecosystems to Socioecosystems. Proceedings of the 18th International Conference on Harmful Algae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFREMER; International Society for the Study of Harmful Algae (ISSHA)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.204-207, 2020, 978-87-990827-7-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integrated Approach for Assessing the Impact of Urban Stormwater Discharge on the Fecal Contamination in a Recreational Lake Near Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenlu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Scarati Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends in Urban Drainage Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.334-338, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-99867-1_56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lake Pavin Mixing: New Insights from High Resolution Continuous Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Télesphore Sime-Ngando; Pierre Boivin; Emmanuel Chapron; Didier Jezequel; Michel Meybeck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10.1007/978-3-319-39961-4 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.177-184, 2016, 978-3-319-39960-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-39961-4_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing ecological and social continuities : new challenges to optimize urban watershed management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Mitroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Coninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Castellarin ; S. Ceola; E. Toth; A. Montanari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Predicting and Managing Water-Society Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IASH Publications, pp.414-421, 2014, 978-1907161421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01066879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A crisis of lake hypoxia in the Anthropocene: The long-term effects of climate and nutrients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Desgué-Itier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Barouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation hydrodynamique 3D pour l’évaluation de la qualité de l’eau en milieu urbain – application au Bassin de La Villette (Paris, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Angelotti de Ponte Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Guillot - Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arthur Carmigniani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romero Lacerda Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency monitoring of biogeochemical processes in a small and shallow lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Calabro Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Expérimentation et Instrumentation (AEI 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-scale experimental site for high-frequency monitoring and 3D modelling of ecological functioning in small urban lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Plec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Porto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IWA/IAHR International Conference on Urban Drainage (ICUD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can we learn from the hydrogeological functioning of peri-urban lakes in the Ile-de-France region on their ecological status?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Tran Khac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd Congress of the International Association of Hydrogeologists (IAH 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for a multifractal signature of the lake algal proliferation, a multifractal correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Mezemate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Schertzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Union conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Austria. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00818308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyanobacterial blooms and turbulence intermittency in lakes, a multifractal correlation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mezemate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rambach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, San Francisco, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land use impact on E. coli densities in urban and peri-urban lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Roguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JILO : Journées Internationales de Limnologie et Océanographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Quality in urban lakes: from continuous monitoring to forecasting. Application to cyanobacteria dynamics in Lake Enghien (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briac Le Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Quiblier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Viena, Austria. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling cyanobacteria blooms in urban lakes. Application to Lake of Enghien-les-Bains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briac Le Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Secondes Journées Internationales de Limnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Son (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A crisis of lake hypoxia in the Anthropocene: The long-term effects of climate and nutrients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zone critique—Comment mieux comprendre l’évolution des plans d’eau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guillot - Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04311118v1</w:t>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05401776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous measurements of benthic oxygen fluxes by aquatic relaxed eddy accumulation and eddy covariance in different aquatic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Calabro Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Lorke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Noss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17632/ntvxg7w28v.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20867,2027 +21704,1920 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perte de biodiversité d’un lac urbain, des précipitations extrêmes en cause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206608v1</w:t>
-              </w:r>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-05401776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualisation de l’évaluation des risques liés à la présence de cyanobactéries et leurs toxines dans les eaux destinées à l’alimentation, les eaux de loisirs et les eaux destinées aux activités de pêche professionnelle et de loisir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Quiblier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouher Amzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronel Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisines n° 2016-SA-0165 et 2015-SA-0207, Anses. 2020, pp.495</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des bassins de rétention sur les micropolluants des eaux pluviales en ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lauzent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Tran Khac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LEESU. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eutrophisation : manifestations, causes, conséquences et prédictibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2017, pp.145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eutrophisation. Manifestations, causes, conséquences et prédictibilité. Rapport de l'Expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Menesguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Français de Recherche pour l'Exploitation de la Mer (IFREMER); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Centre National de la Recherche Scientifique (CNRS). 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation hydrodynamique et écologique de la Baie Missisquoi (Lac Champlain, Canada) - Evolution des cyanobactéries pendant la période estivale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00967652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROLIPHYC, Système opérationnel pour la surveillance et l'alerte en temps réel des proliférations phytoplanctoniques : application aux cyanobactéries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Freissinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition des mesures sur les sites d'application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Groleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface Utilisateur: outil de contrôle, surveillance, prévision et alerte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Groleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'indicateurs et modélisation prédictive des proliférations algales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Groleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'avancement 18 mois du projet Proliphyc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'avancement n°4 du projet PROLIPHYC (nov. 2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rioust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'avancement 24 mois du projet Proliphyc</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Projet Metanox, rapport semestriel d'avancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766511v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Metanox, rapport semestriel d'avancement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Rapport d'avancement 24 mois du projet Proliphyc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766521v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'avancement n°3 du projet PROLIPHYC (mai 2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rioust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'avancement n°1 du projet PROLIPHYC : mai 2007</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Rapport d'avancement n°2 du projet PROLIPHYC : novembre 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766491v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'avancement n°2 du projet PROLIPHYC : novembre 2007</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Rapport d'avancement n°1 du projet PROLIPHYC : mai 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766492v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction aux Sciences du Vivant et notion de biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Engineering school. Ecole des Ponts ParisTech, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22897,161 +23627,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'évolution de la qualité des eaux du lac du Bourget - 1995-96</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Gayte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GRETI, vol. 2;345 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId522"/>
+      <w:footerReference w:type="default" r:id="rId539"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -23198,51 +23928,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05564632v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot - Le Goff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#231;on-Leite Brigitte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084227v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cartier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot-Le Goff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carmigniani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;tivier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Einfalt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11965" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05367285v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510117v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa Cavalcante" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillot - Le Goff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Siebra - Andrade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. Silva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045353v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arthur Carmigniani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Malard&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176992v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro Souza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03961108v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Melo Vieira Soares" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03961137v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piccioni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang Le" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on Leite" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03961122v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clercin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ogashawara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kiel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wollrab" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927483v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03961128v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calabro Guilherme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03960896v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro-Souza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04216169v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena de Moura Contente" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti Rodrigues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Clercin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bezerra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03187232v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Sharaf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fadel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Slim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03396674v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lorke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Noss" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03117054v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Can&#231;ado" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#237;via Rodriguez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Laender" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Euleterio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Silva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04216165v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenora Ludolf Gomes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dubois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02294366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;li Baragatti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cloez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02294427v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221686v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Le" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919150v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenlu Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulignac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Scarati Martins" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99867-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373009v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02368276v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Roguet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02672287v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Fernanda das Gra&#231;as Silva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Eleut&#233;rio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Cardoso De Lima" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02294337v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328592v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando M. Bezerra" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01955850v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Plec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919879v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01962452v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919882v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01960965v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hmimina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D. Hulot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Audebert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buttigieg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919062v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Philippe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919722v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789786v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01692215v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Porto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01692213v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran Khac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01421895v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Scriban" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Roche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592803v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodolfo Martins" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01421888v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Petrucci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01540232v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358037v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo Nascimento" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Gutierrez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Granceri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01593064v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasandra Poague" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo de Oliveira Nascimento" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711724v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Mitroi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225525v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Tchiguirinskaia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01678034v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02329216v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Derkx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225469v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225461v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225584v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alves de Sousa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mendes dos Santos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229856v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Mitroi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lacroix" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225498v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01071200v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592988v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Atoui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592734v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Cunha Figueredo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711731v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;rial" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Maloufi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Catherine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967634v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Garnier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00818260v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Mezemate" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schertzer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967651v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806153v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E von Sperling" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806133v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806169v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806160v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Penot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tran Khac" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Belucci" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806124v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mezemate" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rambach" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806157v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fadel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Atoui" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806158v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T Tran Khac" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806154v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Varrault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00817820v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Freissinet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cabal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duflo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689968v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zervos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00709659v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805943v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806134v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806137v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607945v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure de Boutray" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Comeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663302v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saad" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viollier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607942v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675581v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Le Vu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675570v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607941v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608282v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674610v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674661v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758446v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758445v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Degr&#233;s" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758476v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Vu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Escoffier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758441v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sellami" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Potin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00823893v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groleau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sarazin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paolini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762490v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensoussan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calzas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D&#233;gr&#233;s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762084v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rioust" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Levu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Groleau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762475v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Oliveira Nascimento" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salengros" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. da Silva" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00823895v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Bournet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761885v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Freissinet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761836v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cuypers" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761886v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Humbert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761835v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00727100v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara de Ambrosis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo von Sperling" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477661v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477690v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04904830v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino de Carvalho" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-35914-6" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727996v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M V Soares" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10435" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487563v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Soulignac" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Anneville" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bolognesi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P da Costa" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ibelings" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae2696" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491563v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Angelotti de Ponte Rodrigues" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Therial" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2024.1358483" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04589234v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise S Lucas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564716v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Breton" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jodeau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124032" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210710v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023EA003041" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179072v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-837-2023" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819623v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2022.101764" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03960940v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Abbes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Vo Duy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Munoz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuc Dinh" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Simon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14040251" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408367v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2021.1913937" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218326v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Furstenau Plec" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2318-0331.262120200150" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03116512v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-10629-y" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03116508v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-2020-51" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925977v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas H&#246;&#246;k" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peeter N&#245;ges" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Prats" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Salmaso" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.06.001" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02070268v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.320" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919202v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tambosco" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.09.055" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02121819v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11050946" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02358805v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Bresciani" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Giardino" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.13.044505" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320910v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Cardoso Eleut&#233;rio" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2019.1596015" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02883466v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Eleuterio" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa Costa" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mourao" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJW.2019.106045" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685963v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-1088-6" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01705796v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr6020011" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01636520v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Kerimoglu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.06.005" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01578787v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghao Li" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017015" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01770079v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Scarati Martins" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-017-9548-4" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592944v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9723-9" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01770099v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maleval" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016032" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592606v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1413-41520201600100125692" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01770340v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Figueredo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Viana" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.06.037" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238358v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-015-4852-4" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238351v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lauzent" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150031" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967616v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-014-1818-4" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00845813v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Slim," TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fadel," TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Atoui," TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.822328" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238364v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins6113041" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238365v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Amacha" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lre.12058" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967649v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Ndong" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bird" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Nguyen-Quang" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Zamyadi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.02.023" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00642853v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9446-1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663291v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.09.006" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00580734v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2010.154" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711541v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Yepremian" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00494.x" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330808v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kauark-Leite" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loireau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Silveira" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752713v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. von Sperling" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711669v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Briand" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leboulanger" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Avois-Jacquet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oberhaus" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2003.12.006" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677186v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Oberhaus" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier-Lloberas" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711823v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sarazin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quiblier-Lloberas" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(00)00191-3" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779567v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779566v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gayte" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontvieille" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04669990v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tassin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bournet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03680770.1995.11900744" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779548v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jaquet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00024485" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-B97Z48GH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779561v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05367397v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11927" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05367402v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Paz" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Santoro" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11327" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01068101v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04581085v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Corr&#234;a Rotunno Filho" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;gia Maria Nascimento de Araujo" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andr&#233;s Rodriguez" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Augusto Magalh&#227;es de Araujo" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-9581-3_1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189659v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archimer.ifremer.fr/doc/00651/76285/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154310v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99867-1_56" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01383184v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jezequel" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39961-4_10" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066879v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Coninck" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185039v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti de Ponte Rodrigues" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Lacerda Da Silva" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328265v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328780v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328663v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00818308v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806273v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mezemate" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rambach" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806276v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maloufi" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catherine" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674652v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674654v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Escoffier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311118v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soares" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210846v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/ntvxg7w28v.1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206608v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05401776v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266191v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronel Bir&#233;" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01692209v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607232v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791790v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Moal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967652v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Chen" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766532v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766533v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766530v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766535v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766510v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766525v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766511v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766521v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766526v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766491v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766492v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567060v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840053v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontvieille" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05564632v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot - Le Goff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#231;on-Leite Brigitte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609646v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rompais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gillier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595946v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;tivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084227v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cartier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot-Le Goff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carmigniani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Einfalt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11965" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595926v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyaval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05367285v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa Cavalcante" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillot - Le Goff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Siebra - Andrade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045353v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arthur Carmigniani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Malard&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176992v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro Souza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03961137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piccioni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang Le" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on Leite" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03961108v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Melo Vieira Soares" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03961122v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clercin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ogashawara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kiel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wollrab" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03961128v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calabro Guilherme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927483v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04216169v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena de Moura Contente" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti Rodrigues" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Clercin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bezerra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03960896v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro-Souza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03187232v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Sharaf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fadel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Slim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03396674v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lorke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Noss" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216140v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04216165v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenora Ludolf Gomes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dubois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03117054v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Can&#231;ado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#237;via Rodriguez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Laender" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Euleterio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Silva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919150v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenlu Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulignac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Scarati Martins" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99867-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02294427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02294366v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;li Baragatti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cloez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221686v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Le" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373009v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02368276v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Roguet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02672287v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Fernanda das Gra&#231;as Silva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Eleut&#233;rio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Cardoso De Lima" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328592v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando M. Bezerra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02294337v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919879v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01962452v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Plec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01955850v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01960965v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hmimina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D. Hulot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Audebert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buttigieg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919882v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919062v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Philippe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789786v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919722v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01692213v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran Khac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01692215v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Porto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01421895v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Scriban" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Roche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592803v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodolfo Martins" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01421888v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Petrucci" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358037v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo Nascimento" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Gutierrez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Granceri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01540232v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02329216v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Derkx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01678034v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225469v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225525v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Tchiguirinskaia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711724v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Mitroi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01593064v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasandra Poague" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo de Oliveira Nascimento" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225461v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225584v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alves de Sousa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mendes dos Santos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229856v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Mitroi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lacroix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225498v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01071200v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592988v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Atoui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592734v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Cunha Figueredo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711731v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;rial" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Maloufi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Catherine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967634v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Garnier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00818260v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Mezemate" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schertzer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967651v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806158v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T Tran Khac" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806154v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tran Khac" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Varrault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806124v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mezemate" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rambach" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806169v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806160v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Penot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Belucci" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806157v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fadel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Atoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689968v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zervos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00817820v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Freissinet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cabal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duflo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806133v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806153v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E von Sperling" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805943v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00709659v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806134v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806137v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607942v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663302v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saad" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viollier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675581v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Le Vu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675570v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607945v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure de Boutray" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Comeau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608282v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607941v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674610v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674661v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758446v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758445v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Degr&#233;s" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758476v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Vu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Escoffier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758441v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sellami" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Potin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762490v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensoussan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calzas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D&#233;gr&#233;s" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00823893v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groleau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sarazin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paolini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762475v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Oliveira Nascimento" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salengros" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. da Silva" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762084v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rioust" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Levu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Groleau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00823895v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Bournet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761885v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Freissinet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761836v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cuypers" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761886v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Humbert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761835v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00727100v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara de Ambrosis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo von Sperling" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591773v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2026.135504" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04904830v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino de Carvalho" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-35914-6" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477690v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727996v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M V Soares" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10435" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477661v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487563v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Soulignac" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Anneville" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bolognesi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P da Costa" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ibelings" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae2696" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491563v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Angelotti de Ponte Rodrigues" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Therial" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2024.1358483" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04589234v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise S Lucas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564716v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Breton" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jodeau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124032" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210710v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023EA003041" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179072v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-837-2023" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819623v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2022.101764" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03960940v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Abbes" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Vo Duy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Munoz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuc Dinh" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Simon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14040251" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408367v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2021.1913937" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218326v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Furstenau Plec" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2318-0331.262120200150" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03116512v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-10629-y" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03116508v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-2020-51" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609037v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Amorim" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodolfo Scarati Martins" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Nogueira" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silva" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Duarte" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-021-04272-6" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925977v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas H&#246;&#246;k" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peeter N&#245;ges" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Prats" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Salmaso" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.06.001" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02070268v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.320" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02121819v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11050946" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919202v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tambosco" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.09.055" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02883466v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Eleuterio" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa Costa" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mourao" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJW.2019.106045" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02358805v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Bresciani" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Giardino" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.13.044505" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320910v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Cardoso Eleut&#233;rio" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2019.1596015" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685963v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-1088-6" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01705796v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr6020011" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01636520v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Kerimoglu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.06.005" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01578787v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghao Li" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017015" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01770079v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Scarati Martins" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-017-9548-4" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592944v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9723-9" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01770099v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maleval" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016032" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592606v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1413-41520201600100125692" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01770340v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Figueredo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Viana" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.06.037" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238358v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-015-4852-4" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238351v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lauzent" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150031" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00845813v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Slim," TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fadel," TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Atoui," TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.822328" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238365v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Amacha" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lre.12058" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238364v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins6113041" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967616v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-014-1818-4" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967649v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Ndong" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bird" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Nguyen-Quang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Zamyadi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.02.023" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663291v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.09.006" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00642853v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9446-1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00580734v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2010.154" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711541v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Yepremian" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00494.x" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330808v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kauark-Leite" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loireau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Silveira" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752713v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. von Sperling" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711669v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Briand" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leboulanger" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Avois-Jacquet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oberhaus" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2003.12.006" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677186v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Oberhaus" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier-Lloberas" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711823v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sarazin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quiblier-Lloberas" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(00)00191-3" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779567v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779566v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gayte" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontvieille" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04669990v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tassin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bournet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03680770.1995.11900744" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779548v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jaquet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00024485" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-B97Z48GH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779561v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05367397v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11927" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05367402v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Paz" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Santoro" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11327" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01068101v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04581085v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Corr&#234;a Rotunno Filho" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;gia Maria Nascimento de Araujo" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andr&#233;s Rodriguez" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Augusto Magalh&#227;es de Araujo" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-9581-3_1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189659v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archimer.ifremer.fr/doc/00651/76285/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154310v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99867-1_56" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01383184v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jezequel" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39961-4_10" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066879v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Coninck" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311118v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soares" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185039v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti de Ponte Rodrigues" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Lacerda Da Silva" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328265v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328780v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328663v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00818308v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806273v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mezemate" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rambach" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806276v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maloufi" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catherine" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674652v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674654v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Escoffier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05401776v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210846v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/ntvxg7w28v.1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206608v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266191v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronel Bir&#233;" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01692209v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607232v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791790v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Moal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967652v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Chen" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766532v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766533v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766530v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766535v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766510v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766525v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766521v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766511v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766526v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766492v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766491v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567060v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840053v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontvieille" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>